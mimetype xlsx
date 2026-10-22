--- v0 (2026-08-24)
+++ v1 (2026-10-22)
@@ -150,8835 +150,5508 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rIdSheet2" Target="worksheets/sheet2.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments2.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F528"/>
+  <dimension ref="A1:F323"/>
   <cols>
     <col min="1" max="1" width="11" customWidth="true"/>
     <col min="2" max="2" width="46" customWidth="true"/>
     <col min="3" max="3" width="24" customWidth="true"/>
     <col min="4" max="4" width="14" customWidth="true"/>
     <col min="5" max="5" width="17" customWidth="true"/>
     <col min="6" max="6" width="12" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" customHeight="0">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Lista de precios — Moly Market · PAQUETE</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:1" customHeight="0">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>Generada el 23/08/2026 21:07 — precios sujetos a cambio sin previo aviso</t>
+          <t>Generada el 22/10/2026 11:31 — precios sujetos a cambio sin previo aviso</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:6" customHeight="0">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="B4" s="3" t="inlineStr">
         <is>
           <t>Producto</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Presentación</t>
         </is>
       </c>
       <c r="D4" s="3" t="inlineStr">
         <is>
           <t>Precio</t>
         </is>
       </c>
       <c r="E4" s="3" t="inlineStr">
         <is>
           <t>Precio x Kg / Lt</t>
         </is>
       </c>
       <c r="F4" s="3" t="inlineStr">
         <is>
           <t>CANTIDAD</t>
         </is>
       </c>
     </row>
     <row r="5" spans="1:6" customHeight="0">
       <c r="A5" s="4" t="inlineStr">
         <is>
-          <t>936</t>
+          <t>939</t>
         </is>
       </c>
       <c r="B5" s="5" t="inlineStr">
         <is>
-          <t>ACEITUNAS VERDES EN SALMUERA 300gr - CRISTO DE LOS CERROS</t>
+          <t>BERENJENAS EN ESCABECHE 310GR- CRISTO DE LOS CERROS</t>
         </is>
       </c>
       <c r="D5" s="7">
-        <v>4985</v>
+        <v>4302</v>
       </c>
     </row>
     <row r="6" spans="1:6" customHeight="0">
       <c r="A6" s="4" t="inlineStr">
         <is>
-          <t>969</t>
+          <t>940</t>
         </is>
       </c>
       <c r="B6" s="5" t="inlineStr">
         <is>
-          <t>ACETO BALSAMICO X 500G PET - CRISTO DE LOS CERROS</t>
+          <t>ESPARRAGOS VERDES AL NATURAL 300GR- CRISTO DE LOS CERROS</t>
         </is>
       </c>
       <c r="D6" s="7">
-        <v>3385</v>
+        <v>4676</v>
       </c>
     </row>
     <row r="7" spans="1:6" customHeight="0">
       <c r="A7" s="4" t="inlineStr">
         <is>
-          <t>937</t>
+          <t>941</t>
         </is>
       </c>
       <c r="B7" s="5" t="inlineStr">
         <is>
-          <t>ACEITUNAS VERDES RELLENAS c/ MORRON 190gr- CRISTO DE LOS CERROS</t>
+          <t>GARBANZOS AL NATURAL 300GR- CRISTO DE LOS CERROS</t>
         </is>
       </c>
       <c r="D7" s="7">
-        <v>4380</v>
+        <v>2562</v>
       </c>
     </row>
     <row r="8" spans="1:6" customHeight="0">
       <c r="A8" s="4" t="inlineStr">
         <is>
-          <t>938</t>
+          <t>942</t>
         </is>
       </c>
       <c r="B8" s="5" t="inlineStr">
         <is>
-          <t>AJIES DULCES EN VINAGRE 300GR - CRISTO DE LOS CERROS</t>
+          <t>PASTA DE ACEITUNAS 200GR-CRISTO DE LOS CERROS</t>
+        </is>
+      </c>
+      <c r="C8" s="6" t="inlineStr">
+        <is>
+          <t>NEGRAS</t>
         </is>
       </c>
       <c r="D8" s="7">
-        <v>4720</v>
+        <v>3326</v>
       </c>
     </row>
     <row r="9" spans="1:6" customHeight="0">
       <c r="A9" s="4" t="inlineStr">
         <is>
-          <t>989</t>
+          <t>944</t>
         </is>
       </c>
       <c r="B9" s="5" t="inlineStr">
         <is>
-          <t>ALCAUCILES AL NATURAL 310gr - CRISTO DE LOS CERROS</t>
+          <t>PICKLES MIX EN VINAGRE 300GR - CRISTO DE LOS CERROS</t>
         </is>
       </c>
       <c r="D9" s="7">
-        <v>8600</v>
+        <v>2432</v>
       </c>
     </row>
     <row r="10" spans="1:6" customHeight="0">
       <c r="A10" s="4" t="inlineStr">
         <is>
-          <t>939</t>
+          <t>978</t>
         </is>
       </c>
       <c r="B10" s="5" t="inlineStr">
         <is>
-          <t>BERENJENAS EN ESCABECHE 310GR- CRISTO DE LOS CERROS</t>
+          <t>PESTO KALE C/ALMENDRAS 175g- RECETAS DE ENTONCES</t>
         </is>
       </c>
       <c r="D10" s="7">
-        <v>5745</v>
+        <v>4522</v>
       </c>
     </row>
     <row r="11" spans="1:6" customHeight="0">
       <c r="A11" s="4" t="inlineStr">
         <is>
-          <t>940</t>
+          <t>951</t>
         </is>
       </c>
       <c r="B11" s="5" t="inlineStr">
         <is>
-          <t>ESPARRAGOS VERDES AL NATURAL 300GR- CRISTO DE LOS CERROS</t>
+          <t>ACETO BALSAMICO PREMIUM -RECETAS DE ENTONCES</t>
+        </is>
+      </c>
+      <c r="C11" s="6" t="inlineStr">
+        <is>
+          <t>500G</t>
         </is>
       </c>
       <c r="D11" s="7">
-        <v>6240</v>
+        <v>6565</v>
+      </c>
+      <c r="E11" s="8">
+        <v>13130</v>
       </c>
     </row>
     <row r="12" spans="1:6" customHeight="0">
       <c r="A12" s="4" t="inlineStr">
         <is>
-          <t>941</t>
+          <t>957</t>
         </is>
       </c>
       <c r="B12" s="5" t="inlineStr">
         <is>
-          <t>GARBANZOS AL NATURAL 300GR- CRISTO DE LOS CERROS</t>
+          <t>PASTA DE AJO 80GR- RECETAS DE ENTONCES</t>
         </is>
       </c>
       <c r="D12" s="7">
-        <v>3420</v>
+        <v>3495</v>
       </c>
     </row>
     <row r="13" spans="1:6" customHeight="0">
       <c r="A13" s="4" t="inlineStr">
         <is>
-          <t>999</t>
+          <t>964</t>
         </is>
       </c>
       <c r="B13" s="5" t="inlineStr">
         <is>
-          <t>PASTA DE AJIES PICANTES 80GR-RECETAS DE ENTONCES</t>
+          <t>SALSA DE SOJA 250GR-HASHI</t>
         </is>
       </c>
       <c r="D13" s="7">
-        <v>2435</v>
+        <v>4285</v>
       </c>
     </row>
     <row r="14" spans="1:6" customHeight="0">
       <c r="A14" s="4" t="inlineStr">
         <is>
-          <t>942</t>
+          <t>976</t>
         </is>
       </c>
       <c r="B14" s="5" t="inlineStr">
         <is>
-          <t>PASTA DE ACEITUNAS 200GR-CRISTO DE LOS CERROS</t>
-[...4 lines deleted...]
-          <t>NEGRAS</t>
+          <t>SALSA DE SOJA 180GR-RECETAS DE ENTONCES</t>
         </is>
       </c>
       <c r="D14" s="7">
-        <v>4145</v>
+        <v>3295</v>
       </c>
     </row>
     <row r="15" spans="1:6" customHeight="0">
       <c r="A15" s="4" t="inlineStr">
         <is>
-          <t>943</t>
-[...4 lines deleted...]
-          <t>VERDES</t>
+          <t>965</t>
+        </is>
+      </c>
+      <c r="B15" s="5" t="inlineStr">
+        <is>
+          <t>SALSA SRIRACHA 250GR- HASHI</t>
         </is>
       </c>
       <c r="D15" s="7">
-        <v>3175</v>
+        <v>4120</v>
       </c>
     </row>
     <row r="16" spans="1:6" customHeight="0">
       <c r="A16" s="4" t="inlineStr">
         <is>
-          <t>944</t>
+          <t>967</t>
         </is>
       </c>
       <c r="B16" s="5" t="inlineStr">
         <is>
-          <t>PICKLES MIX EN VINAGRE 300GR - CRISTO DE LOS CERROS</t>
+          <t>SALSA TONKATSU 250GR- HASHI</t>
         </is>
       </c>
       <c r="D16" s="7">
-        <v>3250</v>
+        <v>4965</v>
       </c>
     </row>
     <row r="17" spans="1:6" customHeight="0">
       <c r="A17" s="4" t="inlineStr">
         <is>
-          <t>973</t>
+          <t>968</t>
         </is>
       </c>
       <c r="B17" s="5" t="inlineStr">
         <is>
-          <t>BABA GANUSH 175g- RECETAS DE ENTONCES</t>
+          <t>CHUCRUT 290GR-RECETAS DE ENTONCES</t>
+        </is>
+      </c>
+      <c r="C17" s="6" t="inlineStr">
+        <is>
+          <t>CHUCRUT C/MANZANAS</t>
         </is>
       </c>
       <c r="D17" s="7">
-        <v>5425</v>
+        <v>4035</v>
       </c>
     </row>
     <row r="18" spans="1:6" customHeight="0">
       <c r="A18" s="4" t="inlineStr">
         <is>
-          <t>978</t>
-[...4 lines deleted...]
-          <t>PESTO KALE C/ALMENDRAS 175g- RECETAS DE ENTONCES</t>
+          <t>990</t>
+        </is>
+      </c>
+      <c r="C18" s="6" t="inlineStr">
+        <is>
+          <t>CHUCRUT</t>
         </is>
       </c>
       <c r="D18" s="7">
-        <v>6035</v>
+        <v>4755</v>
       </c>
     </row>
     <row r="19" spans="1:6" customHeight="0">
       <c r="A19" s="4" t="inlineStr">
         <is>
-          <t>947</t>
+          <t>991</t>
         </is>
       </c>
       <c r="B19" s="5" t="inlineStr">
         <is>
-          <t>SALSA DE AJIES PICANTES 180GR- CRISTO DE LOS CERROS</t>
+          <t>CHUTNEY DE MANZANA 210gr - RECETAS DE ENTONCES</t>
         </is>
       </c>
       <c r="D19" s="7">
-        <v>4205</v>
+        <v>3710</v>
       </c>
     </row>
     <row r="20" spans="1:6" customHeight="0">
       <c r="A20" s="4" t="inlineStr">
         <is>
-          <t>950</t>
+          <t>983</t>
         </is>
       </c>
       <c r="B20" s="5" t="inlineStr">
         <is>
-          <t>ACETO BALSAMICO PREMIUM -RECETAS DE ENTONCES</t>
+          <t>KIMCHI 290GR-RECETAS DE ENTONCES</t>
         </is>
       </c>
       <c r="C20" s="6" t="inlineStr">
         <is>
-          <t>250G</t>
+          <t>REGULAR</t>
         </is>
       </c>
       <c r="D20" s="7">
-        <v>4335</v>
-[...2 lines deleted...]
-        <v>17340</v>
+        <v>5765</v>
       </c>
     </row>
     <row r="21" spans="1:6" customHeight="0">
       <c r="A21" s="4" t="inlineStr">
         <is>
-          <t>951</t>
-[...4 lines deleted...]
-          <t>500G</t>
+          <t>996</t>
+        </is>
+      </c>
+      <c r="B21" s="5" t="inlineStr">
+        <is>
+          <t>SALSA JALAPEÑO VERDE 190ml - Receta de entonces</t>
         </is>
       </c>
       <c r="D21" s="7">
-        <v>6135</v>
-[...2 lines deleted...]
-        <v>12270</v>
+        <v>4460</v>
       </c>
     </row>
     <row r="22" spans="1:6" customHeight="0">
       <c r="A22" s="4" t="inlineStr">
         <is>
-          <t>212</t>
+          <t>945</t>
         </is>
       </c>
       <c r="B22" s="5" t="inlineStr">
         <is>
-          <t>ALCAPARRAS EN VINAGRE Y SAL 90GR - CRISTO DE LOS CERROS</t>
+          <t>PIMIENTOS MORRONES ENTEROS PELADOS 300gr-Cristo De Los Cerros</t>
         </is>
       </c>
       <c r="D22" s="7">
-        <v>4850</v>
+        <v>4557</v>
       </c>
     </row>
     <row r="23" spans="1:6" customHeight="0">
       <c r="A23" s="4" t="inlineStr">
         <is>
-          <t>954</t>
+          <t>107</t>
         </is>
       </c>
       <c r="B23" s="5" t="inlineStr">
         <is>
-          <t>MERKEN 42GR- RECETAS DE ENTONCES</t>
+          <t>TOSTADITAS DE ARROZ PARTY BECK X 70GRS</t>
+        </is>
+      </c>
+      <c r="C23" s="6" t="inlineStr">
+        <is>
+          <t>SIN SAL</t>
         </is>
       </c>
       <c r="D23" s="7">
-        <v>6940</v>
+        <v>1410</v>
       </c>
     </row>
     <row r="24" spans="1:6" customHeight="0">
       <c r="A24" s="4" t="inlineStr">
         <is>
-          <t>955</t>
-[...4 lines deleted...]
-          <t>MOSTAZA 175GR-RECETAS DE ENTONCES</t>
+          <t>108</t>
         </is>
       </c>
       <c r="C24" s="6" t="inlineStr">
         <is>
-          <t>DIJON</t>
+          <t>DULCE</t>
         </is>
       </c>
       <c r="D24" s="7">
-        <v>7215</v>
+        <v>1410</v>
       </c>
     </row>
     <row r="25" spans="1:6" customHeight="0">
       <c r="A25" s="4" t="inlineStr">
         <is>
-          <t>956</t>
+          <t>1058</t>
+        </is>
+      </c>
+      <c r="B25" s="5" t="inlineStr">
+        <is>
+          <t>WASABI EN POLVO -ARGENDIET</t>
         </is>
       </c>
       <c r="C25" s="6" t="inlineStr">
         <is>
-          <t>EN GRANOS</t>
+          <t>100grs bolsa</t>
         </is>
       </c>
       <c r="D25" s="7">
-        <v>4640</v>
+        <v>5128</v>
+      </c>
+      <c r="E25" s="8">
+        <v>51280</v>
       </c>
     </row>
     <row r="26" spans="1:6" customHeight="0">
       <c r="A26" s="4" t="inlineStr">
         <is>
-          <t>957</t>
-[...4 lines deleted...]
-          <t>PASTA DE AJO 80GR- RECETAS DE ENTONCES</t>
+          <t>1060</t>
+        </is>
+      </c>
+      <c r="C26" s="6" t="inlineStr">
+        <is>
+          <t>5grs unidad</t>
         </is>
       </c>
       <c r="D26" s="7">
-        <v>3265</v>
+        <v>602</v>
+      </c>
+      <c r="E26" s="8">
+        <v>120400</v>
       </c>
     </row>
     <row r="27" spans="1:6" customHeight="0">
       <c r="A27" s="4" t="inlineStr">
         <is>
-          <t>958</t>
+          <t>1059</t>
         </is>
       </c>
       <c r="B27" s="5" t="inlineStr">
         <is>
-          <t>PESTO DE ALBAHACA 85GR- RECETAS DE ENTONCES</t>
+          <t>POLEN MACROSALUD X 100 GR</t>
         </is>
       </c>
       <c r="D27" s="7">
-        <v>4845</v>
+        <v>10871</v>
       </c>
     </row>
     <row r="28" spans="1:6" customHeight="0">
       <c r="A28" s="4" t="inlineStr">
         <is>
-          <t>959</t>
+          <t>1038</t>
         </is>
       </c>
       <c r="B28" s="5" t="inlineStr">
         <is>
-          <t>SALSA INGLESA 180GR- RECETAS DE ENTONCES</t>
+          <t>ALGAS NORY MOLIDAS - ARGENDIET</t>
+        </is>
+      </c>
+      <c r="C28" s="6" t="inlineStr">
+        <is>
+          <t>MOLIDAS 100GRS-ARGENDIET</t>
         </is>
       </c>
       <c r="D28" s="7">
-        <v>5050</v>
+        <v>4414</v>
+      </c>
+      <c r="E28" s="8">
+        <v>44140</v>
       </c>
     </row>
     <row r="29" spans="1:6" customHeight="0">
       <c r="A29" s="4" t="inlineStr">
         <is>
-          <t>963</t>
-[...4 lines deleted...]
-          <t>PEPINILLOS 330GR- CRISTO DE LOS CERROS</t>
+          <t>1372</t>
+        </is>
+      </c>
+      <c r="C29" s="6" t="inlineStr">
+        <is>
+          <t>MOLIDAS 50GRS - ARGENDIET</t>
         </is>
       </c>
       <c r="D29" s="7">
-        <v>6285</v>
+        <v>2468</v>
+      </c>
+      <c r="E29" s="8">
+        <v>49360</v>
       </c>
     </row>
     <row r="30" spans="1:6" customHeight="0">
       <c r="A30" s="4" t="inlineStr">
         <is>
-          <t>964</t>
+          <t>1039</t>
         </is>
       </c>
       <c r="B30" s="5" t="inlineStr">
         <is>
-          <t>SALSA DE SOJA 250GR-HASHI</t>
+          <t>ALGAS NORY SUSHI</t>
+        </is>
+      </c>
+      <c r="C30" s="6" t="inlineStr">
+        <is>
+          <t>6HOJAS-ARGENDIET</t>
         </is>
       </c>
       <c r="D30" s="7">
-        <v>4005</v>
+        <v>9365</v>
       </c>
     </row>
     <row r="31" spans="1:6" customHeight="0">
       <c r="A31" s="4" t="inlineStr">
         <is>
-          <t>976</t>
-[...4 lines deleted...]
-          <t>SALSA DE SOJA 180GR-RECETAS DE ENTONCES</t>
+          <t>1040</t>
+        </is>
+      </c>
+      <c r="C31" s="6" t="inlineStr">
+        <is>
+          <t>12HOJAS-ARGENDIET</t>
         </is>
       </c>
       <c r="D31" s="7">
-        <v>3080</v>
+        <v>17640</v>
       </c>
     </row>
     <row r="32" spans="1:6" customHeight="0">
       <c r="A32" s="4" t="inlineStr">
         <is>
-          <t>965</t>
+          <t>1210</t>
         </is>
       </c>
       <c r="B32" s="5" t="inlineStr">
         <is>
-          <t>SALSA SRIRACHA 250GR- HASHI</t>
+          <t>SOPA CREMA DE X 5 SOBRES-ARGENDIET</t>
         </is>
       </c>
       <c r="D32" s="7">
-        <v>4055</v>
+        <v>1238</v>
       </c>
     </row>
     <row r="33" spans="1:6" customHeight="0">
       <c r="A33" s="4" t="inlineStr">
         <is>
-          <t>966</t>
+          <t>1163</t>
         </is>
       </c>
       <c r="B33" s="5" t="inlineStr">
         <is>
-          <t>SALSA TERIYAKI 250GR- HASHI</t>
+          <t>ALGAS WAKAME x 35gr SIN TACC -ARGENDIET</t>
         </is>
       </c>
       <c r="D33" s="7">
-        <v>4450</v>
+        <v>2754</v>
       </c>
     </row>
     <row r="34" spans="1:6" customHeight="0">
       <c r="A34" s="4" t="inlineStr">
         <is>
-          <t>967</t>
+          <t>1216</t>
         </is>
       </c>
       <c r="B34" s="5" t="inlineStr">
         <is>
-          <t>SALSA TONKATSU 250GR- HASHI</t>
+          <t>AGAR AGAR X10GR-ARGENDIET</t>
+        </is>
+      </c>
+      <c r="C34" s="6" t="inlineStr">
+        <is>
+          <t>CEREZA</t>
         </is>
       </c>
       <c r="D34" s="7">
-        <v>4640</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="35" spans="1:6" customHeight="0">
       <c r="A35" s="4" t="inlineStr">
         <is>
-          <t>986</t>
-[...4 lines deleted...]
-          <t>SALSA CRIOLLA X310GR</t>
+          <t>1218</t>
+        </is>
+      </c>
+      <c r="C35" s="6" t="inlineStr">
+        <is>
+          <t>FRUTOS ROJOS</t>
         </is>
       </c>
       <c r="D35" s="7">
-        <v>5835</v>
+        <v>1609</v>
       </c>
     </row>
     <row r="36" spans="1:6" customHeight="0">
       <c r="A36" s="4" t="inlineStr">
         <is>
-          <t>968</t>
+          <t>105</t>
         </is>
       </c>
       <c r="B36" s="5" t="inlineStr">
         <is>
-          <t>CHUCRUT 290GR-RECETAS DE ENTONCES</t>
+          <t>DISCOS X 100GR ARROZEN</t>
         </is>
       </c>
       <c r="C36" s="6" t="inlineStr">
         <is>
-          <t>CHUCRUT C/MANZANAS</t>
+          <t>DULCES</t>
         </is>
       </c>
       <c r="D36" s="7">
-        <v>5390</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="37" spans="1:6" customHeight="0">
       <c r="A37" s="4" t="inlineStr">
         <is>
-          <t>990</t>
+          <t>103</t>
         </is>
       </c>
       <c r="C37" s="6" t="inlineStr">
         <is>
-          <t>CHUCRUT</t>
+          <t>CON SAL</t>
         </is>
       </c>
       <c r="D37" s="7">
-        <v>4445</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="38" spans="1:6" customHeight="0">
       <c r="A38" s="4" t="inlineStr">
         <is>
-          <t>991</t>
-[...4 lines deleted...]
-          <t>CHUTNEY DE MANZANA 210gr - RECETAS DE ENTONCES</t>
+          <t>104</t>
+        </is>
+      </c>
+      <c r="C38" s="6" t="inlineStr">
+        <is>
+          <t>SIN SAL</t>
         </is>
       </c>
       <c r="D38" s="7">
-        <v>4955</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="39" spans="1:6" customHeight="0">
       <c r="A39" s="4" t="inlineStr">
         <is>
-          <t>982</t>
+          <t>100</t>
         </is>
       </c>
       <c r="B39" s="5" t="inlineStr">
         <is>
-          <t>KIMCHI 290GR-RECETAS DE ENTONCES</t>
+          <t>CUADRADAS X 110GRS ARROZEN</t>
         </is>
       </c>
       <c r="C39" s="6" t="inlineStr">
         <is>
-          <t>PICANTE</t>
+          <t>CON SAL</t>
         </is>
       </c>
       <c r="D39" s="7">
-        <v>5390</v>
+        <v>1195</v>
       </c>
     </row>
     <row r="40" spans="1:6" customHeight="0">
       <c r="A40" s="4" t="inlineStr">
         <is>
-          <t>983</t>
+          <t>101</t>
         </is>
       </c>
       <c r="C40" s="6" t="inlineStr">
         <is>
-          <t>REGULAR</t>
+          <t>SIN SAL</t>
         </is>
       </c>
       <c r="D40" s="7">
-        <v>5390</v>
+        <v>590</v>
       </c>
     </row>
     <row r="41" spans="1:6" customHeight="0">
       <c r="A41" s="4" t="inlineStr">
         <is>
-          <t>996</t>
-[...4 lines deleted...]
-          <t>SALSA JALAPEÑO VERDE 190ml - Receta de entonces</t>
+          <t>102</t>
+        </is>
+      </c>
+      <c r="C41" s="6" t="inlineStr">
+        <is>
+          <t>DULCES</t>
         </is>
       </c>
       <c r="D41" s="7">
-        <v>4165</v>
+        <v>1155</v>
       </c>
     </row>
     <row r="42" spans="1:6" customHeight="0">
       <c r="A42" s="4" t="inlineStr">
         <is>
-          <t>997</t>
+          <t>303</t>
         </is>
       </c>
       <c r="B42" s="5" t="inlineStr">
         <is>
-          <t>COLESLAW ENSALADA 310gr - Receta de entonces</t>
+          <t>PREMEZCLAS SIN TACC- NATUZEN</t>
+        </is>
+      </c>
+      <c r="C42" s="6" t="inlineStr">
+        <is>
+          <t>Premezcla panaderia y reposteria 450gr</t>
         </is>
       </c>
       <c r="D42" s="7">
-        <v>6390</v>
+        <v>2710</v>
+      </c>
+      <c r="E42" s="8">
+        <v>6022</v>
       </c>
     </row>
     <row r="43" spans="1:6" customHeight="0">
       <c r="A43" s="4" t="inlineStr">
         <is>
-          <t>945</t>
-[...4 lines deleted...]
-          <t>PIMIENTOS MORRONES ENTEROS PELADOS 300gr-Cristo De Los Cerros</t>
+          <t>304</t>
+        </is>
+      </c>
+      <c r="C43" s="6" t="inlineStr">
+        <is>
+          <t>Premezcla panaderia y reposteria 1kg</t>
         </is>
       </c>
       <c r="D43" s="7">
-        <v>6085</v>
+        <v>5550</v>
+      </c>
+      <c r="E43" s="8">
+        <v>5550</v>
       </c>
     </row>
     <row r="44" spans="1:6" customHeight="0">
       <c r="A44" s="4" t="inlineStr">
         <is>
-          <t>979</t>
-[...4 lines deleted...]
-          <t>HUMMUS SESAMO Y LIMÓN 175g - Recetas de Entonces</t>
+          <t>300</t>
+        </is>
+      </c>
+      <c r="C44" s="6" t="inlineStr">
+        <is>
+          <t>Premezcla pizza 450gr</t>
         </is>
       </c>
       <c r="D44" s="7">
-        <v>4255</v>
+        <v>3220</v>
+      </c>
+      <c r="E44" s="8">
+        <v>7156</v>
       </c>
     </row>
     <row r="45" spans="1:6" customHeight="0">
       <c r="A45" s="4" t="inlineStr">
         <is>
-          <t>946</t>
-[...4 lines deleted...]
-          <t>HUMMUS PURÉ DE GARBANZOS 300gr - CRISTO DE LOS CERROS</t>
+          <t>301</t>
+        </is>
+      </c>
+      <c r="C45" s="6" t="inlineStr">
+        <is>
+          <t>Premezcla pan 450gr</t>
         </is>
       </c>
       <c r="D45" s="7">
-        <v>4865</v>
+        <v>3440</v>
+      </c>
+      <c r="E45" s="8">
+        <v>7644</v>
       </c>
     </row>
     <row r="46" spans="1:6" customHeight="0">
       <c r="A46" s="4" t="inlineStr">
         <is>
-          <t>1387</t>
+          <t>319</t>
         </is>
       </c>
       <c r="B46" s="5" t="inlineStr">
         <is>
-          <t>ACEITUNAS GRIEGAS SIN CONSERVANTES 200gr-Cristo De Los Cerros</t>
+          <t>PAN RALLADO 450g NATUZEN</t>
         </is>
       </c>
       <c r="D46" s="7">
-        <v>6160</v>
+        <v>1785</v>
       </c>
     </row>
     <row r="47" spans="1:6" customHeight="0">
       <c r="A47" s="4" t="inlineStr">
         <is>
-          <t>1388</t>
+          <t>2000</t>
         </is>
       </c>
       <c r="B47" s="5" t="inlineStr">
         <is>
-          <t>CEBOLLITAS EN VINAGRE DE ALCOHOL 200gr-Recetas de Entonces</t>
+          <t>GALLETAS NATUZEN X 200G</t>
+        </is>
+      </c>
+      <c r="C47" s="6" t="inlineStr">
+        <is>
+          <t>PEPAS DE MEMBRILLO</t>
         </is>
       </c>
       <c r="D47" s="7">
-        <v>6505</v>
+        <v>2210</v>
       </c>
     </row>
     <row r="48" spans="1:6" customHeight="0">
       <c r="A48" s="4" t="inlineStr">
         <is>
-          <t>718</t>
-[...4 lines deleted...]
-          <t>FIDEOS DE ARROZ FINOS PARTY BECK</t>
+          <t>2001</t>
         </is>
       </c>
       <c r="C48" s="6" t="inlineStr">
         <is>
-          <t>NATURAL</t>
+          <t>BASTONCITOS DE COCO</t>
         </is>
       </c>
       <c r="D48" s="7">
-        <v>2880</v>
+        <v>2175</v>
       </c>
     </row>
     <row r="49" spans="1:6" customHeight="0">
       <c r="A49" s="4" t="inlineStr">
         <is>
-          <t>719</t>
+          <t>2002</t>
         </is>
       </c>
       <c r="C49" s="6" t="inlineStr">
         <is>
-          <t>ESPINACA</t>
+          <t>LENGUITAS DE LIMON</t>
         </is>
       </c>
       <c r="D49" s="7">
-        <v>3005</v>
+        <v>2190</v>
       </c>
     </row>
     <row r="50" spans="1:6" customHeight="0">
       <c r="A50" s="4" t="inlineStr">
         <is>
-          <t>720</t>
+          <t>2004</t>
         </is>
       </c>
       <c r="C50" s="6" t="inlineStr">
         <is>
-          <t>MORRON</t>
+          <t>BIZCOCHITOS DE GRASA</t>
         </is>
       </c>
       <c r="D50" s="7">
-        <v>3005</v>
+        <v>2205</v>
       </c>
     </row>
     <row r="51" spans="1:6" customHeight="0">
       <c r="A51" s="4" t="inlineStr">
         <is>
-          <t>106</t>
+          <t>2034</t>
         </is>
       </c>
       <c r="B51" s="5" t="inlineStr">
         <is>
-          <t>TOSTADITAS DE ARROZ PARTY BECK X 70GRS</t>
+          <t>GALLETAS CUADRADAS BANDEJA X 110GRS NATUZEN</t>
         </is>
       </c>
       <c r="C51" s="6" t="inlineStr">
         <is>
-          <t>CON SAL</t>
+          <t>Chocolate</t>
         </is>
       </c>
       <c r="D51" s="7">
-        <v>1260</v>
+        <v>1980</v>
       </c>
     </row>
     <row r="52" spans="1:6" customHeight="0">
       <c r="A52" s="4" t="inlineStr">
         <is>
-          <t>107</t>
+          <t>2033</t>
         </is>
       </c>
       <c r="C52" s="6" t="inlineStr">
         <is>
-          <t>SIN SAL</t>
+          <t>COCO</t>
         </is>
       </c>
       <c r="D52" s="7">
-        <v>1260</v>
+        <v>1980</v>
       </c>
     </row>
     <row r="53" spans="1:6" customHeight="0">
       <c r="A53" s="4" t="inlineStr">
         <is>
-          <t>108</t>
-[...4 lines deleted...]
-          <t>DULCE</t>
+          <t>2061</t>
+        </is>
+      </c>
+      <c r="B53" s="5" t="inlineStr">
+        <is>
+          <t>Galletas Cuadradas Chocolate Intenso x145grs NATUZEN</t>
         </is>
       </c>
       <c r="D53" s="7">
-        <v>1260</v>
+        <v>1665</v>
       </c>
     </row>
     <row r="54" spans="1:6" customHeight="0">
       <c r="A54" s="4" t="inlineStr">
         <is>
-          <t>1019</t>
+          <t>2031</t>
         </is>
       </c>
       <c r="B54" s="5" t="inlineStr">
         <is>
-          <t>ENDULZANTE EN POLVO X 200gr SIN TACC - ARGENDIET</t>
+          <t>POLVORONES X 130GRS NATUZEN</t>
+        </is>
+      </c>
+      <c r="C54" s="6" t="inlineStr">
+        <is>
+          <t>VAINILLA</t>
         </is>
       </c>
       <c r="D54" s="7">
-        <v>3135</v>
+        <v>1185</v>
       </c>
     </row>
     <row r="55" spans="1:6" customHeight="0">
       <c r="A55" s="4" t="inlineStr">
         <is>
-          <t>40</t>
-[...4 lines deleted...]
-          <t>SAL DE MONTAÑA SIN TACC - 500GR</t>
+          <t>2030</t>
+        </is>
+      </c>
+      <c r="C55" s="6" t="inlineStr">
+        <is>
+          <t>Chocolate</t>
         </is>
       </c>
       <c r="D55" s="7">
-        <v>2945</v>
+        <v>1405</v>
       </c>
     </row>
     <row r="56" spans="1:6" customHeight="0">
       <c r="A56" s="4" t="inlineStr">
         <is>
-          <t>1058</t>
-[...4 lines deleted...]
-          <t>WASABI EN POLVO -ARGENDIET</t>
+          <t>2029</t>
         </is>
       </c>
       <c r="C56" s="6" t="inlineStr">
         <is>
-          <t>100grs bolsa</t>
+          <t>LIMON</t>
         </is>
       </c>
       <c r="D56" s="7">
-        <v>6530</v>
-[...2 lines deleted...]
-        <v>65300</v>
+        <v>1265</v>
       </c>
     </row>
     <row r="57" spans="1:6" customHeight="0">
       <c r="A57" s="4" t="inlineStr">
         <is>
-          <t>1060</t>
+          <t>317</t>
+        </is>
+      </c>
+      <c r="B57" s="5" t="inlineStr">
+        <is>
+          <t>REBOZADOR DE ARROZ - ARROZEN</t>
         </is>
       </c>
       <c r="C57" s="6" t="inlineStr">
         <is>
-          <t>5grs unidad</t>
+          <t>ORIGINAL</t>
         </is>
       </c>
       <c r="D57" s="7">
-        <v>770</v>
-[...2 lines deleted...]
-        <v>154000</v>
+        <v>1885</v>
       </c>
     </row>
     <row r="58" spans="1:6" customHeight="0">
       <c r="A58" s="4" t="inlineStr">
         <is>
-          <t>1059</t>
-[...4 lines deleted...]
-          <t>POLEN MACROSALUD X 100 GR</t>
+          <t>859</t>
+        </is>
+      </c>
+      <c r="C58" s="6" t="inlineStr">
+        <is>
+          <t>NATURAL</t>
         </is>
       </c>
       <c r="D58" s="7">
-        <v>13830</v>
+        <v>1435</v>
       </c>
     </row>
     <row r="59" spans="1:6" customHeight="0">
       <c r="A59" s="4" t="inlineStr">
         <is>
-          <t>1035</t>
+          <t>6033</t>
         </is>
       </c>
       <c r="B59" s="5" t="inlineStr">
         <is>
-          <t>MI FIDEOS SPAGUETTI INTEGRAL X 227GRS</t>
+          <t>JUGO DE X1.5L CUARTO CRECIENTE</t>
         </is>
       </c>
       <c r="C59" s="6" t="inlineStr">
         <is>
-          <t>MORRON</t>
+          <t>ARANDANO</t>
         </is>
       </c>
       <c r="D59" s="7">
-        <v>1585</v>
+        <v>2305</v>
       </c>
     </row>
     <row r="60" spans="1:6" customHeight="0">
       <c r="A60" s="4" t="inlineStr">
         <is>
-          <t>1036</t>
+          <t>6057</t>
         </is>
       </c>
       <c r="C60" s="6" t="inlineStr">
         <is>
-          <t>ESPINACA</t>
+          <t>ARÁNDANO CON CHÍA</t>
         </is>
       </c>
       <c r="D60" s="7">
-        <v>1585</v>
+        <v>2305</v>
       </c>
     </row>
     <row r="61" spans="1:6" customHeight="0">
       <c r="A61" s="4" t="inlineStr">
         <is>
-          <t>1037</t>
+          <t>6035</t>
         </is>
       </c>
       <c r="C61" s="6" t="inlineStr">
         <is>
-          <t>NATURAL</t>
+          <t>LIMONADA MENTA Y JENGIBRE</t>
         </is>
       </c>
       <c r="D61" s="7">
-        <v>1555</v>
+        <v>2305</v>
       </c>
     </row>
     <row r="62" spans="1:6" customHeight="0">
       <c r="A62" s="4" t="inlineStr">
         <is>
-          <t>1038</t>
+          <t>580</t>
         </is>
       </c>
       <c r="B62" s="5" t="inlineStr">
         <is>
-          <t>ALGAS NORY MOLIDAS - ARGENDIET</t>
+          <t>MERMELADA DIETETICA X 400G - CUARTO CRECIENTE</t>
         </is>
       </c>
       <c r="C62" s="6" t="inlineStr">
         <is>
-          <t>MOLIDAS 100GRS-ARGENDIET</t>
+          <t>FRUTILLA</t>
         </is>
       </c>
       <c r="D62" s="7">
-        <v>5625</v>
-[...2 lines deleted...]
-        <v>56250</v>
+        <v>4525</v>
       </c>
     </row>
     <row r="63" spans="1:6" customHeight="0">
       <c r="A63" s="4" t="inlineStr">
         <is>
-          <t>1372</t>
+          <t>432</t>
+        </is>
+      </c>
+      <c r="B63" s="5" t="inlineStr">
+        <is>
+          <t>BARRA DE CEREAL 45G-MUECAS</t>
         </is>
       </c>
       <c r="C63" s="6" t="inlineStr">
         <is>
-          <t>MOLIDAS 50GRS - ARGENDIET</t>
+          <t>PASAS Y ALMENDRAS</t>
         </is>
       </c>
       <c r="D63" s="7">
-        <v>3150</v>
-[...2 lines deleted...]
-        <v>63000</v>
+        <v>1420</v>
       </c>
     </row>
     <row r="64" spans="1:6" customHeight="0">
       <c r="A64" s="4" t="inlineStr">
         <is>
-          <t>1039</t>
-[...4 lines deleted...]
-          <t>ALGAS NORY SUSHI</t>
+          <t>433</t>
         </is>
       </c>
       <c r="C64" s="6" t="inlineStr">
         <is>
-          <t>6HOJAS-ARGENDIET</t>
+          <t>BANANA DULCE LECHE</t>
         </is>
       </c>
       <c r="D64" s="7">
-        <v>8345</v>
+        <v>1420</v>
       </c>
     </row>
     <row r="65" spans="1:6" customHeight="0">
       <c r="A65" s="4" t="inlineStr">
         <is>
-          <t>1040</t>
+          <t>434</t>
         </is>
       </c>
       <c r="C65" s="6" t="inlineStr">
         <is>
-          <t>12HOJAS-ARGENDIET</t>
+          <t>CACAO AVELLANAS</t>
         </is>
       </c>
       <c r="D65" s="7">
-        <v>15710</v>
+        <v>1420</v>
       </c>
     </row>
     <row r="66" spans="1:6" customHeight="0">
       <c r="A66" s="4" t="inlineStr">
         <is>
-          <t>1373</t>
-[...4 lines deleted...]
-          <t>ESTERILLA BAMBU PARA SUSHI-ARGENDIET</t>
+          <t>435</t>
+        </is>
+      </c>
+      <c r="C66" s="6" t="inlineStr">
+        <is>
+          <t>MANZANA Y ARANDANOS</t>
         </is>
       </c>
       <c r="D66" s="7">
-        <v>7090</v>
+        <v>1420</v>
       </c>
     </row>
     <row r="67" spans="1:6" customHeight="0">
       <c r="A67" s="4" t="inlineStr">
         <is>
-          <t>1209</t>
-[...4 lines deleted...]
-          <t>ALGAS MARINAS KOMBU x 100g SIN TACC - ARGENDIET</t>
+          <t>436</t>
+        </is>
+      </c>
+      <c r="C67" s="6" t="inlineStr">
+        <is>
+          <t>PASAS Y ARANDANOS</t>
         </is>
       </c>
       <c r="D67" s="7">
-        <v>8580</v>
+        <v>1305</v>
       </c>
     </row>
     <row r="68" spans="1:6" customHeight="0">
       <c r="A68" s="4" t="inlineStr">
         <is>
-          <t>1210</t>
+          <t>487</t>
         </is>
       </c>
       <c r="B68" s="5" t="inlineStr">
         <is>
-          <t>SOPA CREMA DE X 5 SOBRES-ARGENDIET</t>
+          <t>BARRA DE CEREAL SPORTCLUB 50gr-MUECAS</t>
         </is>
       </c>
       <c r="D68" s="7">
-        <v>1470</v>
+        <v>1645</v>
       </c>
     </row>
     <row r="69" spans="1:6" customHeight="0">
       <c r="A69" s="4" t="inlineStr">
         <is>
-          <t>1163</t>
+          <t>6050</t>
         </is>
       </c>
       <c r="B69" s="5" t="inlineStr">
         <is>
-          <t>ALGAS WAKAME x 35gr SIN TACC -ARGENDIET</t>
+          <t>JUGO ORGÁNICO 500ML - LAS BRISAS</t>
+        </is>
+      </c>
+      <c r="C69" s="6" t="inlineStr">
+        <is>
+          <t>NARANJA</t>
         </is>
       </c>
       <c r="D69" s="7">
-        <v>3505</v>
+        <v>3055</v>
       </c>
     </row>
     <row r="70" spans="1:6" customHeight="0">
       <c r="A70" s="4" t="inlineStr">
         <is>
-          <t>1167</t>
+          <t>599</t>
         </is>
       </c>
       <c r="B70" s="5" t="inlineStr">
         <is>
-          <t>AGAR AGAR X10GR-ARGENDIET</t>
+          <t>PANCAKES PROTEICOS 400GR -GRANGER. FOODS</t>
         </is>
       </c>
       <c r="C70" s="6" t="inlineStr">
         <is>
-          <t>SIN SABOR</t>
+          <t>CLARA DE HUEVO (vainilla)</t>
         </is>
       </c>
       <c r="D70" s="7">
-        <v>1875</v>
+        <v>13725</v>
       </c>
     </row>
     <row r="71" spans="1:6" customHeight="0">
       <c r="A71" s="4" t="inlineStr">
         <is>
-          <t>1216</t>
+          <t>600</t>
         </is>
       </c>
       <c r="C71" s="6" t="inlineStr">
         <is>
-          <t>CEREZA</t>
+          <t>CACAO PURO (chocolate)</t>
         </is>
       </c>
       <c r="D71" s="7">
-        <v>1910</v>
+        <v>13725</v>
       </c>
     </row>
     <row r="72" spans="1:6" customHeight="0">
       <c r="A72" s="4" t="inlineStr">
         <is>
-          <t>1218</t>
+          <t>614</t>
+        </is>
+      </c>
+      <c r="B72" s="5" t="inlineStr">
+        <is>
+          <t>PANCAKES PROTEICOS ALMENDRA Y COCO X 200GR- GRANGER KETO</t>
         </is>
       </c>
       <c r="C72" s="6" t="inlineStr">
         <is>
-          <t>FRUTOS ROJOS</t>
+          <t>CHOCOLATE</t>
         </is>
       </c>
       <c r="D72" s="7">
-        <v>1910</v>
+        <v>9865</v>
       </c>
     </row>
     <row r="73" spans="1:6" customHeight="0">
       <c r="A73" s="4" t="inlineStr">
         <is>
-          <t>9004</t>
-[...4 lines deleted...]
-          <t>AVENA TRADICIONAL x300gr - DIMOLY</t>
+          <t>860</t>
+        </is>
+      </c>
+      <c r="C73" s="6" t="inlineStr">
+        <is>
+          <t>VAINILLA</t>
         </is>
       </c>
       <c r="D73" s="7">
-        <v>965</v>
+        <v>9865</v>
       </c>
     </row>
     <row r="74" spans="1:6" customHeight="0">
       <c r="A74" s="4" t="inlineStr">
         <is>
-          <t>9005</t>
+          <t>858</t>
         </is>
       </c>
       <c r="B74" s="5" t="inlineStr">
         <is>
-          <t>AVENA INSTANTANEA x300gr - DIMOLY</t>
+          <t>PANCAKES PROTEICOS 400GR - GRANGER VEGAN.</t>
         </is>
       </c>
       <c r="D74" s="7">
-        <v>965</v>
+        <v>14580</v>
       </c>
     </row>
     <row r="75" spans="1:6" customHeight="0">
       <c r="A75" s="4" t="inlineStr">
         <is>
-          <t>9006</t>
+          <t>558</t>
         </is>
       </c>
       <c r="B75" s="5" t="inlineStr">
         <is>
-          <t>SALVADO DE AVENA x300gr - DIMOLY</t>
+          <t>PASTA DE MANI X 370G-S/TACC-ENTRENUTS</t>
+        </is>
+      </c>
+      <c r="C75" s="6" t="inlineStr">
+        <is>
+          <t>NATURAL</t>
         </is>
       </c>
       <c r="D75" s="7">
-        <v>965</v>
+        <v>3080</v>
       </c>
     </row>
     <row r="76" spans="1:6" customHeight="0">
       <c r="A76" s="4" t="inlineStr">
         <is>
-          <t>105</t>
-[...4 lines deleted...]
-          <t>DISCOS X 100GR ARROZEN</t>
+          <t>559</t>
         </is>
       </c>
       <c r="C76" s="6" t="inlineStr">
         <is>
-          <t>DULCES</t>
+          <t>CROCANTE</t>
         </is>
       </c>
       <c r="D76" s="7">
-        <v>990</v>
+        <v>2212</v>
       </c>
     </row>
     <row r="77" spans="1:6" customHeight="0">
       <c r="A77" s="4" t="inlineStr">
         <is>
-          <t>103</t>
+          <t>10016</t>
+        </is>
+      </c>
+      <c r="B77" s="5" t="inlineStr">
+        <is>
+          <t>ACEITE DE CHÍA "OMEGA 3" SIN TACC, APTO VEGANO - NUTRASEM</t>
         </is>
       </c>
       <c r="C77" s="6" t="inlineStr">
         <is>
-          <t>CON SAL</t>
+          <t>150 ML</t>
         </is>
       </c>
       <c r="D77" s="7">
-        <v>990</v>
+        <v>4110</v>
+      </c>
+      <c r="E77" s="8">
+        <v>27400</v>
       </c>
     </row>
     <row r="78" spans="1:6" customHeight="0">
       <c r="A78" s="4" t="inlineStr">
         <is>
-          <t>104</t>
+          <t>10018</t>
         </is>
       </c>
       <c r="C78" s="6" t="inlineStr">
         <is>
-          <t>SIN SAL</t>
+          <t>250 ML</t>
         </is>
       </c>
       <c r="D78" s="7">
-        <v>1025</v>
+        <v>15460</v>
+      </c>
+      <c r="E78" s="8">
+        <v>61840</v>
       </c>
     </row>
     <row r="79" spans="1:6" customHeight="0">
       <c r="A79" s="4" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>10017</t>
         </is>
       </c>
       <c r="B79" s="5" t="inlineStr">
         <is>
-          <t>CUADRADAS X 110GRS ARROZEN</t>
+          <t>ACEITE DE LINO "OMEGA 3" SIN TACC, APTO VEGANO - NUTRASEM</t>
         </is>
       </c>
       <c r="C79" s="6" t="inlineStr">
         <is>
-          <t>CON SAL</t>
+          <t>150 ML</t>
         </is>
       </c>
       <c r="D79" s="7">
-        <v>990</v>
+        <v>5545</v>
+      </c>
+      <c r="E79" s="8">
+        <v>36967</v>
       </c>
     </row>
     <row r="80" spans="1:6" customHeight="0">
       <c r="A80" s="4" t="inlineStr">
         <is>
-          <t>101</t>
+          <t>10033</t>
         </is>
       </c>
       <c r="C80" s="6" t="inlineStr">
         <is>
-          <t>SIN SAL</t>
+          <t>250 ML</t>
         </is>
       </c>
       <c r="D80" s="7">
-        <v>1050</v>
+        <v>9170</v>
+      </c>
+      <c r="E80" s="8">
+        <v>36680</v>
       </c>
     </row>
     <row r="81" spans="1:6" customHeight="0">
       <c r="A81" s="4" t="inlineStr">
         <is>
-          <t>102</t>
+          <t>239621</t>
+        </is>
+      </c>
+      <c r="B81" s="5" t="inlineStr">
+        <is>
+          <t>TOSTADITAS X120GRS-YINYANG</t>
         </is>
       </c>
       <c r="C81" s="6" t="inlineStr">
         <is>
-          <t>DULCES</t>
+          <t>CHIA</t>
         </is>
       </c>
       <c r="D81" s="7">
-        <v>990</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="82" spans="1:6" customHeight="0">
       <c r="A82" s="4" t="inlineStr">
         <is>
-          <t>303</t>
-[...4 lines deleted...]
-          <t>PREMEZCLAS SIN TACC- NATUZEN</t>
+          <t>239611</t>
         </is>
       </c>
       <c r="C82" s="6" t="inlineStr">
         <is>
-          <t>Premezcla panaderia y reposteria 450gr</t>
+          <t>QUINOA</t>
         </is>
       </c>
       <c r="D82" s="7">
-        <v>2290</v>
-[...2 lines deleted...]
-        <v>5089</v>
+        <v>1505</v>
       </c>
     </row>
     <row r="83" spans="1:6" customHeight="0">
       <c r="A83" s="4" t="inlineStr">
         <is>
-          <t>304</t>
+          <t>445</t>
+        </is>
+      </c>
+      <c r="B83" s="5" t="inlineStr">
+        <is>
+          <t>SNACKS SALUDABLES SIN TACC-YINYANG</t>
         </is>
       </c>
       <c r="C83" s="6" t="inlineStr">
         <is>
-          <t>Premezcla panaderia y reposteria 1kg</t>
+          <t>ARITOS FRUTALES 50gr</t>
         </is>
       </c>
       <c r="D83" s="7">
-        <v>4135</v>
+        <v>660</v>
       </c>
       <c r="E83" s="8">
-        <v>4135</v>
+        <v>13200</v>
       </c>
     </row>
     <row r="84" spans="1:6" customHeight="0">
       <c r="A84" s="4" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>446</t>
         </is>
       </c>
       <c r="C84" s="6" t="inlineStr">
         <is>
-          <t>Premezcla pizza 450gr</t>
+          <t>PELOTITAS CON CHOCO FREE 50gr</t>
         </is>
       </c>
       <c r="D84" s="7">
-        <v>2525</v>
+        <v>845</v>
       </c>
       <c r="E84" s="8">
-        <v>5611</v>
+        <v>16900</v>
       </c>
     </row>
     <row r="85" spans="1:6" customHeight="0">
       <c r="A85" s="4" t="inlineStr">
         <is>
-          <t>301</t>
+          <t>447</t>
         </is>
       </c>
       <c r="C85" s="6" t="inlineStr">
         <is>
-          <t>Premezcla pan 450gr</t>
+          <t>QUINOA POP KIDS G. FREE 50gr</t>
         </is>
       </c>
       <c r="D85" s="7">
-        <v>2685</v>
+        <v>430</v>
       </c>
       <c r="E85" s="8">
-        <v>5967</v>
+        <v>8600</v>
       </c>
     </row>
     <row r="86" spans="1:6" customHeight="0">
       <c r="A86" s="4" t="inlineStr">
         <is>
-          <t>319</t>
-[...4 lines deleted...]
-          <t>PAN RALLADO 450g NATUZEN</t>
+          <t>449</t>
+        </is>
+      </c>
+      <c r="C86" s="6" t="inlineStr">
+        <is>
+          <t>HEBRAS DE SALVADO 140gr</t>
         </is>
       </c>
       <c r="D86" s="7">
-        <v>2110</v>
+        <v>750</v>
+      </c>
+      <c r="E86" s="8">
+        <v>5357</v>
       </c>
     </row>
     <row r="87" spans="1:6" customHeight="0">
       <c r="A87" s="4" t="inlineStr">
         <is>
-          <t>2000</t>
-[...4 lines deleted...]
-          <t>GALLETAS NATUZEN X 200G</t>
+          <t>450</t>
         </is>
       </c>
       <c r="C87" s="6" t="inlineStr">
         <is>
-          <t>PEPAS DE MEMBRILLO</t>
+          <t>QUINO POP CON ALGARROBA 80gr</t>
         </is>
       </c>
       <c r="D87" s="7">
-        <v>1970</v>
+        <v>875</v>
+      </c>
+      <c r="E87" s="8">
+        <v>10938</v>
       </c>
     </row>
     <row r="88" spans="1:6" customHeight="0">
       <c r="A88" s="4" t="inlineStr">
         <is>
-          <t>2003</t>
+          <t>451</t>
         </is>
       </c>
       <c r="C88" s="6" t="inlineStr">
         <is>
-          <t>CHIPS DE CHOCOLATE</t>
+          <t>QUINOA POP 80gr</t>
         </is>
       </c>
       <c r="D88" s="7">
-        <v>1930</v>
+        <v>900</v>
+      </c>
+      <c r="E88" s="8">
+        <v>11250</v>
       </c>
     </row>
     <row r="89" spans="1:6" customHeight="0">
       <c r="A89" s="4" t="inlineStr">
         <is>
-          <t>2001</t>
+          <t>453</t>
         </is>
       </c>
       <c r="C89" s="6" t="inlineStr">
         <is>
-          <t>BASTONCITOS DE COCO</t>
+          <t>QUINOA POP CON ARANDANO 80gr</t>
         </is>
       </c>
       <c r="D89" s="7">
-        <v>1845</v>
+        <v>925</v>
+      </c>
+      <c r="E89" s="8">
+        <v>11563</v>
       </c>
     </row>
     <row r="90" spans="1:6" customHeight="0">
       <c r="A90" s="4" t="inlineStr">
         <is>
-          <t>2002</t>
+          <t>800</t>
+        </is>
+      </c>
+      <c r="B90" s="5" t="inlineStr">
+        <is>
+          <t>PAN RALLADO - DIMAX</t>
         </is>
       </c>
       <c r="C90" s="6" t="inlineStr">
         <is>
-          <t>LENGUITAS DE LIMON</t>
+          <t>250gr</t>
         </is>
       </c>
       <c r="D90" s="7">
-        <v>1955</v>
+        <v>1827</v>
+      </c>
+      <c r="E90" s="8">
+        <v>7308</v>
       </c>
     </row>
     <row r="91" spans="1:6" customHeight="0">
       <c r="A91" s="4" t="inlineStr">
         <is>
-          <t>2004</t>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="B91" s="5" t="inlineStr">
+        <is>
+          <t>GALLETITAS X 100GR-DIMAX</t>
         </is>
       </c>
       <c r="C91" s="6" t="inlineStr">
         <is>
-          <t>BIZCOCHITOS DE GRASA</t>
+          <t>CHIPS DE CHOCOLATE</t>
         </is>
       </c>
       <c r="D91" s="7">
-        <v>1970</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="92" spans="1:6" customHeight="0">
       <c r="A92" s="4" t="inlineStr">
         <is>
-          <t>2034</t>
+          <t>312</t>
         </is>
       </c>
       <c r="B92" s="5" t="inlineStr">
         <is>
-          <t>GALLETAS CUADRADAS BANDEJA X 110GRS NATUZEN</t>
+          <t>PREMEZCLA UNIVERSAL-DIMAX</t>
         </is>
       </c>
       <c r="C92" s="6" t="inlineStr">
         <is>
-          <t>Chocolate</t>
+          <t>500G</t>
         </is>
       </c>
       <c r="D92" s="7">
-        <v>1555</v>
+        <v>3225</v>
+      </c>
+      <c r="E92" s="8">
+        <v>6450</v>
       </c>
     </row>
     <row r="93" spans="1:6" customHeight="0">
       <c r="A93" s="4" t="inlineStr">
         <is>
-          <t>2033</t>
+          <t>310</t>
+        </is>
+      </c>
+      <c r="B93" s="5" t="inlineStr">
+        <is>
+          <t>ALMIDON DE MAIZ - DIMAX</t>
         </is>
       </c>
       <c r="C93" s="6" t="inlineStr">
         <is>
-          <t>COCO</t>
+          <t>1KG</t>
         </is>
       </c>
       <c r="D93" s="7">
-        <v>1635</v>
+        <v>3810</v>
+      </c>
+      <c r="E93" s="8">
+        <v>3810</v>
       </c>
     </row>
     <row r="94" spans="1:6" customHeight="0">
       <c r="A94" s="4" t="inlineStr">
         <is>
-          <t>2061</t>
-[...4 lines deleted...]
-          <t>Galletas Cuadradas Chocolate Intenso x145grs NATUZEN</t>
+          <t>314</t>
+        </is>
+      </c>
+      <c r="C94" s="6" t="inlineStr">
+        <is>
+          <t>500G</t>
         </is>
       </c>
       <c r="D94" s="7">
-        <v>1555</v>
+        <v>1662</v>
+      </c>
+      <c r="E94" s="8">
+        <v>3324</v>
       </c>
     </row>
     <row r="95" spans="1:6" customHeight="0">
       <c r="A95" s="4" t="inlineStr">
         <is>
-          <t>2031</t>
+          <t>1293</t>
         </is>
       </c>
       <c r="B95" s="5" t="inlineStr">
         <is>
-          <t>POLVORONES X 130GRS NATUZEN</t>
+          <t>ACEITE DE OLIVA VIRGEN EXTRA - DIMOLY</t>
         </is>
       </c>
       <c r="C95" s="6" t="inlineStr">
         <is>
-          <t>VAINILLA</t>
+          <t>500CC</t>
         </is>
       </c>
       <c r="D95" s="7">
-        <v>1185</v>
+        <v>12630</v>
+      </c>
+      <c r="E95" s="8">
+        <v>25260</v>
       </c>
     </row>
     <row r="96" spans="1:6" customHeight="0">
       <c r="A96" s="4" t="inlineStr">
         <is>
-          <t>2030</t>
+          <t>1294</t>
         </is>
       </c>
       <c r="C96" s="6" t="inlineStr">
         <is>
-          <t>Chocolate</t>
+          <t>1L</t>
         </is>
       </c>
       <c r="D96" s="7">
-        <v>1185</v>
+        <v>17595</v>
+      </c>
+      <c r="E96" s="8">
+        <v>17595</v>
       </c>
     </row>
     <row r="97" spans="1:6" customHeight="0">
       <c r="A97" s="4" t="inlineStr">
         <is>
-          <t>2029</t>
+          <t>1295</t>
         </is>
       </c>
       <c r="C97" s="6" t="inlineStr">
         <is>
-          <t>LIMON</t>
+          <t>2L</t>
         </is>
       </c>
       <c r="D97" s="7">
-        <v>1185</v>
+        <v>32915</v>
+      </c>
+      <c r="E97" s="8">
+        <v>16458</v>
       </c>
     </row>
     <row r="98" spans="1:6" customHeight="0">
       <c r="A98" s="4" t="inlineStr">
         <is>
-          <t>317</t>
+          <t>1296</t>
         </is>
       </c>
       <c r="B98" s="5" t="inlineStr">
         <is>
-          <t>REBOZADOR DE ARROZ - ARROZEN</t>
+          <t>ACEITE DE OLIVA - DIMOLY</t>
         </is>
       </c>
       <c r="C98" s="6" t="inlineStr">
         <is>
-          <t>ORIGINAL</t>
+          <t>500ml</t>
         </is>
       </c>
       <c r="D98" s="7">
-        <v>1485</v>
+        <v>9935</v>
+      </c>
+      <c r="E98" s="8">
+        <v>19870</v>
       </c>
     </row>
     <row r="99" spans="1:6" customHeight="0">
       <c r="A99" s="4" t="inlineStr">
         <is>
-          <t>859</t>
+          <t>1297</t>
         </is>
       </c>
       <c r="C99" s="6" t="inlineStr">
         <is>
-          <t>NATURAL</t>
+          <t>1L</t>
         </is>
       </c>
       <c r="D99" s="7">
-        <v>1340</v>
+        <v>13340</v>
+      </c>
+      <c r="E99" s="8">
+        <v>13340</v>
       </c>
     </row>
     <row r="100" spans="1:6" customHeight="0">
       <c r="A100" s="4" t="inlineStr">
         <is>
-          <t>1195</t>
-[...4 lines deleted...]
-          <t>ACEITE DE COCO NEUTRO 360ml-CHIA GRAAL</t>
+          <t>1298</t>
+        </is>
+      </c>
+      <c r="C100" s="6" t="inlineStr">
+        <is>
+          <t>2L</t>
         </is>
       </c>
       <c r="D100" s="7">
-        <v>7075</v>
+        <v>24690</v>
+      </c>
+      <c r="E100" s="8">
+        <v>12345</v>
       </c>
     </row>
     <row r="101" spans="1:6" customHeight="0">
       <c r="A101" s="4" t="inlineStr">
         <is>
-          <t>6033</t>
+          <t>45</t>
         </is>
       </c>
       <c r="B101" s="5" t="inlineStr">
         <is>
-          <t>JUGO DE X1.5L CUARTO CRECIENTE</t>
-[...4 lines deleted...]
-          <t>ARANDANO</t>
+          <t>SAL SABORIZADA OREGANO x250gr -DOÑA JUANA</t>
         </is>
       </c>
       <c r="D101" s="7">
-        <v>2155</v>
+        <v>1232</v>
       </c>
     </row>
     <row r="102" spans="1:6" customHeight="0">
       <c r="A102" s="4" t="inlineStr">
         <is>
-          <t>6057</t>
+          <t>7053</t>
+        </is>
+      </c>
+      <c r="B102" s="5" t="inlineStr">
+        <is>
+          <t>TÉ PATAGONIA - 30 SAQUITOS</t>
         </is>
       </c>
       <c r="C102" s="6" t="inlineStr">
         <is>
-          <t>ARÁNDANO CON CHÍA</t>
+          <t>CLÁSICOS Y FRUTALES</t>
         </is>
       </c>
       <c r="D102" s="7">
-        <v>2155</v>
+        <v>7530</v>
       </c>
     </row>
     <row r="103" spans="1:6" customHeight="0">
       <c r="A103" s="4" t="inlineStr">
         <is>
-          <t>6035</t>
+          <t>10037</t>
+        </is>
+      </c>
+      <c r="B103" s="5" t="inlineStr">
+        <is>
+          <t>TINTURA MADRE X 60CC - DROGUERIA ARGENTINA</t>
         </is>
       </c>
       <c r="C103" s="6" t="inlineStr">
         <is>
-          <t>LIMONADA MENTA Y JENGIBRE</t>
+          <t>MANZANILLA</t>
         </is>
       </c>
       <c r="D103" s="7">
-        <v>2155</v>
+        <v>5271</v>
       </c>
     </row>
     <row r="104" spans="1:6" customHeight="0">
       <c r="A104" s="4" t="inlineStr">
         <is>
-          <t>6063</t>
-[...4 lines deleted...]
-          <t>JUGO DE C/STEVIA Y PULPA X 500CC CUARTO CRECIENTE</t>
+          <t>10039</t>
         </is>
       </c>
       <c r="C104" s="6" t="inlineStr">
         <is>
-          <t>ARANDANO</t>
+          <t>GINSENG</t>
         </is>
       </c>
       <c r="D104" s="7">
-        <v>1145</v>
+        <v>10678</v>
       </c>
     </row>
     <row r="105" spans="1:6" customHeight="0">
       <c r="A105" s="4" t="inlineStr">
         <is>
-          <t>6064</t>
+          <t>10041</t>
         </is>
       </c>
       <c r="C105" s="6" t="inlineStr">
         <is>
-          <t>FRUTOS ROJOS</t>
+          <t>PEZUÑA DE VACA</t>
         </is>
       </c>
       <c r="D105" s="7">
-        <v>1145</v>
+        <v>5271</v>
       </c>
     </row>
     <row r="106" spans="1:6" customHeight="0">
       <c r="A106" s="4" t="inlineStr">
         <is>
-          <t>603</t>
-[...4 lines deleted...]
-          <t>MERMELADA C/AZUCAR DE X 400G-CUARTO CRECIENTE</t>
+          <t>10043</t>
         </is>
       </c>
       <c r="C106" s="6" t="inlineStr">
         <is>
-          <t>DURAZNO</t>
+          <t>EUCALIPTUS</t>
         </is>
       </c>
       <c r="D106" s="7">
-        <v>2085</v>
+        <v>4756</v>
       </c>
     </row>
     <row r="107" spans="1:6" customHeight="0">
       <c r="A107" s="4" t="inlineStr">
         <is>
-          <t>575</t>
+          <t>10045</t>
         </is>
       </c>
       <c r="C107" s="6" t="inlineStr">
         <is>
-          <t>ARANDANO</t>
+          <t>ROMPEPIEDRA</t>
         </is>
       </c>
       <c r="D107" s="7">
-        <v>1385</v>
+        <v>6795</v>
       </c>
     </row>
     <row r="108" spans="1:6" customHeight="0">
       <c r="A108" s="4" t="inlineStr">
         <is>
-          <t>576</t>
+          <t>10046</t>
         </is>
       </c>
       <c r="C108" s="6" t="inlineStr">
         <is>
-          <t>FRUTILLA</t>
+          <t>LAPACHO</t>
         </is>
       </c>
       <c r="D108" s="7">
-        <v>2770</v>
+        <v>5271</v>
       </c>
     </row>
     <row r="109" spans="1:6" customHeight="0">
       <c r="A109" s="4" t="inlineStr">
         <is>
-          <t>580</t>
-[...4 lines deleted...]
-          <t>MERMELADA DIETETICA X 400G - CUARTO CRECIENTE</t>
+          <t>10047</t>
         </is>
       </c>
       <c r="C109" s="6" t="inlineStr">
         <is>
-          <t>FRUTILLA</t>
+          <t>CARQUEJA</t>
         </is>
       </c>
       <c r="D109" s="7">
-        <v>2112.5</v>
+        <v>5271</v>
       </c>
     </row>
     <row r="110" spans="1:6" customHeight="0">
       <c r="A110" s="4" t="inlineStr">
         <is>
-          <t>432</t>
-[...4 lines deleted...]
-          <t>BARRA DE CEREAL 45G-MUECAS</t>
+          <t>10048</t>
         </is>
       </c>
       <c r="C110" s="6" t="inlineStr">
         <is>
-          <t>PASAS Y ALMENDRAS</t>
+          <t>FUCUS</t>
         </is>
       </c>
       <c r="D110" s="7">
-        <v>1220</v>
+        <v>5271</v>
       </c>
     </row>
     <row r="111" spans="1:6" customHeight="0">
       <c r="A111" s="4" t="inlineStr">
         <is>
-          <t>433</t>
+          <t>10049</t>
         </is>
       </c>
       <c r="C111" s="6" t="inlineStr">
         <is>
-          <t>BANANA DULCE LECHE</t>
+          <t>PASIONARIA</t>
         </is>
       </c>
       <c r="D111" s="7">
-        <v>1220</v>
+        <v>5271</v>
       </c>
     </row>
     <row r="112" spans="1:6" customHeight="0">
       <c r="A112" s="4" t="inlineStr">
         <is>
-          <t>434</t>
+          <t>10052</t>
         </is>
       </c>
       <c r="C112" s="6" t="inlineStr">
         <is>
-          <t>CACAO AVELLANAS</t>
+          <t>COLA DE CABALLO</t>
         </is>
       </c>
       <c r="D112" s="7">
-        <v>1220</v>
+        <v>5271</v>
       </c>
     </row>
     <row r="113" spans="1:6" customHeight="0">
       <c r="A113" s="4" t="inlineStr">
         <is>
-          <t>435</t>
+          <t>10053</t>
         </is>
       </c>
       <c r="C113" s="6" t="inlineStr">
         <is>
-          <t>MANZANA Y ARANDANOS</t>
+          <t>BOLDO</t>
         </is>
       </c>
       <c r="D113" s="7">
-        <v>1220</v>
+        <v>6216</v>
       </c>
     </row>
     <row r="114" spans="1:6" customHeight="0">
       <c r="A114" s="4" t="inlineStr">
         <is>
-          <t>436</t>
+          <t>10055</t>
         </is>
       </c>
       <c r="C114" s="6" t="inlineStr">
         <is>
-          <t>PASAS Y ARANDANOS</t>
+          <t>CENTELLA ASIÁTICA</t>
         </is>
       </c>
       <c r="D114" s="7">
-        <v>1220</v>
+        <v>6216</v>
       </c>
     </row>
     <row r="115" spans="1:6" customHeight="0">
       <c r="A115" s="4" t="inlineStr">
         <is>
-          <t>487</t>
-[...4 lines deleted...]
-          <t>BARRA DE CEREAL SPORTCLUB 50gr-MUECAS</t>
+          <t>10058</t>
+        </is>
+      </c>
+      <c r="C115" s="6" t="inlineStr">
+        <is>
+          <t>AMBAY</t>
         </is>
       </c>
       <c r="D115" s="7">
-        <v>1535</v>
+        <v>5271</v>
       </c>
     </row>
     <row r="116" spans="1:6" customHeight="0">
       <c r="A116" s="4" t="inlineStr">
         <is>
-          <t>6036</t>
-[...4 lines deleted...]
-          <t>JUGO DETOX 330CC - LAS BRISAS</t>
+          <t>10060</t>
         </is>
       </c>
       <c r="C116" s="6" t="inlineStr">
         <is>
-          <t>NARANJA, ZANAHORIA, MANZANA, JENGIBRE</t>
+          <t>TILO</t>
         </is>
       </c>
       <c r="D116" s="7">
-        <v>3250</v>
+        <v>8088</v>
       </c>
     </row>
     <row r="117" spans="1:6" customHeight="0">
       <c r="A117" s="4" t="inlineStr">
         <is>
-          <t>6038</t>
+          <t>10061</t>
         </is>
       </c>
       <c r="C117" s="6" t="inlineStr">
         <is>
-          <t>NARANJA, PERA, ARANDANO, PEPINO, JENGIBRE</t>
+          <t>GINKGO BILOBA</t>
         </is>
       </c>
       <c r="D117" s="7">
-        <v>3250</v>
+        <v>8005</v>
       </c>
     </row>
     <row r="118" spans="1:6" customHeight="0">
       <c r="A118" s="4" t="inlineStr">
         <is>
-          <t>6037</t>
+          <t>10062</t>
         </is>
       </c>
       <c r="C118" s="6" t="inlineStr">
         <is>
-          <t>PERA, NARANJA, ESPINACA, KALE, JENGIBRE</t>
+          <t>HAMAMELIS</t>
         </is>
       </c>
       <c r="D118" s="7">
-        <v>3250</v>
+        <v>7332</v>
       </c>
     </row>
     <row r="119" spans="1:6" customHeight="0">
       <c r="A119" s="4" t="inlineStr">
         <is>
-          <t>6072</t>
-[...4 lines deleted...]
-          <t>JUGO ORGÁNICO 500ML - LAS BRISAS</t>
+          <t>10063</t>
         </is>
       </c>
       <c r="C119" s="6" t="inlineStr">
         <is>
-          <t>MANZANA</t>
+          <t>COCU</t>
         </is>
       </c>
       <c r="D119" s="7">
-        <v>2855</v>
+        <v>5271</v>
       </c>
     </row>
     <row r="120" spans="1:6" customHeight="0">
       <c r="A120" s="4" t="inlineStr">
         <is>
-          <t>6050</t>
+          <t>10064</t>
         </is>
       </c>
       <c r="C120" s="6" t="inlineStr">
         <is>
-          <t>NARANJA</t>
+          <t>MUERDAGO</t>
         </is>
       </c>
       <c r="D120" s="7">
-        <v>2855</v>
+        <v>5271</v>
       </c>
     </row>
     <row r="121" spans="1:6" customHeight="0">
       <c r="A121" s="4" t="inlineStr">
         <is>
-          <t>6070</t>
+          <t>10066</t>
         </is>
       </c>
       <c r="C121" s="6" t="inlineStr">
         <is>
-          <t>LIMONADA CON CURCUMA</t>
+          <t>CASCARA SAGRADA</t>
         </is>
       </c>
       <c r="D121" s="7">
-        <v>2855</v>
+        <v>7332</v>
       </c>
     </row>
     <row r="122" spans="1:6" customHeight="0">
       <c r="A122" s="4" t="inlineStr">
         <is>
-          <t>6040</t>
-[...4 lines deleted...]
-          <t>JUGO NATURAL - PURA FRUTTA 1L SIN TACC</t>
+          <t>10067</t>
         </is>
       </c>
       <c r="C122" s="6" t="inlineStr">
         <is>
-          <t>MANZANA ROJA</t>
+          <t>ZARZAPARRILLA</t>
         </is>
       </c>
       <c r="D122" s="7">
-        <v>3540</v>
+        <v>5271</v>
       </c>
     </row>
     <row r="123" spans="1:6" customHeight="0">
       <c r="A123" s="4" t="inlineStr">
         <is>
-          <t>6048</t>
+          <t>10085</t>
         </is>
       </c>
       <c r="C123" s="6" t="inlineStr">
         <is>
-          <t>NARANJA</t>
+          <t>EQUINACEA</t>
         </is>
       </c>
       <c r="D123" s="7">
-        <v>3740</v>
+        <v>13080</v>
       </c>
     </row>
     <row r="124" spans="1:6" customHeight="0">
       <c r="A124" s="4" t="inlineStr">
         <is>
-          <t>1338</t>
+          <t>10089</t>
         </is>
       </c>
       <c r="B124" s="5" t="inlineStr">
         <is>
-          <t>GOLDEN MILK POLVO X 40GR - HEREDIA</t>
+          <t>COLÁGENO HIDROLIZADO 200GR -GOLDFISH</t>
+        </is>
+      </c>
+      <c r="C124" s="6" t="inlineStr">
+        <is>
+          <t>TÉ VERDE MATCHA</t>
         </is>
       </c>
       <c r="D124" s="7">
-        <v>5270</v>
+        <v>31475</v>
       </c>
     </row>
     <row r="125" spans="1:6" customHeight="0">
       <c r="A125" s="4" t="inlineStr">
         <is>
-          <t>6006</t>
-[...4 lines deleted...]
-          <t>BEBIDA DE ALMENDRAS 1LT - COCOON</t>
+          <t>10088</t>
         </is>
       </c>
       <c r="C125" s="6" t="inlineStr">
         <is>
-          <t>ORIGINAL</t>
+          <t>ÁCIDO HIALURÓNICO</t>
         </is>
       </c>
       <c r="D125" s="7">
-        <v>3930</v>
+        <v>33585</v>
       </c>
     </row>
     <row r="126" spans="1:6" customHeight="0">
       <c r="A126" s="4" t="inlineStr">
         <is>
-          <t>6007</t>
-[...4 lines deleted...]
-          <t>SIN AZÚCAR</t>
+          <t>10001</t>
+        </is>
+      </c>
+      <c r="B126" s="5" t="inlineStr">
+        <is>
+          <t>SOBRE HARINA DE COCA x 100gr</t>
         </is>
       </c>
       <c r="D126" s="7">
-        <v>4315</v>
+        <v>598</v>
       </c>
     </row>
     <row r="127" spans="1:6" customHeight="0">
       <c r="A127" s="4" t="inlineStr">
         <is>
-          <t>6046</t>
+          <t>10015</t>
         </is>
       </c>
       <c r="B127" s="5" t="inlineStr">
         <is>
-          <t>BEBIDAS COCOON</t>
+          <t>SOBRE GRAVIOLA x 90gr</t>
         </is>
       </c>
       <c r="D127" s="7">
-        <v>3930</v>
+        <v>507</v>
       </c>
     </row>
     <row r="128" spans="1:6" customHeight="0">
       <c r="A128" s="4" t="inlineStr">
         <is>
-          <t>599</t>
+          <t>1180</t>
         </is>
       </c>
       <c r="B128" s="5" t="inlineStr">
         <is>
-          <t>PANCAKES PROTEICOS 400GR -GRANGER. FOODS</t>
+          <t>ACEITE DE COCO X 200CC -ENTRENUTS</t>
         </is>
       </c>
       <c r="C128" s="6" t="inlineStr">
         <is>
-          <t>CLARA DE HUEVO (vainilla)</t>
+          <t>NEUTRO</t>
         </is>
       </c>
       <c r="D128" s="7">
-        <v>12825</v>
+        <v>3810</v>
       </c>
     </row>
     <row r="129" spans="1:6" customHeight="0">
       <c r="A129" s="4" t="inlineStr">
         <is>
-          <t>600</t>
+          <t>1213</t>
         </is>
       </c>
       <c r="C129" s="6" t="inlineStr">
         <is>
-          <t>CACAO PURO (chocolate)</t>
+          <t>VIRGEN</t>
         </is>
       </c>
       <c r="D129" s="7">
-        <v>12825</v>
+        <v>7085</v>
       </c>
     </row>
     <row r="130" spans="1:6" customHeight="0">
       <c r="A130" s="4" t="inlineStr">
         <is>
-          <t>614</t>
+          <t>1214</t>
         </is>
       </c>
       <c r="B130" s="5" t="inlineStr">
         <is>
-          <t>PANCAKES PROTEICOS ALMENDRA Y COCO X 200GR- GRANGER KETO</t>
+          <t>ACEITE DE COCO NEUTRO - ENTRENUTS</t>
         </is>
       </c>
       <c r="C130" s="6" t="inlineStr">
         <is>
-          <t>CHOCOLATE</t>
+          <t>360 cc</t>
         </is>
       </c>
       <c r="D130" s="7">
-        <v>9220</v>
+        <v>5725</v>
+      </c>
+      <c r="E130" s="8">
+        <v>15903</v>
       </c>
     </row>
     <row r="131" spans="1:6" customHeight="0">
       <c r="A131" s="4" t="inlineStr">
         <is>
-          <t>860</t>
+          <t>1344</t>
+        </is>
+      </c>
+      <c r="B131" s="5" t="inlineStr">
+        <is>
+          <t>ACEITE DE COCO VIRGEN - ENTRENUTS</t>
         </is>
       </c>
       <c r="C131" s="6" t="inlineStr">
         <is>
-          <t>VAINILLA</t>
+          <t>360 cc</t>
         </is>
       </c>
       <c r="D131" s="7">
-        <v>9220</v>
+        <v>11365</v>
+      </c>
+      <c r="E131" s="8">
+        <v>31569</v>
       </c>
     </row>
     <row r="132" spans="1:6" customHeight="0">
       <c r="A132" s="4" t="inlineStr">
         <is>
-          <t>858</t>
+          <t>1400</t>
         </is>
       </c>
       <c r="B132" s="5" t="inlineStr">
         <is>
-          <t>PANCAKES PROTEICOS 400GR - GRANGER VEGAN.</t>
+          <t>KONY STEVIA LIQUIDO SIN TACC</t>
+        </is>
+      </c>
+      <c r="C132" s="6" t="inlineStr">
+        <is>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D132" s="7">
-        <v>13625</v>
+        <v>5621</v>
+      </c>
+      <c r="E132" s="8">
+        <v>11242</v>
       </c>
     </row>
     <row r="133" spans="1:6" customHeight="0">
       <c r="A133" s="4" t="inlineStr">
         <is>
-          <t>537</t>
-[...4 lines deleted...]
-          <t>DULCE DE LECHE CLÁSICO STEVIA 400G SIN TACC - TRINI</t>
+          <t>1401</t>
+        </is>
+      </c>
+      <c r="C133" s="6" t="inlineStr">
+        <is>
+          <t>100 g</t>
         </is>
       </c>
       <c r="D133" s="7">
-        <v>6385</v>
+        <v>2104</v>
+      </c>
+      <c r="E133" s="8">
+        <v>21040</v>
       </c>
     </row>
     <row r="134" spans="1:6" customHeight="0">
       <c r="A134" s="4" t="inlineStr">
         <is>
-          <t>123</t>
+          <t>1345</t>
         </is>
       </c>
       <c r="B134" s="5" t="inlineStr">
         <is>
-          <t>ESENCIA DE VAINILLA - MENOYO</t>
+          <t>ACEITUNAS VERDES EN SALMUERA (ESCURRIDO)</t>
         </is>
       </c>
       <c r="C134" s="6" t="inlineStr">
         <is>
-          <t>100ML</t>
+          <t>GRANDE N°0 x5kg</t>
         </is>
       </c>
       <c r="D134" s="7">
-        <v>2240</v>
-[...2 lines deleted...]
-        <v>22400</v>
+        <v>26316</v>
       </c>
     </row>
     <row r="135" spans="1:6" customHeight="0">
       <c r="A135" s="4" t="inlineStr">
         <is>
-          <t>124</t>
+          <t>1346</t>
         </is>
       </c>
       <c r="C135" s="6" t="inlineStr">
         <is>
-          <t>42ML</t>
+          <t>MEDIANA N°1 x5kg</t>
         </is>
       </c>
       <c r="D135" s="7">
-        <v>1485</v>
-[...2 lines deleted...]
-        <v>35357</v>
+        <v>22344</v>
       </c>
     </row>
     <row r="136" spans="1:6" customHeight="0">
       <c r="A136" s="4" t="inlineStr">
         <is>
-          <t>995</t>
-[...4 lines deleted...]
-          <t>SALSA DE SOJA TRADICIONAL 250ML - MENOYO</t>
+          <t>1347</t>
         </is>
       </c>
       <c r="C136" s="6" t="inlineStr">
         <is>
-          <t>250ML</t>
+          <t>CHICA N°3 x5kg</t>
         </is>
       </c>
       <c r="D136" s="7">
-        <v>2630</v>
-[...2 lines deleted...]
-        <v>10520</v>
+        <v>22310</v>
       </c>
     </row>
     <row r="137" spans="1:6" customHeight="0">
       <c r="A137" s="4" t="inlineStr">
         <is>
-          <t>1001</t>
+          <t>1348</t>
+        </is>
+      </c>
+      <c r="B137" s="5" t="inlineStr">
+        <is>
+          <t>ACEITUNAS NEGRAS</t>
         </is>
       </c>
       <c r="C137" s="6" t="inlineStr">
         <is>
-          <t>500ml</t>
+          <t>x 5kg</t>
         </is>
       </c>
       <c r="D137" s="7">
-        <v>5420</v>
+        <v>31352</v>
       </c>
       <c r="E137" s="8">
-        <v>10840</v>
+        <v>6270</v>
       </c>
     </row>
     <row r="138" spans="1:6" customHeight="0">
       <c r="A138" s="4" t="inlineStr">
         <is>
-          <t>444</t>
-[...4 lines deleted...]
-          <t>BARRITAS ARROZ 12GR- CROWIE</t>
+          <t>1349</t>
         </is>
       </c>
       <c r="C138" s="6" t="inlineStr">
         <is>
-          <t>Chocolate BLANCO</t>
+          <t>x 1kg</t>
         </is>
       </c>
       <c r="D138" s="7">
-        <v>455</v>
+        <v>12060</v>
+      </c>
+      <c r="E138" s="8">
+        <v>12060</v>
       </c>
     </row>
     <row r="139" spans="1:6" customHeight="0">
       <c r="A139" s="4" t="inlineStr">
         <is>
-          <t>401</t>
-[...4 lines deleted...]
-          <t>LIMON</t>
+          <t>1350</t>
+        </is>
+      </c>
+      <c r="B139" s="5" t="inlineStr">
+        <is>
+          <t>ACEITUNAS VERDES EN RODAJAS EN SALMUERA x5kg</t>
         </is>
       </c>
       <c r="D139" s="7">
-        <v>227.5</v>
+        <v>34758</v>
       </c>
     </row>
     <row r="140" spans="1:6" customHeight="0">
       <c r="A140" s="4" t="inlineStr">
         <is>
-          <t>420</t>
+          <t>1351</t>
+        </is>
+      </c>
+      <c r="B140" s="5" t="inlineStr">
+        <is>
+          <t>ACEITUNAS VERDES DESCAROZADAS EN SALMUERA - DENASCAR</t>
         </is>
       </c>
       <c r="C140" s="6" t="inlineStr">
         <is>
-          <t>FRUTILLA</t>
+          <t>4 kg</t>
         </is>
       </c>
       <c r="D140" s="7">
-        <v>227.5</v>
+        <v>35749</v>
+      </c>
+      <c r="E140" s="8">
+        <v>8937</v>
       </c>
     </row>
     <row r="141" spans="1:6" customHeight="0">
       <c r="A141" s="4" t="inlineStr">
         <is>
-          <t>457</t>
+          <t>1381</t>
         </is>
       </c>
       <c r="C141" s="6" t="inlineStr">
         <is>
-          <t>MARROC</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D141" s="7">
-        <v>455</v>
+        <v>25250</v>
+      </c>
+      <c r="E141" s="8">
+        <v>25250</v>
       </c>
     </row>
     <row r="142" spans="1:6" customHeight="0">
       <c r="A142" s="4" t="inlineStr">
         <is>
-          <t>402</t>
+          <t>1352</t>
         </is>
       </c>
       <c r="B142" s="5" t="inlineStr">
         <is>
-          <t>SNACKS DE ARROZ X 50GRS- CROWIE - SIN TACC</t>
+          <t>ACEITUNAS VERDES EN SALMUERA X1KG</t>
         </is>
       </c>
       <c r="C142" s="6" t="inlineStr">
         <is>
-          <t>QUESO</t>
+          <t>GRANDE N 0</t>
         </is>
       </c>
       <c r="D142" s="7">
-        <v>965</v>
+        <v>10640</v>
       </c>
     </row>
     <row r="143" spans="1:6" customHeight="0">
       <c r="A143" s="4" t="inlineStr">
         <is>
-          <t>403</t>
+          <t>1361</t>
         </is>
       </c>
       <c r="C143" s="6" t="inlineStr">
         <is>
-          <t>PIZZA</t>
+          <t>MEDIANA GRANDE N 1</t>
         </is>
       </c>
       <c r="D143" s="7">
-        <v>965</v>
+        <v>8510</v>
       </c>
     </row>
     <row r="144" spans="1:6" customHeight="0">
       <c r="A144" s="4" t="inlineStr">
         <is>
-          <t>458</t>
+          <t>1359</t>
         </is>
       </c>
       <c r="C144" s="6" t="inlineStr">
         <is>
-          <t>JAMON</t>
+          <t>MEDIANA N 2</t>
         </is>
       </c>
       <c r="D144" s="7">
-        <v>945</v>
+        <v>7095</v>
       </c>
     </row>
     <row r="145" spans="1:6" customHeight="0">
       <c r="A145" s="4" t="inlineStr">
         <is>
-          <t>588</t>
+          <t>1353</t>
         </is>
       </c>
       <c r="B145" s="5" t="inlineStr">
         <is>
-          <t>PASTA DE MANI X 370G-S/TACC-ENTRENUTS</t>
+          <t>ACEITUNAS VERDES EN SALMUERA X500GR</t>
         </is>
       </c>
       <c r="C145" s="6" t="inlineStr">
         <is>
-          <t>NATURAL C/STEVIA</t>
+          <t>MEDIANA N°2</t>
         </is>
       </c>
       <c r="D145" s="7">
-        <v>2955</v>
+        <v>4770</v>
       </c>
     </row>
     <row r="146" spans="1:6" customHeight="0">
       <c r="A146" s="4" t="inlineStr">
         <is>
-          <t>558</t>
+          <t>1360</t>
         </is>
       </c>
       <c r="C146" s="6" t="inlineStr">
         <is>
-          <t>NATURAL</t>
+          <t>MEDIANA GRANDE N°1</t>
         </is>
       </c>
       <c r="D146" s="7">
-        <v>2880</v>
+        <v>5490</v>
       </c>
     </row>
     <row r="147" spans="1:6" customHeight="0">
       <c r="A147" s="4" t="inlineStr">
         <is>
-          <t>559</t>
+          <t>1354</t>
         </is>
       </c>
       <c r="C147" s="6" t="inlineStr">
         <is>
-          <t>CROCANTE</t>
+          <t>GRANDE N°0</t>
         </is>
       </c>
       <c r="D147" s="7">
-        <v>2955</v>
+        <v>6622</v>
       </c>
     </row>
     <row r="148" spans="1:6" customHeight="0">
       <c r="A148" s="4" t="inlineStr">
         <is>
-          <t>549</t>
+          <t>1356</t>
+        </is>
+      </c>
+      <c r="B148" s="5" t="inlineStr">
+        <is>
+          <t>MIEL DE ABEJA MULTIFLORAL - EL PANAL</t>
         </is>
       </c>
       <c r="C148" s="6" t="inlineStr">
         <is>
-          <t>C/Semillas</t>
+          <t>500gr</t>
         </is>
       </c>
       <c r="D148" s="7">
-        <v>2955</v>
+        <v>4255</v>
+      </c>
+      <c r="E148" s="8">
+        <v>8510</v>
       </c>
     </row>
     <row r="149" spans="1:6" customHeight="0">
       <c r="A149" s="4" t="inlineStr">
         <is>
-          <t>613</t>
-[...4 lines deleted...]
-          <t>PASTA DE MANÍ PROTEIN 370gr - ENTRENUTS</t>
+          <t>1357</t>
         </is>
       </c>
       <c r="C149" s="6" t="inlineStr">
         <is>
-          <t>cookie and cream</t>
+          <t>250gr</t>
         </is>
       </c>
       <c r="D149" s="7">
-        <v>4255</v>
+        <v>2835</v>
+      </c>
+      <c r="E149" s="8">
+        <v>11340</v>
       </c>
     </row>
     <row r="150" spans="1:6" customHeight="0">
       <c r="A150" s="4" t="inlineStr">
         <is>
-          <t>10016</t>
+          <t>50</t>
         </is>
       </c>
       <c r="B150" s="5" t="inlineStr">
         <is>
-          <t>ACEITE DE CHÍA "OMEGA 3" SIN TACC, APTO VEGANO - NUTRASEM</t>
+          <t>YERBA VERDEFLOR X500G</t>
         </is>
       </c>
       <c r="C150" s="6" t="inlineStr">
         <is>
-          <t>150 ML</t>
+          <t>hierbas serranas</t>
         </is>
       </c>
       <c r="D150" s="7">
-        <v>7680</v>
-[...2 lines deleted...]
-        <v>51200</v>
+        <v>2280</v>
       </c>
     </row>
     <row r="151" spans="1:6" customHeight="0">
       <c r="A151" s="4" t="inlineStr">
         <is>
-          <t>10018</t>
+          <t>52</t>
         </is>
       </c>
       <c r="C151" s="6" t="inlineStr">
         <is>
-          <t>250 ML</t>
+          <t>NARANJA</t>
         </is>
       </c>
       <c r="D151" s="7">
-        <v>15210</v>
-[...2 lines deleted...]
-        <v>60840</v>
+        <v>1876</v>
       </c>
     </row>
     <row r="152" spans="1:6" customHeight="0">
       <c r="A152" s="4" t="inlineStr">
         <is>
-          <t>10017</t>
-[...4 lines deleted...]
-          <t>ACEITE DE LINO "OMEGA 3" SIN TACC, APTO VEGANO - NUTRASEM</t>
+          <t>54</t>
         </is>
       </c>
       <c r="C152" s="6" t="inlineStr">
         <is>
-          <t>150 ML</t>
+          <t>peperina</t>
         </is>
       </c>
       <c r="D152" s="7">
-        <v>5185</v>
-[...2 lines deleted...]
-        <v>34567</v>
+        <v>2145</v>
       </c>
     </row>
     <row r="153" spans="1:6" customHeight="0">
       <c r="A153" s="4" t="inlineStr">
         <is>
-          <t>10033</t>
+          <t>50730</t>
+        </is>
+      </c>
+      <c r="B153" s="5" t="inlineStr">
+        <is>
+          <t>GALLETAS FRUTIGRAN- X 250GRS</t>
         </is>
       </c>
       <c r="C153" s="6" t="inlineStr">
         <is>
-          <t>250 ML</t>
+          <t>AVENA Y FRUTOS ROJOS</t>
         </is>
       </c>
       <c r="D153" s="7">
-        <v>9020</v>
-[...2 lines deleted...]
-        <v>36080</v>
+        <v>2855</v>
       </c>
     </row>
     <row r="154" spans="1:6" customHeight="0">
       <c r="A154" s="4" t="inlineStr">
         <is>
-          <t>10034</t>
-[...4 lines deleted...]
-          <t>ACEITE DE SÉSAMO TOSTADO 100ML - NUTRASEM</t>
+          <t>50310</t>
+        </is>
+      </c>
+      <c r="C154" s="6" t="inlineStr">
+        <is>
+          <t>SALVADO DULCE</t>
         </is>
       </c>
       <c r="D154" s="7">
-        <v>4615</v>
+        <v>2545</v>
       </c>
     </row>
     <row r="155" spans="1:6" customHeight="0">
       <c r="A155" s="4" t="inlineStr">
         <is>
-          <t>239621</t>
-[...4 lines deleted...]
-          <t>TOSTADITAS X120GRS-YINYANG</t>
+          <t>50612</t>
         </is>
       </c>
       <c r="C155" s="6" t="inlineStr">
         <is>
-          <t>CHIA</t>
+          <t>CHIPS DE CHOCOLATE</t>
         </is>
       </c>
       <c r="D155" s="7">
-        <v>1165</v>
+        <v>2925</v>
       </c>
     </row>
     <row r="156" spans="1:6" customHeight="0">
       <c r="A156" s="4" t="inlineStr">
         <is>
-          <t>239611</t>
+          <t>10019</t>
+        </is>
+      </c>
+      <c r="B156" s="5" t="inlineStr">
+        <is>
+          <t>TINTURA MADRE X 60 CC-H.OASIS</t>
         </is>
       </c>
       <c r="C156" s="6" t="inlineStr">
         <is>
-          <t>QUINOA</t>
+          <t>AJO</t>
         </is>
       </c>
       <c r="D156" s="7">
-        <v>1405</v>
+        <v>3765</v>
       </c>
     </row>
     <row r="157" spans="1:6" customHeight="0">
       <c r="A157" s="4" t="inlineStr">
         <is>
-          <t>445</t>
-[...4 lines deleted...]
-          <t>SNACKS SALUDABLES SIN TACC-YINYANG</t>
+          <t>10020</t>
         </is>
       </c>
       <c r="C157" s="6" t="inlineStr">
         <is>
-          <t>ARITOS FRUTALES 50gr</t>
+          <t>ARANDANO</t>
         </is>
       </c>
       <c r="D157" s="7">
-        <v>615</v>
-[...2 lines deleted...]
-        <v>12300</v>
+        <v>3762</v>
       </c>
     </row>
     <row r="158" spans="1:6" customHeight="0">
       <c r="A158" s="4" t="inlineStr">
         <is>
-          <t>446</t>
+          <t>10024</t>
         </is>
       </c>
       <c r="C158" s="6" t="inlineStr">
         <is>
-          <t>PELOTITAS CON CHOCO FREE 50gr</t>
+          <t>COLA DE CABALLO</t>
         </is>
       </c>
       <c r="D158" s="7">
-        <v>790</v>
-[...2 lines deleted...]
-        <v>15800</v>
+        <v>3762</v>
       </c>
     </row>
     <row r="159" spans="1:6" customHeight="0">
       <c r="A159" s="4" t="inlineStr">
         <is>
-          <t>447</t>
+          <t>10025</t>
         </is>
       </c>
       <c r="C159" s="6" t="inlineStr">
         <is>
-          <t>QUINOA POP KIDS G. FREE 50gr</t>
+          <t>GARCINIA CAMBOGIA</t>
         </is>
       </c>
       <c r="D159" s="7">
-        <v>475</v>
-[...2 lines deleted...]
-        <v>9500</v>
+        <v>4876</v>
       </c>
     </row>
     <row r="160" spans="1:6" customHeight="0">
       <c r="A160" s="4" t="inlineStr">
         <is>
-          <t>449</t>
+          <t>10026</t>
         </is>
       </c>
       <c r="C160" s="6" t="inlineStr">
         <is>
-          <t>HEBRAS DE SALVADO 140gr</t>
+          <t>GINGKO BILOBA</t>
         </is>
       </c>
       <c r="D160" s="7">
-        <v>825</v>
-[...2 lines deleted...]
-        <v>5893</v>
+        <v>4876</v>
       </c>
     </row>
     <row r="161" spans="1:6" customHeight="0">
       <c r="A161" s="4" t="inlineStr">
         <is>
-          <t>450</t>
+          <t>10028</t>
         </is>
       </c>
       <c r="C161" s="6" t="inlineStr">
         <is>
-          <t>QUINO POP CON ALGARROBA 80gr</t>
+          <t>OLIVO</t>
         </is>
       </c>
       <c r="D161" s="7">
-        <v>860</v>
-[...2 lines deleted...]
-        <v>10750</v>
+        <v>3762</v>
       </c>
     </row>
     <row r="162" spans="1:6" customHeight="0">
       <c r="A162" s="4" t="inlineStr">
         <is>
-          <t>451</t>
+          <t>10029</t>
         </is>
       </c>
       <c r="C162" s="6" t="inlineStr">
         <is>
-          <t>QUINOA POP 80gr</t>
+          <t>PASIONARIA</t>
         </is>
       </c>
       <c r="D162" s="7">
-        <v>740</v>
-[...2 lines deleted...]
-        <v>9250</v>
+        <v>3762</v>
       </c>
     </row>
     <row r="163" spans="1:6" customHeight="0">
       <c r="A163" s="4" t="inlineStr">
         <is>
-          <t>453</t>
+          <t>10030</t>
         </is>
       </c>
       <c r="C163" s="6" t="inlineStr">
         <is>
-          <t>QUINOA POP CON ARANDANO 80gr</t>
+          <t>TILO</t>
         </is>
       </c>
       <c r="D163" s="7">
-        <v>865</v>
-[...2 lines deleted...]
-        <v>10813</v>
+        <v>4876</v>
       </c>
     </row>
     <row r="164" spans="1:6" customHeight="0">
       <c r="A164" s="4" t="inlineStr">
         <is>
-          <t>491</t>
+          <t>1402</t>
         </is>
       </c>
       <c r="B164" s="5" t="inlineStr">
         <is>
-          <t>AVENA SIN GLUTEN X400G- YINYANG</t>
-[...4 lines deleted...]
-          <t>AVENA ARROLLADA-FINA INSTANTÁNEA</t>
+          <t>POCHOCLOS DE MAÍZ ORGÁNICOS SIN TACC X50G</t>
         </is>
       </c>
       <c r="D164" s="7">
-        <v>2410</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="165" spans="1:6" customHeight="0">
       <c r="A165" s="4" t="inlineStr">
         <is>
-          <t>800</t>
+          <t>1285</t>
         </is>
       </c>
       <c r="B165" s="5" t="inlineStr">
         <is>
-          <t>PAN RALLADO - DIMAX</t>
+          <t>ACEITE DE OLIVA AROMA X 5L</t>
         </is>
       </c>
       <c r="C165" s="6" t="inlineStr">
         <is>
-          <t>250gr</t>
+          <t>5L</t>
         </is>
       </c>
       <c r="D165" s="7">
-        <v>2435</v>
+        <v>30885</v>
       </c>
       <c r="E165" s="8">
-        <v>9740</v>
+        <v>6177</v>
       </c>
     </row>
     <row r="166" spans="1:6" customHeight="0">
       <c r="A166" s="4" t="inlineStr">
         <is>
-          <t>801</t>
-[...4 lines deleted...]
-          <t>500GRS</t>
+          <t>10000</t>
+        </is>
+      </c>
+      <c r="B166" s="5" t="inlineStr">
+        <is>
+          <t>SOBRE MORINGA x 90gr</t>
         </is>
       </c>
       <c r="D166" s="7">
-        <v>3935</v>
-[...2 lines deleted...]
-        <v>7870</v>
+        <v>730</v>
       </c>
     </row>
     <row r="167" spans="1:6" customHeight="0">
       <c r="A167" s="4" t="inlineStr">
         <is>
-          <t>805</t>
+          <t>10002</t>
         </is>
       </c>
       <c r="B167" s="5" t="inlineStr">
         <is>
-          <t>BUDIN X 185GR-DIMAX</t>
-[...4 lines deleted...]
-          <t>CON CHIPS DE Chocolate</t>
+          <t>SOBRE COLÁGENO HIDROLIZADO x 100gr</t>
         </is>
       </c>
       <c r="D167" s="7">
-        <v>3740</v>
+        <v>705</v>
       </c>
     </row>
     <row r="168" spans="1:6" customHeight="0">
       <c r="A168" s="4" t="inlineStr">
         <is>
-          <t>806</t>
-[...4 lines deleted...]
-          <t>VAINILLA</t>
+          <t>10004</t>
+        </is>
+      </c>
+      <c r="B168" s="5" t="inlineStr">
+        <is>
+          <t>MACA KALLPA BLANCA PAQUETE 500gr</t>
         </is>
       </c>
       <c r="D168" s="7">
-        <v>3490</v>
+        <v>1555</v>
       </c>
     </row>
     <row r="169" spans="1:6" customHeight="0">
       <c r="A169" s="4" t="inlineStr">
         <is>
-          <t>2017</t>
+          <t>10032</t>
         </is>
       </c>
       <c r="B169" s="5" t="inlineStr">
         <is>
-          <t>GALLETITAS X 100GR-DIMAX</t>
-[...4 lines deleted...]
-          <t>VAINILLA</t>
+          <t>MACA ROJA PAQUETE 500gr - KALLPA</t>
         </is>
       </c>
       <c r="D169" s="7">
-        <v>1645</v>
+        <v>1555</v>
       </c>
     </row>
     <row r="170" spans="1:6" customHeight="0">
       <c r="A170" s="4" t="inlineStr">
         <is>
-          <t>2018</t>
-[...4 lines deleted...]
-          <t>PEPAS DE MEMBRILLO</t>
+          <t>10005</t>
+        </is>
+      </c>
+      <c r="B170" s="5" t="inlineStr">
+        <is>
+          <t>SOBRE MACA NEGRA x 150gr</t>
         </is>
       </c>
       <c r="D170" s="7">
-        <v>1295</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="171" spans="1:6" customHeight="0">
       <c r="A171" s="4" t="inlineStr">
         <is>
-          <t>2020</t>
-[...4 lines deleted...]
-          <t>CHIPS DE CHOCOLATE</t>
+          <t>10014</t>
+        </is>
+      </c>
+      <c r="B171" s="5" t="inlineStr">
+        <is>
+          <t>Maca Roja x 100G</t>
         </is>
       </c>
       <c r="D171" s="7">
-        <v>865</v>
+        <v>635</v>
       </c>
     </row>
     <row r="172" spans="1:6" customHeight="0">
       <c r="A172" s="4" t="inlineStr">
         <is>
-          <t>2007</t>
+          <t>10091</t>
         </is>
       </c>
       <c r="B172" s="5" t="inlineStr">
         <is>
-          <t>CAJAGALLETAS SIN TACC - DIMAX</t>
+          <t>PASTA DE MANI X350 GR "ODDI'S"</t>
         </is>
       </c>
       <c r="C172" s="6" t="inlineStr">
         <is>
-          <t>PEPAS VAINILLA</t>
+          <t>NATURAL</t>
         </is>
       </c>
       <c r="D172" s="7">
-        <v>2820</v>
+        <v>2320</v>
       </c>
     </row>
     <row r="173" spans="1:6" customHeight="0">
       <c r="A173" s="4" t="inlineStr">
         <is>
-          <t>2009</t>
+          <t>10092</t>
         </is>
       </c>
       <c r="C173" s="6" t="inlineStr">
         <is>
-          <t>PEPAS MEMBRILLO</t>
+          <t>CROCANTE</t>
         </is>
       </c>
       <c r="D173" s="7">
-        <v>2975</v>
+        <v>1975</v>
       </c>
     </row>
     <row r="174" spans="1:6" customHeight="0">
       <c r="A174" s="4" t="inlineStr">
         <is>
-          <t>2010</t>
-[...4 lines deleted...]
-          <t>PEPAS CHOCOLATE</t>
+          <t>10093</t>
+        </is>
+      </c>
+      <c r="B174" s="5" t="inlineStr">
+        <is>
+          <t>MANTEQUILLA DE MANI CREMOSA X490GR "ODDI'S"</t>
         </is>
       </c>
       <c r="D174" s="7">
-        <v>2975</v>
+        <v>3395</v>
       </c>
     </row>
     <row r="175" spans="1:6" customHeight="0">
       <c r="A175" s="4" t="inlineStr">
         <is>
-          <t>308</t>
+          <t>1407</t>
         </is>
       </c>
       <c r="B175" s="5" t="inlineStr">
         <is>
-          <t>PREMEZCLA UNIVERSAL-DIMAX</t>
-[...4 lines deleted...]
-          <t>1KG</t>
+          <t>Aceite de romero 100% natural x 45cc-Virgin Semilla</t>
         </is>
       </c>
       <c r="D175" s="7">
-        <v>5490</v>
-[...2 lines deleted...]
-        <v>5490</v>
+        <v>4235</v>
       </c>
     </row>
     <row r="176" spans="1:6" customHeight="0">
       <c r="A176" s="4" t="inlineStr">
         <is>
-          <t>312</t>
+          <t>1250</t>
+        </is>
+      </c>
+      <c r="B176" s="5" t="inlineStr">
+        <is>
+          <t>ACEITE DE COCO NEUTRO SIN TACC - EL COSACO</t>
         </is>
       </c>
       <c r="C176" s="6" t="inlineStr">
         <is>
-          <t>500G</t>
+          <t>360 cc</t>
         </is>
       </c>
       <c r="D176" s="7">
-        <v>3015</v>
+        <v>5590</v>
       </c>
       <c r="E176" s="8">
-        <v>6030</v>
+        <v>15528</v>
       </c>
     </row>
     <row r="177" spans="1:6" customHeight="0">
       <c r="A177" s="4" t="inlineStr">
         <is>
-          <t>316</t>
-[...4 lines deleted...]
-          <t>POLVO LEUDANTE x200g SIN TACC -DIMAX</t>
+          <t>1399</t>
+        </is>
+      </c>
+      <c r="C177" s="6" t="inlineStr">
+        <is>
+          <t>200 cc</t>
         </is>
       </c>
       <c r="D177" s="7">
-        <v>2850</v>
+        <v>4950</v>
+      </c>
+      <c r="E177" s="8">
+        <v>24750</v>
       </c>
     </row>
     <row r="178" spans="1:6" customHeight="0">
       <c r="A178" s="4" t="inlineStr">
         <is>
-          <t>309</t>
-[...4 lines deleted...]
-          <t>HARINA DE ARROZ - DIMAX</t>
+          <t>1249</t>
         </is>
       </c>
       <c r="C178" s="6" t="inlineStr">
         <is>
-          <t>1KG</t>
+          <t>500 cc</t>
         </is>
       </c>
       <c r="D178" s="7">
-        <v>3870</v>
+        <v>7650</v>
       </c>
       <c r="E178" s="8">
-        <v>3870</v>
+        <v>15300</v>
       </c>
     </row>
     <row r="179" spans="1:6" customHeight="0">
       <c r="A179" s="4" t="inlineStr">
         <is>
-          <t>313</t>
+          <t>1339</t>
+        </is>
+      </c>
+      <c r="B179" s="5" t="inlineStr">
+        <is>
+          <t>ATÚN X170G - EL COSACO</t>
         </is>
       </c>
       <c r="C179" s="6" t="inlineStr">
         <is>
-          <t>500G</t>
+          <t>LOMITOS AL NATURAL</t>
         </is>
       </c>
       <c r="D179" s="7">
-        <v>1930</v>
-[...2 lines deleted...]
-        <v>3860</v>
+        <v>2915</v>
       </c>
     </row>
     <row r="180" spans="1:6" customHeight="0">
       <c r="A180" s="4" t="inlineStr">
         <is>
-          <t>310</t>
-[...4 lines deleted...]
-          <t>ALMIDON DE MAIZ - DIMAX</t>
+          <t>1340</t>
         </is>
       </c>
       <c r="C180" s="6" t="inlineStr">
         <is>
-          <t>1KG</t>
+          <t>DESMENUZADO AL NATURAL</t>
         </is>
       </c>
       <c r="D180" s="7">
-        <v>3560</v>
-[...2 lines deleted...]
-        <v>3560</v>
+        <v>1565</v>
       </c>
     </row>
     <row r="181" spans="1:6" customHeight="0">
       <c r="A181" s="4" t="inlineStr">
         <is>
-          <t>314</t>
-[...4 lines deleted...]
-          <t>500G</t>
+          <t>1374</t>
+        </is>
+      </c>
+      <c r="B181" s="5" t="inlineStr">
+        <is>
+          <t>ANANÁS EN RODAJA x850gr - EL COSACO</t>
         </is>
       </c>
       <c r="D181" s="7">
-        <v>2220</v>
-[...2 lines deleted...]
-        <v>4440</v>
+        <v>5310</v>
       </c>
     </row>
     <row r="182" spans="1:6" customHeight="0">
       <c r="A182" s="4" t="inlineStr">
         <is>
-          <t>311</t>
+          <t>1376</t>
         </is>
       </c>
       <c r="B182" s="5" t="inlineStr">
         <is>
-          <t>FÉCULA DE MANDIOCA - DIMAX</t>
+          <t>CHAMPIÑONES x184gr - EL COSACO</t>
         </is>
       </c>
       <c r="C182" s="6" t="inlineStr">
         <is>
-          <t>1KG</t>
+          <t>ENTEROS</t>
         </is>
       </c>
       <c r="D182" s="7">
-        <v>4800</v>
-[...2 lines deleted...]
-        <v>4800</v>
+        <v>2105</v>
       </c>
     </row>
     <row r="183" spans="1:6" customHeight="0">
       <c r="A183" s="4" t="inlineStr">
         <is>
-          <t>315</t>
+          <t>1377</t>
         </is>
       </c>
       <c r="C183" s="6" t="inlineStr">
         <is>
-          <t>500G</t>
+          <t>EN TROZOS</t>
         </is>
       </c>
       <c r="D183" s="7">
-        <v>2405</v>
-[...2 lines deleted...]
-        <v>4810</v>
+        <v>1790</v>
       </c>
     </row>
     <row r="184" spans="1:6" customHeight="0">
       <c r="A184" s="4" t="inlineStr">
         <is>
-          <t>1293</t>
+          <t>1378</t>
         </is>
       </c>
       <c r="B184" s="5" t="inlineStr">
         <is>
-          <t>ACEITE DE OLIVA VIRGEN EXTRA - DIMOLY</t>
-[...4 lines deleted...]
-          <t>500CC</t>
+          <t>PALMITOS ENTERO x400gr - EL COSACO</t>
         </is>
       </c>
       <c r="D184" s="7">
-        <v>11805</v>
-[...2 lines deleted...]
-        <v>23610</v>
+        <v>4045</v>
       </c>
     </row>
     <row r="185" spans="1:6" customHeight="0">
       <c r="A185" s="4" t="inlineStr">
         <is>
-          <t>1294</t>
-[...4 lines deleted...]
-          <t>1L</t>
+          <t>C0046</t>
+        </is>
+      </c>
+      <c r="B185" s="5" t="inlineStr">
+        <is>
+          <t>DEGUSTACION DE JABONES-MIES</t>
         </is>
       </c>
       <c r="D185" s="7">
-        <v>16445</v>
-[...2 lines deleted...]
-        <v>16445</v>
+        <v>7780</v>
       </c>
     </row>
     <row r="186" spans="1:6" customHeight="0">
       <c r="A186" s="4" t="inlineStr">
         <is>
-          <t>1295</t>
-[...4 lines deleted...]
-          <t>2L</t>
+          <t>C0052</t>
+        </is>
+      </c>
+      <c r="B186" s="5" t="inlineStr">
+        <is>
+          <t>JABONES 7 CHAKRAS 200gr - MIES</t>
         </is>
       </c>
       <c r="D186" s="7">
-        <v>30765</v>
-[...2 lines deleted...]
-        <v>15383</v>
+        <v>7780</v>
       </c>
     </row>
     <row r="187" spans="1:6" customHeight="0">
       <c r="A187" s="4" t="inlineStr">
         <is>
-          <t>1296</t>
+          <t>C0041</t>
         </is>
       </c>
       <c r="B187" s="5" t="inlineStr">
         <is>
-          <t>ACEITE DE OLIVA - DIMOLY</t>
+          <t>ACONDICIONADOR SOLIDO X 55G - MIES</t>
         </is>
       </c>
       <c r="C187" s="6" t="inlineStr">
         <is>
-          <t>500ml</t>
+          <t>ARGAN</t>
         </is>
       </c>
       <c r="D187" s="7">
-        <v>9285</v>
-[...2 lines deleted...]
-        <v>18570</v>
+        <v>12905</v>
       </c>
     </row>
     <row r="188" spans="1:6" customHeight="0">
       <c r="A188" s="4" t="inlineStr">
         <is>
-          <t>1297</t>
+          <t>C0007</t>
+        </is>
+      </c>
+      <c r="B188" s="5" t="inlineStr">
+        <is>
+          <t>DESODORANTE EN POLVO X 60G - MIES</t>
         </is>
       </c>
       <c r="C188" s="6" t="inlineStr">
         <is>
-          <t>1L</t>
+          <t>MENTOLADO</t>
         </is>
       </c>
       <c r="D188" s="7">
-        <v>12465</v>
-[...2 lines deleted...]
-        <v>12465</v>
+        <v>6485</v>
       </c>
     </row>
     <row r="189" spans="1:6" customHeight="0">
       <c r="A189" s="4" t="inlineStr">
         <is>
-          <t>1298</t>
+          <t>C0008</t>
         </is>
       </c>
       <c r="C189" s="6" t="inlineStr">
         <is>
-          <t>2L</t>
+          <t>LIMA-LIMÓN</t>
         </is>
       </c>
       <c r="D189" s="7">
-        <v>23075</v>
-[...2 lines deleted...]
-        <v>11538</v>
+        <v>4540</v>
       </c>
     </row>
     <row r="190" spans="1:6" customHeight="0">
       <c r="A190" s="4" t="inlineStr">
         <is>
-          <t>45</t>
+          <t>C0045</t>
         </is>
       </c>
       <c r="B190" s="5" t="inlineStr">
         <is>
-          <t>SAL SABORIZADA OREGANO x250gr -DOÑA JUANA</t>
+          <t>SÉRUM REGENERATIVO 25ml - MIES</t>
         </is>
       </c>
       <c r="D190" s="7">
-        <v>1645</v>
+        <v>18235</v>
       </c>
     </row>
     <row r="191" spans="1:6" customHeight="0">
       <c r="A191" s="4" t="inlineStr">
         <is>
-          <t>7053</t>
+          <t>C0016</t>
         </is>
       </c>
       <c r="B191" s="5" t="inlineStr">
         <is>
-          <t>TÉ PATAGONIA - 30 SAQUITOS</t>
-[...4 lines deleted...]
-          <t>CLÁSICOS Y FRUTALES</t>
+          <t>SERÚM FACIAL HA (ÁCIDO HIALURÓNICO - MIES 25ml</t>
         </is>
       </c>
       <c r="D191" s="7">
-        <v>7035</v>
+        <v>12642</v>
       </c>
     </row>
     <row r="192" spans="1:6" customHeight="0">
       <c r="A192" s="4" t="inlineStr">
         <is>
-          <t>10037</t>
+          <t>605</t>
         </is>
       </c>
       <c r="B192" s="5" t="inlineStr">
         <is>
-          <t>TINTURA MADRE X 60CC - DROGUERIA ARGENTINA</t>
+          <t>ARROPE DE CHAÑAR X600GR-MUPAY</t>
         </is>
       </c>
       <c r="C192" s="6" t="inlineStr">
         <is>
-          <t>MANZANILLA</t>
+          <t>CHANAR</t>
         </is>
       </c>
       <c r="D192" s="7">
-        <v>7040</v>
+        <v>5630</v>
       </c>
     </row>
     <row r="193" spans="1:6" customHeight="0">
       <c r="A193" s="4" t="inlineStr">
         <is>
-          <t>10038</t>
-[...4 lines deleted...]
-          <t>MORINGA</t>
+          <t>610</t>
+        </is>
+      </c>
+      <c r="B193" s="5" t="inlineStr">
+        <is>
+          <t>DULCE DE MEMEBRILLO ARTESANAL X500GR - MUPAY</t>
         </is>
       </c>
       <c r="D193" s="7">
-        <v>8300</v>
+        <v>2900</v>
       </c>
     </row>
     <row r="194" spans="1:6" customHeight="0">
       <c r="A194" s="4" t="inlineStr">
         <is>
-          <t>10039</t>
-[...4 lines deleted...]
-          <t>GINSENG</t>
+          <t>611</t>
+        </is>
+      </c>
+      <c r="B194" s="5" t="inlineStr">
+        <is>
+          <t>HIGOS BLANCOS EN ALMIBAR X450GR - MUPAY</t>
         </is>
       </c>
       <c r="D194" s="7">
-        <v>14260</v>
+        <v>6230</v>
       </c>
     </row>
     <row r="195" spans="1:6" customHeight="0">
       <c r="A195" s="4" t="inlineStr">
         <is>
-          <t>10040</t>
-[...4 lines deleted...]
-          <t>JENGIBRE</t>
+          <t>612</t>
+        </is>
+      </c>
+      <c r="B195" s="5" t="inlineStr">
+        <is>
+          <t>ZAPALLOS EN ALMIBAR X 450GR - MUPAY</t>
         </is>
       </c>
       <c r="D195" s="7">
-        <v>3520</v>
+        <v>5200</v>
       </c>
     </row>
     <row r="196" spans="1:6" customHeight="0">
       <c r="A196" s="4" t="inlineStr">
         <is>
-          <t>10041</t>
+          <t>410</t>
+        </is>
+      </c>
+      <c r="B196" s="5" t="inlineStr">
+        <is>
+          <t>PAPAS SIN TACC - NUESTROS SABORES</t>
         </is>
       </c>
       <c r="C196" s="6" t="inlineStr">
         <is>
-          <t>PEZUÑA DE VACA</t>
+          <t>BATATITAS Y SAL MARINA</t>
         </is>
       </c>
       <c r="D196" s="7">
-        <v>7040</v>
+        <v>1635</v>
       </c>
     </row>
     <row r="197" spans="1:6" customHeight="0">
       <c r="A197" s="4" t="inlineStr">
         <is>
-          <t>10043</t>
+          <t>411</t>
         </is>
       </c>
       <c r="C197" s="6" t="inlineStr">
         <is>
-          <t>EUCALIPTUS</t>
+          <t>MANDIOCA Y SAL MARINA</t>
         </is>
       </c>
       <c r="D197" s="7">
-        <v>6350</v>
+        <v>730</v>
       </c>
     </row>
     <row r="198" spans="1:6" customHeight="0">
       <c r="A198" s="4" t="inlineStr">
         <is>
-          <t>10044</t>
+          <t>412</t>
         </is>
       </c>
       <c r="C198" s="6" t="inlineStr">
         <is>
-          <t>VALERIANA</t>
+          <t>PAPAS RUSTICAS Y SAL MARINA</t>
         </is>
       </c>
       <c r="D198" s="7">
-        <v>9790</v>
+        <v>1635</v>
       </c>
     </row>
     <row r="199" spans="1:6" customHeight="0">
       <c r="A199" s="4" t="inlineStr">
         <is>
-          <t>10045</t>
+          <t>413</t>
         </is>
       </c>
       <c r="C199" s="6" t="inlineStr">
         <is>
-          <t>ROMPEPIEDRA</t>
+          <t>REMOLACHA Y BATATA Y SAL MARINA</t>
         </is>
       </c>
       <c r="D199" s="7">
-        <v>6350</v>
+        <v>1635</v>
       </c>
     </row>
     <row r="200" spans="1:6" customHeight="0">
       <c r="A200" s="4" t="inlineStr">
         <is>
-          <t>10046</t>
+          <t>415</t>
         </is>
       </c>
       <c r="C200" s="6" t="inlineStr">
         <is>
-          <t>LAPACHO</t>
+          <t>PIMIENTA NEGRA Y SAL MARINA</t>
         </is>
       </c>
       <c r="D200" s="7">
-        <v>3520</v>
+        <v>1635</v>
       </c>
     </row>
     <row r="201" spans="1:6" customHeight="0">
       <c r="A201" s="4" t="inlineStr">
         <is>
-          <t>10047</t>
+          <t>421</t>
         </is>
       </c>
       <c r="C201" s="6" t="inlineStr">
         <is>
-          <t>CARQUEJA</t>
+          <t>BATATAS CON MERKEN PATAGONICO</t>
         </is>
       </c>
       <c r="D201" s="7">
-        <v>7040</v>
+        <v>1515</v>
       </c>
     </row>
     <row r="202" spans="1:6" customHeight="0">
       <c r="A202" s="4" t="inlineStr">
         <is>
-          <t>10048</t>
-[...4 lines deleted...]
-          <t>FUCUS</t>
+          <t>454</t>
+        </is>
+      </c>
+      <c r="B202" s="5" t="inlineStr">
+        <is>
+          <t>PASTA DE MANÍ NATURAL 485gr SIN TACC - MANÍ KING</t>
         </is>
       </c>
       <c r="D202" s="7">
-        <v>7040</v>
+        <v>3700</v>
       </c>
     </row>
     <row r="203" spans="1:6" customHeight="0">
       <c r="A203" s="4" t="inlineStr">
         <is>
-          <t>10049</t>
-[...4 lines deleted...]
-          <t>PASIONARIA</t>
+          <t>485</t>
+        </is>
+      </c>
+      <c r="B203" s="5" t="inlineStr">
+        <is>
+          <t>PASTA DE MANI NATURAL X 1000G-MANIKING</t>
         </is>
       </c>
       <c r="D203" s="7">
-        <v>7040</v>
+        <v>6660</v>
       </c>
     </row>
     <row r="204" spans="1:6" customHeight="0">
       <c r="A204" s="4" t="inlineStr">
         <is>
-          <t>10050</t>
-[...4 lines deleted...]
-          <t>MELISA</t>
+          <t>486</t>
+        </is>
+      </c>
+      <c r="B204" s="5" t="inlineStr">
+        <is>
+          <t>PASTA DE MANI VITA + X 350G- MANIKING</t>
         </is>
       </c>
       <c r="D204" s="7">
-        <v>7040</v>
+        <v>3065</v>
       </c>
     </row>
     <row r="205" spans="1:6" customHeight="0">
       <c r="A205" s="4" t="inlineStr">
         <is>
-          <t>10051</t>
-[...4 lines deleted...]
-          <t>CARDO MARIANO</t>
+          <t>1073</t>
+        </is>
+      </c>
+      <c r="B205" s="5" t="inlineStr">
+        <is>
+          <t>BOMBÓN DE MEMBRILLO x30gr - PROFESIA</t>
         </is>
       </c>
       <c r="D205" s="7">
-        <v>12015</v>
+        <v>480</v>
       </c>
     </row>
     <row r="206" spans="1:6" customHeight="0">
       <c r="A206" s="4" t="inlineStr">
         <is>
-          <t>10052</t>
-[...4 lines deleted...]
-          <t>COLA DE CABALLO</t>
+          <t>914</t>
+        </is>
+      </c>
+      <c r="B206" s="5" t="inlineStr">
+        <is>
+          <t>ZAPALLOS EN ALMÍBAR 370gr. -CASA DE LA TORRE</t>
         </is>
       </c>
       <c r="D206" s="7">
-        <v>7040</v>
+        <v>3454</v>
       </c>
     </row>
     <row r="207" spans="1:6" customHeight="0">
       <c r="A207" s="4" t="inlineStr">
         <is>
-          <t>10053</t>
-[...4 lines deleted...]
-          <t>BOLDO</t>
+          <t>915</t>
+        </is>
+      </c>
+      <c r="B207" s="5" t="inlineStr">
+        <is>
+          <t>BERENJENAS EN ESCABECHE 300gr-CASA DE LA TORRE</t>
         </is>
       </c>
       <c r="D207" s="7">
-        <v>8300</v>
+        <v>4490</v>
       </c>
     </row>
     <row r="208" spans="1:6" customHeight="0">
       <c r="A208" s="4" t="inlineStr">
         <is>
-          <t>10055</t>
-[...4 lines deleted...]
-          <t>CENTELLA ASIÁTICA</t>
+          <t>975</t>
+        </is>
+      </c>
+      <c r="B208" s="5" t="inlineStr">
+        <is>
+          <t>HORTALIZAS ASADAS-CASA DE LA TORRE</t>
         </is>
       </c>
       <c r="D208" s="7">
-        <v>4150</v>
+        <v>5455</v>
       </c>
     </row>
     <row r="209" spans="1:6" customHeight="0">
       <c r="A209" s="4" t="inlineStr">
         <is>
-          <t>10058</t>
+          <t>924</t>
+        </is>
+      </c>
+      <c r="B209" s="5" t="inlineStr">
+        <is>
+          <t>SALSA X 250GRS-CASA DE LA TORRE</t>
         </is>
       </c>
       <c r="C209" s="6" t="inlineStr">
         <is>
-          <t>AMBAY</t>
+          <t>AJI PICANTE</t>
         </is>
       </c>
       <c r="D209" s="7">
-        <v>3520</v>
+        <v>1879</v>
       </c>
     </row>
     <row r="210" spans="1:6" customHeight="0">
       <c r="A210" s="4" t="inlineStr">
         <is>
-          <t>10060</t>
+          <t>927</t>
         </is>
       </c>
       <c r="C210" s="6" t="inlineStr">
         <is>
-          <t>TILO</t>
+          <t>BURGUER</t>
         </is>
       </c>
       <c r="D210" s="7">
-        <v>10800</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="211" spans="1:6" customHeight="0">
       <c r="A211" s="4" t="inlineStr">
         <is>
-          <t>10061</t>
+          <t>934</t>
         </is>
       </c>
       <c r="C211" s="6" t="inlineStr">
         <is>
-          <t>GINKGO BILOBA</t>
+          <t>CHIMICHURRI</t>
         </is>
       </c>
       <c r="D211" s="7">
-        <v>7485</v>
+        <v>3170</v>
       </c>
     </row>
     <row r="212" spans="1:6" customHeight="0">
       <c r="A212" s="4" t="inlineStr">
         <is>
-          <t>10062</t>
-[...4 lines deleted...]
-          <t>HAMAMELIS</t>
+          <t>933</t>
+        </is>
+      </c>
+      <c r="B212" s="5" t="inlineStr">
+        <is>
+          <t>SALSA DE AJÍ ROJO 170gr-CASA DE LA TORRE</t>
         </is>
       </c>
       <c r="D212" s="7">
-        <v>9790</v>
+        <v>2807</v>
       </c>
     </row>
     <row r="213" spans="1:6" customHeight="0">
       <c r="A213" s="4" t="inlineStr">
         <is>
-          <t>10063</t>
+          <t>207</t>
+        </is>
+      </c>
+      <c r="B213" s="5" t="inlineStr">
+        <is>
+          <t>YERBAS SIN TACC -ARAÍ</t>
         </is>
       </c>
       <c r="C213" s="6" t="inlineStr">
         <is>
-          <t>COCU</t>
+          <t>ARAI BOLSA NO ACIDEZ</t>
         </is>
       </c>
       <c r="D213" s="7">
-        <v>7040</v>
+        <v>5873</v>
       </c>
     </row>
     <row r="214" spans="1:6" customHeight="0">
       <c r="A214" s="4" t="inlineStr">
         <is>
-          <t>10064</t>
+          <t>209</t>
         </is>
       </c>
       <c r="C214" s="6" t="inlineStr">
         <is>
-          <t>MUERDAGO</t>
+          <t>PRIMERA MOLIENDA 350gr.</t>
         </is>
       </c>
       <c r="D214" s="7">
-        <v>3520</v>
+        <v>6734</v>
+      </c>
+      <c r="E214" s="8">
+        <v>19240</v>
       </c>
     </row>
     <row r="215" spans="1:6" customHeight="0">
       <c r="A215" s="4" t="inlineStr">
         <is>
-          <t>10066</t>
+          <t>210</t>
         </is>
       </c>
       <c r="C215" s="6" t="inlineStr">
         <is>
-          <t>CASCARA SAGRADA</t>
+          <t>ARAI BARBACUA</t>
         </is>
       </c>
       <c r="D215" s="7">
-        <v>9790</v>
+        <v>5873</v>
       </c>
     </row>
     <row r="216" spans="1:6" customHeight="0">
       <c r="A216" s="4" t="inlineStr">
         <is>
-          <t>10067</t>
-[...4 lines deleted...]
-          <t>ZARZAPARRILLA</t>
+          <t>1404</t>
+        </is>
+      </c>
+      <c r="B216" s="5" t="inlineStr">
+        <is>
+          <t>PASTA DE MANI LIBRE DE GLUTEN  x 3KG</t>
         </is>
       </c>
       <c r="D216" s="7">
-        <v>7040</v>
+        <v>9020</v>
       </c>
     </row>
     <row r="217" spans="1:6" customHeight="0">
       <c r="A217" s="4" t="inlineStr">
         <is>
-          <t>10085</t>
+          <t>117</t>
+        </is>
+      </c>
+      <c r="B217" s="5" t="inlineStr">
+        <is>
+          <t>TOSTADAS DE ARROZ X 150GRS</t>
         </is>
       </c>
       <c r="C217" s="6" t="inlineStr">
         <is>
-          <t>EQUINACEA</t>
+          <t>CLASICAS</t>
         </is>
       </c>
       <c r="D217" s="7">
-        <v>12220</v>
+        <v>1545</v>
       </c>
     </row>
     <row r="218" spans="1:6" customHeight="0">
       <c r="A218" s="4" t="inlineStr">
         <is>
-          <t>10089</t>
-[...4 lines deleted...]
-          <t>COLÁGENO HIDROLIZADO 200GR -GOLDFISH</t>
+          <t>118</t>
         </is>
       </c>
       <c r="C218" s="6" t="inlineStr">
         <is>
-          <t>TÉ VERDE MATCHA</t>
+          <t>SIN SAL</t>
         </is>
       </c>
       <c r="D218" s="7">
-        <v>42025</v>
+        <v>1545</v>
       </c>
     </row>
     <row r="219" spans="1:6" customHeight="0">
       <c r="A219" s="4" t="inlineStr">
         <is>
-          <t>10088</t>
+          <t>119</t>
         </is>
       </c>
       <c r="C219" s="6" t="inlineStr">
         <is>
-          <t>ÁCIDO HIALURÓNICO</t>
+          <t>DULCES</t>
         </is>
       </c>
       <c r="D219" s="7">
-        <v>31390</v>
+        <v>1545</v>
       </c>
     </row>
     <row r="220" spans="1:6" customHeight="0">
       <c r="A220" s="4" t="inlineStr">
         <is>
-          <t>10098</t>
+          <t>418</t>
         </is>
       </c>
       <c r="B220" s="5" t="inlineStr">
         <is>
-          <t>Creatina Monohydrate -Star Nutrition x300gr</t>
+          <t>SNACK DE ARROZ SIN TACC - RISKY-DIT 50GRS</t>
         </is>
       </c>
       <c r="D220" s="7">
-        <v>29675</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="221" spans="1:6" customHeight="0">
       <c r="A221" s="4" t="inlineStr">
         <is>
-          <t>10099</t>
+          <t>6027</t>
         </is>
       </c>
       <c r="B221" s="5" t="inlineStr">
         <is>
-          <t>Proteína Whey Protein - Star Nutrition x908gr</t>
+          <t>JUGO DE ALOE VERA NATURAL BEBIBLE JUAL - SIN TACC</t>
+        </is>
+      </c>
+      <c r="C221" s="6" t="inlineStr">
+        <is>
+          <t>250CC</t>
         </is>
       </c>
       <c r="D221" s="7">
-        <v>55825</v>
+        <v>6850</v>
+      </c>
+      <c r="E221" s="8">
+        <v>27400</v>
       </c>
     </row>
     <row r="222" spans="1:6" customHeight="0">
       <c r="A222" s="4" t="inlineStr">
         <is>
-          <t>10100</t>
+          <t>408</t>
         </is>
       </c>
       <c r="B222" s="5" t="inlineStr">
         <is>
-          <t>Creatina Monohidrato en polvo-Body Advance x300gr</t>
+          <t>BOMBONES FRUTALES VEGANOS (por caja)</t>
         </is>
       </c>
       <c r="D222" s="7">
-        <v>18990</v>
+        <v>13444</v>
       </c>
     </row>
     <row r="223" spans="1:6" customHeight="0">
       <c r="A223" s="4" t="inlineStr">
         <is>
-          <t>10107</t>
+          <t>425</t>
         </is>
       </c>
       <c r="B223" s="5" t="inlineStr">
         <is>
-          <t>Creatina Monohidrato en polvo Body Advance x 150gr</t>
+          <t>ALFAJOR MOUSSE VEGANO DE X 55G</t>
+        </is>
+      </c>
+      <c r="C223" s="6" t="inlineStr">
+        <is>
+          <t>Chocolate</t>
         </is>
       </c>
       <c r="D223" s="7">
-        <v>10795</v>
+        <v>1875</v>
       </c>
     </row>
     <row r="224" spans="1:6" customHeight="0">
       <c r="A224" s="4" t="inlineStr">
         <is>
-          <t>10101</t>
+          <t>427</t>
         </is>
       </c>
       <c r="B224" s="5" t="inlineStr">
         <is>
-          <t>Proteína Whey Protein - Body Advance - Sabor Vainilla x 907gr</t>
+          <t>BOCADITO CHOCOLATE CON STEVIA 10gr SIN TACC - CERRO AZUL</t>
         </is>
       </c>
       <c r="D224" s="7">
-        <v>28670</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="225" spans="1:6" customHeight="0">
       <c r="A225" s="4" t="inlineStr">
         <is>
-          <t>10102</t>
+          <t>535</t>
         </is>
       </c>
       <c r="B225" s="5" t="inlineStr">
         <is>
-          <t>Pre- entreno PUMP V8 - Star Nutrition - sabor Sandía x 285gr</t>
+          <t>DULCE DE LECHE x 445GR - REGIDIET</t>
+        </is>
+      </c>
+      <c r="C225" s="6" t="inlineStr">
+        <is>
+          <t>DULCE DE LECHE S/AZÚCAR X 445G</t>
         </is>
       </c>
       <c r="D225" s="7">
-        <v>34200</v>
+        <v>6915</v>
+      </c>
+      <c r="E225" s="8">
+        <v>15539</v>
       </c>
     </row>
     <row r="226" spans="1:6" customHeight="0">
       <c r="A226" s="4" t="inlineStr">
         <is>
-          <t>10103</t>
+          <t>846</t>
         </is>
       </c>
       <c r="B226" s="5" t="inlineStr">
         <is>
-          <t>Barra Proteica - Ironbar - sabor banana sin tacc x46gr</t>
+          <t>HARINA DE ALMENDRAS SIN TACC APTO VEGANO 200gr - DICOMERE</t>
         </is>
       </c>
       <c r="D226" s="7">
-        <v>2590</v>
+        <v>8995</v>
       </c>
     </row>
     <row r="227" spans="1:6" customHeight="0">
       <c r="A227" s="4" t="inlineStr">
         <is>
-          <t>10104</t>
+          <t>847</t>
         </is>
       </c>
       <c r="B227" s="5" t="inlineStr">
         <is>
-          <t>Barra Proteica - Ironbar - sabor chocolate sin tacc x 46gr</t>
+          <t>HARINA DE COCO SIN TACC APTO VEGANO 200gr - DICOMERE</t>
         </is>
       </c>
       <c r="D227" s="7">
-        <v>2130</v>
+        <v>3820</v>
       </c>
     </row>
     <row r="228" spans="1:6" customHeight="0">
       <c r="A228" s="4" t="inlineStr">
         <is>
-          <t>10105</t>
+          <t>855</t>
         </is>
       </c>
       <c r="B228" s="5" t="inlineStr">
         <is>
-          <t>Barra Proteica - Whey Protein - sabor banana sin tacc x 65gr</t>
+          <t>HARINA DE ALGARROBA X200G- SIN TACC-DICOMERE</t>
         </is>
       </c>
       <c r="D228" s="7">
-        <v>2290</v>
+        <v>4390</v>
       </c>
     </row>
     <row r="229" spans="1:6" customHeight="0">
       <c r="A229" s="4" t="inlineStr">
         <is>
-          <t>10106</t>
+          <t>848</t>
         </is>
       </c>
       <c r="B229" s="5" t="inlineStr">
         <is>
-          <t>Barra Proteica - Whey Protein - sabor chocolate sin tacc x 65gr</t>
+          <t>CACAO AMARGO EN POLVO SIN TACC, APTO VEGANO 200gr - DICOMER</t>
         </is>
       </c>
       <c r="D229" s="7">
-        <v>2290</v>
+        <v>5115</v>
       </c>
     </row>
     <row r="230" spans="1:6" customHeight="0">
       <c r="A230" s="4" t="inlineStr">
         <is>
-          <t>10001</t>
+          <t>851</t>
         </is>
       </c>
       <c r="B230" s="5" t="inlineStr">
         <is>
-          <t>SOBRE HARINA DE COCA x 100gr</t>
+          <t>HARINA DE ARROZ X 1KG- SIN TACC-DICOMERE</t>
         </is>
       </c>
       <c r="D230" s="7">
-        <v>800</v>
+        <v>3480</v>
       </c>
     </row>
     <row r="231" spans="1:6" customHeight="0">
       <c r="A231" s="4" t="inlineStr">
         <is>
-          <t>10003</t>
+          <t>852</t>
         </is>
       </c>
       <c r="B231" s="5" t="inlineStr">
         <is>
-          <t>SOBRE CALCIO CUBANO x 100gr</t>
+          <t>HARINA INTEGRAL ORGÁNICA SUPERFINA X 1KG-DICOMERE</t>
         </is>
       </c>
       <c r="D231" s="7">
-        <v>675</v>
+        <v>5440</v>
       </c>
     </row>
     <row r="232" spans="1:6" customHeight="0">
       <c r="A232" s="4" t="inlineStr">
         <is>
-          <t>10015</t>
+          <t>853</t>
         </is>
       </c>
       <c r="B232" s="5" t="inlineStr">
         <is>
-          <t>SOBRE GRAVIOLA x 90gr</t>
+          <t>HARINA DE TRIGO SARRACENO ORGÁNICA X 450G-SIN TACC-DICOMERE</t>
         </is>
       </c>
       <c r="D232" s="7">
-        <v>675</v>
+        <v>3900</v>
       </c>
     </row>
     <row r="233" spans="1:6" customHeight="0">
       <c r="A233" s="4" t="inlineStr">
         <is>
-          <t>1180</t>
+          <t>854</t>
         </is>
       </c>
       <c r="B233" s="5" t="inlineStr">
         <is>
-          <t>ACEITE DE COCO X 200CC -ENTRENUTS</t>
-[...4 lines deleted...]
-          <t>NEUTRO</t>
+          <t>AZÚCAR ORGÁNICA X 1KG-SIN TACC-DICOMERE</t>
         </is>
       </c>
       <c r="D233" s="7">
-        <v>3560</v>
+        <v>6030</v>
       </c>
     </row>
     <row r="234" spans="1:6" customHeight="0">
       <c r="A234" s="4" t="inlineStr">
         <is>
-          <t>1213</t>
-[...4 lines deleted...]
-          <t>VIRGEN</t>
+          <t>1289</t>
+        </is>
+      </c>
+      <c r="B234" s="5" t="inlineStr">
+        <is>
+          <t>BICARBONATO DE SODIO 200gr SIN TACC - DICOMERE</t>
         </is>
       </c>
       <c r="D234" s="7">
-        <v>6625</v>
+        <v>3095</v>
       </c>
     </row>
     <row r="235" spans="1:6" customHeight="0">
       <c r="A235" s="4" t="inlineStr">
         <is>
-          <t>1214</t>
+          <t>1336</t>
         </is>
       </c>
       <c r="B235" s="5" t="inlineStr">
         <is>
-          <t>ACEITE DE COCO NEUTRO - ENTRENUTS</t>
-[...4 lines deleted...]
-          <t>360 cc</t>
+          <t>ALBÚMINA HUEVO S/TACC X120GR- DICOMERE</t>
         </is>
       </c>
       <c r="D235" s="7">
-        <v>5350</v>
-[...2 lines deleted...]
-        <v>14861</v>
+        <v>15175</v>
       </c>
     </row>
     <row r="236" spans="1:6" customHeight="0">
       <c r="A236" s="4" t="inlineStr">
         <is>
-          <t>1392</t>
-[...4 lines deleted...]
-          <t>1 lt</t>
+          <t>1290</t>
+        </is>
+      </c>
+      <c r="B236" s="5" t="inlineStr">
+        <is>
+          <t>GARBANZO TEXTURIZADO 350G SIN TACC - DICOMERE</t>
         </is>
       </c>
       <c r="D236" s="7">
-        <v>13015</v>
-[...2 lines deleted...]
-        <v>13015</v>
+        <v>2935</v>
       </c>
     </row>
     <row r="237" spans="1:6" customHeight="0">
       <c r="A237" s="4" t="inlineStr">
         <is>
-          <t>1395</t>
-[...4 lines deleted...]
-          <t>500 cc</t>
+          <t>1291</t>
+        </is>
+      </c>
+      <c r="B237" s="5" t="inlineStr">
+        <is>
+          <t>FÉCULA DE MANDIOCA 450gr SIN TACC- DICOMERE</t>
         </is>
       </c>
       <c r="D237" s="7">
-        <v>7355</v>
-[...2 lines deleted...]
-        <v>14710</v>
+        <v>3030</v>
       </c>
     </row>
     <row r="238" spans="1:6" customHeight="0">
       <c r="A238" s="4" t="inlineStr">
         <is>
-          <t>1344</t>
+          <t>1292</t>
         </is>
       </c>
       <c r="B238" s="5" t="inlineStr">
         <is>
-          <t>ACEITE DE COCO VIRGEN - ENTRENUTS</t>
-[...4 lines deleted...]
-          <t>360 cc</t>
+          <t>FÉCULA DE MAIZ 450gr SIN TACC- DICOMERE</t>
         </is>
       </c>
       <c r="D238" s="7">
-        <v>10625</v>
-[...2 lines deleted...]
-        <v>29514</v>
+        <v>2190</v>
       </c>
     </row>
     <row r="239" spans="1:6" customHeight="0">
       <c r="A239" s="4" t="inlineStr">
         <is>
-          <t>1396</t>
-[...4 lines deleted...]
-          <t>1 lt</t>
+          <t>1330</t>
+        </is>
+      </c>
+      <c r="B239" s="5" t="inlineStr">
+        <is>
+          <t>REBOZADOR ARROZ LIBRE DE GLUTEN S/TACC 450GR</t>
         </is>
       </c>
       <c r="D239" s="7">
-        <v>25025</v>
-[...2 lines deleted...]
-        <v>25025</v>
+        <v>1365</v>
       </c>
     </row>
     <row r="240" spans="1:6" customHeight="0">
       <c r="A240" s="4" t="inlineStr">
         <is>
-          <t>1394</t>
+          <t>1331</t>
+        </is>
+      </c>
+      <c r="B240" s="5" t="inlineStr">
+        <is>
+          <t>POLVO HORNEAR S/ALUMINIO - DICOMERE</t>
         </is>
       </c>
       <c r="C240" s="6" t="inlineStr">
         <is>
-          <t>500 cc</t>
+          <t>1KG</t>
         </is>
       </c>
       <c r="D240" s="7">
-        <v>13575</v>
+        <v>6260</v>
       </c>
       <c r="E240" s="8">
-        <v>27150</v>
+        <v>6260</v>
       </c>
     </row>
     <row r="241" spans="1:6" customHeight="0">
       <c r="A241" s="4" t="inlineStr">
         <is>
-          <t>1400</t>
-[...4 lines deleted...]
-          <t>KONY STEVIA LIQUIDO SIN TACC</t>
+          <t>1343</t>
         </is>
       </c>
       <c r="C241" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>250G</t>
         </is>
       </c>
       <c r="D241" s="7">
-        <v>7505</v>
+        <v>3725</v>
       </c>
       <c r="E241" s="8">
-        <v>15010</v>
+        <v>14900</v>
       </c>
     </row>
     <row r="242" spans="1:6" customHeight="0">
       <c r="A242" s="4" t="inlineStr">
         <is>
-          <t>1401</t>
-[...4 lines deleted...]
-          <t>100 g</t>
+          <t>1332</t>
+        </is>
+      </c>
+      <c r="B242" s="5" t="inlineStr">
+        <is>
+          <t>PREMEZCLA PIZZA C/PSYLLIUM HUSK S/TACC 450GR - DICOMERE</t>
         </is>
       </c>
       <c r="D242" s="7">
-        <v>2810</v>
-[...2 lines deleted...]
-        <v>28100</v>
+        <v>2920</v>
       </c>
     </row>
     <row r="243" spans="1:6" customHeight="0">
       <c r="A243" s="4" t="inlineStr">
         <is>
-          <t>1345</t>
+          <t>1333</t>
         </is>
       </c>
       <c r="B243" s="5" t="inlineStr">
         <is>
-          <t>ACEITUNAS VERDES EN SALMUERA (ESCURRIDO)</t>
-[...4 lines deleted...]
-          <t>GRANDE N°0 x5kg</t>
+          <t>PREMEZCLA UNIVERSAL C/PSYLLIUM HUSK S/TACC 450GR - DICOMERE</t>
         </is>
       </c>
       <c r="D243" s="7">
-        <v>35135</v>
+        <v>2755</v>
       </c>
     </row>
     <row r="244" spans="1:6" customHeight="0">
       <c r="A244" s="4" t="inlineStr">
         <is>
-          <t>1346</t>
-[...4 lines deleted...]
-          <t>MEDIANA N°1 x5kg</t>
+          <t>1335</t>
+        </is>
+      </c>
+      <c r="B244" s="5" t="inlineStr">
+        <is>
+          <t>PREMEZCLA PAN C/PSYLLIUM HUSK S/TACC X450GR - DICOMERE</t>
         </is>
       </c>
       <c r="D244" s="7">
-        <v>29830</v>
+        <v>2755</v>
       </c>
     </row>
     <row r="245" spans="1:6" customHeight="0">
       <c r="A245" s="4" t="inlineStr">
         <is>
-          <t>1347</t>
-[...4 lines deleted...]
-          <t>CHICA N°3 x5kg</t>
+          <t>1362</t>
+        </is>
+      </c>
+      <c r="B245" s="5" t="inlineStr">
+        <is>
+          <t>POLENTA ORGÁNICA COCCIÓN RÁPIDA S/TACC 450G - DICOMERE</t>
         </is>
       </c>
       <c r="D245" s="7">
-        <v>24530</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="246" spans="1:6" customHeight="0">
       <c r="A246" s="4" t="inlineStr">
         <is>
-          <t>1348</t>
+          <t>1337</t>
         </is>
       </c>
       <c r="B246" s="5" t="inlineStr">
         <is>
-          <t>ACEITUNAS NEGRAS</t>
-[...4 lines deleted...]
-          <t>x 5kg</t>
+          <t>PSYLLIUM HUSK POLVO X100G - DICOMERE</t>
         </is>
       </c>
       <c r="D246" s="7">
-        <v>34470</v>
-[...2 lines deleted...]
-        <v>6894</v>
+        <v>7490</v>
       </c>
     </row>
     <row r="247" spans="1:6" customHeight="0">
       <c r="A247" s="4" t="inlineStr">
         <is>
-          <t>1349</t>
-[...4 lines deleted...]
-          <t>x 1kg</t>
+          <t>615</t>
+        </is>
+      </c>
+      <c r="B247" s="5" t="inlineStr">
+        <is>
+          <t>PASTA DE ALMENDRAS 100% S/TACC 170GR-DICOMERE</t>
         </is>
       </c>
       <c r="D247" s="7">
-        <v>11270</v>
-[...2 lines deleted...]
-        <v>11270</v>
+        <v>9655</v>
       </c>
     </row>
     <row r="248" spans="1:6" customHeight="0">
       <c r="A248" s="4" t="inlineStr">
         <is>
-          <t>1350</t>
+          <t>616</t>
         </is>
       </c>
       <c r="B248" s="5" t="inlineStr">
         <is>
-          <t>ACEITUNAS VERDES EN RODAJAS EN SALMUERA x5kg</t>
+          <t>PASTA DE AVELLANAS 100% S/TACC 170GR-DICOMERE</t>
         </is>
       </c>
       <c r="D248" s="7">
-        <v>46405</v>
+        <v>12285</v>
       </c>
     </row>
     <row r="249" spans="1:6" customHeight="0">
       <c r="A249" s="4" t="inlineStr">
         <is>
-          <t>1351</t>
+          <t>617</t>
         </is>
       </c>
       <c r="B249" s="5" t="inlineStr">
         <is>
-          <t>ACEITUNAS VERDES DESCAROZADAS EN SALMUERA - DENASCAR</t>
-[...4 lines deleted...]
-          <t>4 kg</t>
+          <t>PASTA DE CASTAÑAS DE CAJU 100% S/TACC 170GR-DICOMERE</t>
         </is>
       </c>
       <c r="D249" s="7">
-        <v>47730</v>
-[...2 lines deleted...]
-        <v>11933</v>
+        <v>7310</v>
       </c>
     </row>
     <row r="250" spans="1:6" customHeight="0">
       <c r="A250" s="4" t="inlineStr">
         <is>
-          <t>1381</t>
+          <t>1382</t>
+        </is>
+      </c>
+      <c r="B250" s="5" t="inlineStr">
+        <is>
+          <t>VARIEGATO PASTA DE PISTACHO UNTABLE -TOP CLASS</t>
         </is>
       </c>
       <c r="C250" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>Pistacho Crock</t>
         </is>
       </c>
       <c r="D250" s="7">
-        <v>23600</v>
-[...2 lines deleted...]
-        <v>23600</v>
+        <v>15130</v>
       </c>
     </row>
     <row r="251" spans="1:6" customHeight="0">
       <c r="A251" s="4" t="inlineStr">
         <is>
-          <t>1352</t>
-[...4 lines deleted...]
-          <t>ACEITUNAS VERDES EN SALMUERA X1KG</t>
+          <t>1383</t>
         </is>
       </c>
       <c r="C251" s="6" t="inlineStr">
         <is>
-          <t>GRANDE N 0</t>
+          <t>Pistacho</t>
         </is>
       </c>
       <c r="D251" s="7">
-        <v>9945</v>
+        <v>16375</v>
       </c>
     </row>
     <row r="252" spans="1:6" customHeight="0">
       <c r="A252" s="4" t="inlineStr">
         <is>
-          <t>1361</t>
+          <t>1384</t>
         </is>
       </c>
       <c r="C252" s="6" t="inlineStr">
         <is>
-          <t>MEDIANA GRANDE N 1</t>
+          <t>Pistacho Dubai</t>
         </is>
       </c>
       <c r="D252" s="7">
-        <v>7955</v>
+        <v>12652</v>
       </c>
     </row>
     <row r="253" spans="1:6" customHeight="0">
       <c r="A253" s="4" t="inlineStr">
         <is>
-          <t>1359</t>
-[...4 lines deleted...]
-          <t>MEDIANA N 2</t>
+          <t>1385</t>
+        </is>
+      </c>
+      <c r="B253" s="5" t="inlineStr">
+        <is>
+          <t>GELIFICANTE EN POLVO AGAR 90gr - TOP CLASS</t>
         </is>
       </c>
       <c r="D253" s="7">
-        <v>6630</v>
+        <v>9754</v>
       </c>
     </row>
     <row r="254" spans="1:6" customHeight="0">
       <c r="A254" s="4" t="inlineStr">
         <is>
-          <t>1353</t>
+          <t>1084</t>
         </is>
       </c>
       <c r="B254" s="5" t="inlineStr">
         <is>
-          <t>ACEITUNAS VERDES EN SALMUERA X500GR</t>
+          <t>PIRAMIDE ENERGETICA X4 - SAGRADA MADRE</t>
         </is>
       </c>
       <c r="C254" s="6" t="inlineStr">
         <is>
-          <t>MEDIANA N°2</t>
+          <t>ROMERO-OLIBANO</t>
         </is>
       </c>
       <c r="D254" s="7">
-        <v>5570</v>
+        <v>2258</v>
       </c>
     </row>
     <row r="255" spans="1:6" customHeight="0">
       <c r="A255" s="4" t="inlineStr">
         <is>
-          <t>1360</t>
+          <t>1085</t>
         </is>
       </c>
       <c r="C255" s="6" t="inlineStr">
         <is>
-          <t>MEDIANA GRANDE N°1</t>
+          <t>4 PODERES</t>
         </is>
       </c>
       <c r="D255" s="7">
-        <v>5700</v>
+        <v>2258</v>
       </c>
     </row>
     <row r="256" spans="1:6" customHeight="0">
       <c r="A256" s="4" t="inlineStr">
         <is>
-          <t>1354</t>
+          <t>1086</t>
         </is>
       </c>
       <c r="C256" s="6" t="inlineStr">
         <is>
-          <t>GRANDE N°0</t>
+          <t>RUDA - CITRONELLA - CALENDULA</t>
         </is>
       </c>
       <c r="D256" s="7">
-        <v>8840</v>
+        <v>2258</v>
       </c>
     </row>
     <row r="257" spans="1:6" customHeight="0">
       <c r="A257" s="4" t="inlineStr">
         <is>
-          <t>1355</t>
-[...4 lines deleted...]
-          <t>MIEL DE ABEJA MULTIFLORAL - EL PANAL</t>
+          <t>1087</t>
         </is>
       </c>
       <c r="C257" s="6" t="inlineStr">
         <is>
-          <t>1KG</t>
+          <t>ROSA</t>
         </is>
       </c>
       <c r="D257" s="7">
-        <v>6230</v>
-[...2 lines deleted...]
-        <v>6230</v>
+        <v>2258</v>
       </c>
     </row>
     <row r="258" spans="1:6" customHeight="0">
       <c r="A258" s="4" t="inlineStr">
         <is>
-          <t>1356</t>
+          <t>1102</t>
+        </is>
+      </c>
+      <c r="B258" s="5" t="inlineStr">
+        <is>
+          <t>PASTILLAS 7 DIAS DE LIMPIEZA - X 7 UNIDADES - SAGRADA MADRE</t>
         </is>
       </c>
       <c r="C258" s="6" t="inlineStr">
         <is>
-          <t>500gr</t>
+          <t>INCIENSO SANDALO</t>
         </is>
       </c>
       <c r="D258" s="7">
-        <v>3980</v>
-[...2 lines deleted...]
-        <v>7960</v>
+        <v>1774</v>
       </c>
     </row>
     <row r="259" spans="1:6" customHeight="0">
       <c r="A259" s="4" t="inlineStr">
         <is>
-          <t>1357</t>
+          <t>1105</t>
         </is>
       </c>
       <c r="C259" s="6" t="inlineStr">
         <is>
-          <t>250gr</t>
+          <t>SANDALO YAGRA</t>
         </is>
       </c>
       <c r="D259" s="7">
-        <v>2650</v>
-[...2 lines deleted...]
-        <v>10600</v>
+        <v>2365</v>
       </c>
     </row>
     <row r="260" spans="1:6" customHeight="0">
       <c r="A260" s="4" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>1129</t>
         </is>
       </c>
       <c r="B260" s="5" t="inlineStr">
         <is>
-          <t>YERBA VERDEFLOR X500G</t>
-[...4 lines deleted...]
-          <t>hierbas serranas</t>
+          <t>PORTA SAHUMERIO WOOD</t>
         </is>
       </c>
       <c r="D260" s="7">
-        <v>2505</v>
+        <v>5800</v>
       </c>
     </row>
     <row r="261" spans="1:6" customHeight="0">
       <c r="A261" s="4" t="inlineStr">
         <is>
-          <t>52</t>
-[...4 lines deleted...]
-          <t>NARANJA</t>
+          <t>1175</t>
+        </is>
+      </c>
+      <c r="B261" s="5" t="inlineStr">
+        <is>
+          <t>PORTA SAHMERIO OM</t>
         </is>
       </c>
       <c r="D261" s="7">
-        <v>2505</v>
+        <v>2356</v>
       </c>
     </row>
     <row r="262" spans="1:6" customHeight="0">
       <c r="A262" s="4" t="inlineStr">
         <is>
-          <t>53</t>
+          <t>1132</t>
+        </is>
+      </c>
+      <c r="B262" s="5" t="inlineStr">
+        <is>
+          <t>SAHUMERIO PALO SANTO SUSTENTABLE X 8 VARILLAS - SAGRADA MADRE</t>
         </is>
       </c>
       <c r="C262" s="6" t="inlineStr">
         <is>
-          <t>menta</t>
+          <t>ROMERO</t>
         </is>
       </c>
       <c r="D262" s="7">
-        <v>2505</v>
+        <v>1790</v>
       </c>
     </row>
     <row r="263" spans="1:6" customHeight="0">
       <c r="A263" s="4" t="inlineStr">
         <is>
-          <t>54</t>
+          <t>1135</t>
         </is>
       </c>
       <c r="C263" s="6" t="inlineStr">
         <is>
-          <t>peperina</t>
+          <t>ROSA</t>
         </is>
       </c>
       <c r="D263" s="7">
-        <v>2505</v>
+        <v>1790</v>
       </c>
     </row>
     <row r="264" spans="1:6" customHeight="0">
       <c r="A264" s="4" t="inlineStr">
         <is>
-          <t>50730</t>
+          <t>1271</t>
         </is>
       </c>
       <c r="B264" s="5" t="inlineStr">
         <is>
-          <t>GALLETAS FRUTIGRAN- X 250GRS</t>
+          <t>SAHUMERIO X 9 VARILLASGRUESAS - SAGRADA MADRE</t>
         </is>
       </c>
       <c r="C264" s="6" t="inlineStr">
         <is>
-          <t>AVENA Y FRUTOS ROJOS</t>
+          <t>ROSAS OLIBANO</t>
         </is>
       </c>
       <c r="D264" s="7">
-        <v>2510</v>
+        <v>2570</v>
       </c>
     </row>
     <row r="265" spans="1:6" customHeight="0">
       <c r="A265" s="4" t="inlineStr">
         <is>
-          <t>50310</t>
+          <t>1272</t>
         </is>
       </c>
       <c r="C265" s="6" t="inlineStr">
         <is>
-          <t>SALVADO DULCE</t>
+          <t>EUCALIPTO LAUREL Y CEDRO</t>
         </is>
       </c>
       <c r="D265" s="7">
-        <v>2095</v>
+        <v>2570</v>
       </c>
     </row>
     <row r="266" spans="1:6" customHeight="0">
       <c r="A266" s="4" t="inlineStr">
         <is>
-          <t>50427</t>
+          <t>1139</t>
+        </is>
+      </c>
+      <c r="B266" s="5" t="inlineStr">
+        <is>
+          <t>CONO X 8 UNIDADES - SAGRADA MADRE</t>
         </is>
       </c>
       <c r="C266" s="6" t="inlineStr">
         <is>
-          <t>AVENA Y PASAS</t>
+          <t>PACHULI-PALO SANTO</t>
         </is>
       </c>
       <c r="D266" s="7">
-        <v>2210</v>
+        <v>1809</v>
       </c>
     </row>
     <row r="267" spans="1:6" customHeight="0">
       <c r="A267" s="4" t="inlineStr">
         <is>
-          <t>50612</t>
+          <t>1142</t>
+        </is>
+      </c>
+      <c r="B267" s="5" t="inlineStr">
+        <is>
+          <t>SAHUMADOR - SAGRADA MADRE</t>
         </is>
       </c>
       <c r="C267" s="6" t="inlineStr">
         <is>
-          <t>CHIPS DE CHOCOLATE</t>
+          <t>CEMENTO HOJA</t>
         </is>
       </c>
       <c r="D267" s="7">
-        <v>2735</v>
+        <v>1533</v>
       </c>
     </row>
     <row r="268" spans="1:6" customHeight="0">
       <c r="A268" s="4" t="inlineStr">
         <is>
-          <t>10019</t>
-[...4 lines deleted...]
-          <t>TINTURA MADRE X 60 CC-H.OASIS</t>
+          <t>1203</t>
         </is>
       </c>
       <c r="C268" s="6" t="inlineStr">
         <is>
-          <t>AJO</t>
+          <t>DE CEMENTO TRIANGULAR</t>
         </is>
       </c>
       <c r="D268" s="7">
-        <v>5025</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="269" spans="1:6" customHeight="0">
       <c r="A269" s="4" t="inlineStr">
         <is>
-          <t>10020</t>
+          <t>1246</t>
         </is>
       </c>
       <c r="C269" s="6" t="inlineStr">
         <is>
-          <t>ARANDANO</t>
+          <t>NATIVO</t>
         </is>
       </c>
       <c r="D269" s="7">
-        <v>5025</v>
+        <v>1596</v>
       </c>
     </row>
     <row r="270" spans="1:6" customHeight="0">
       <c r="A270" s="4" t="inlineStr">
         <is>
-          <t>10021</t>
+          <t>1255</t>
         </is>
       </c>
       <c r="C270" s="6" t="inlineStr">
         <is>
-          <t>BOLDO</t>
+          <t>SAGRADO COLOR</t>
         </is>
       </c>
       <c r="D270" s="7">
-        <v>5025</v>
+        <v>1533</v>
       </c>
     </row>
     <row r="271" spans="1:6" customHeight="0">
       <c r="A271" s="4" t="inlineStr">
         <is>
-          <t>10022</t>
+          <t>1202</t>
+        </is>
+      </c>
+      <c r="B271" s="5" t="inlineStr">
+        <is>
+          <t>SAHUMADOR DE CEMENTO CUENCO - SAGRADA MADRE</t>
         </is>
       </c>
       <c r="C271" s="6" t="inlineStr">
         <is>
-          <t>CARDO MARIANO</t>
+          <t>CHICO</t>
         </is>
       </c>
       <c r="D271" s="7">
-        <v>6510</v>
+        <v>1380</v>
       </c>
     </row>
     <row r="272" spans="1:6" customHeight="0">
       <c r="A272" s="4" t="inlineStr">
         <is>
-          <t>10024</t>
+          <t>1148</t>
+        </is>
+      </c>
+      <c r="B272" s="5" t="inlineStr">
+        <is>
+          <t>SAHUMITOS X UNIDAD - SAGRADA MADRE</t>
         </is>
       </c>
       <c r="C272" s="6" t="inlineStr">
         <is>
-          <t>COLA DE CABALLO</t>
+          <t>SANDALO</t>
         </is>
       </c>
       <c r="D272" s="7">
-        <v>5025</v>
+        <v>1396</v>
       </c>
     </row>
     <row r="273" spans="1:6" customHeight="0">
       <c r="A273" s="4" t="inlineStr">
         <is>
-          <t>10025</t>
+          <t>1207</t>
         </is>
       </c>
       <c r="C273" s="6" t="inlineStr">
         <is>
-          <t>GARCINIA CAMBOGIA</t>
+          <t>CANELA + ANIS</t>
         </is>
       </c>
       <c r="D273" s="7">
-        <v>6510</v>
+        <v>1396</v>
       </c>
     </row>
     <row r="274" spans="1:6" customHeight="0">
       <c r="A274" s="4" t="inlineStr">
         <is>
-          <t>10026</t>
+          <t>1208</t>
         </is>
       </c>
       <c r="C274" s="6" t="inlineStr">
         <is>
-          <t>GINGKO BILOBA</t>
+          <t>Inciensos</t>
         </is>
       </c>
       <c r="D274" s="7">
-        <v>6510</v>
+        <v>1396</v>
       </c>
     </row>
     <row r="275" spans="1:6" customHeight="0">
       <c r="A275" s="4" t="inlineStr">
         <is>
-          <t>10028</t>
+          <t>1172</t>
         </is>
       </c>
       <c r="C275" s="6" t="inlineStr">
         <is>
-          <t>OLIVO</t>
+          <t>7 Hierbas</t>
         </is>
       </c>
       <c r="D275" s="7">
-        <v>5025</v>
+        <v>1995</v>
       </c>
     </row>
     <row r="276" spans="1:6" customHeight="0">
       <c r="A276" s="4" t="inlineStr">
         <is>
-          <t>10029</t>
+          <t>1168</t>
         </is>
       </c>
       <c r="C276" s="6" t="inlineStr">
         <is>
-          <t>PASIONARIA</t>
+          <t>NARANJA + CITRONELLA</t>
         </is>
       </c>
       <c r="D276" s="7">
-        <v>5025</v>
+        <v>1396</v>
       </c>
     </row>
     <row r="277" spans="1:6" customHeight="0">
       <c r="A277" s="4" t="inlineStr">
         <is>
-          <t>10030</t>
+          <t>1179</t>
         </is>
       </c>
       <c r="C277" s="6" t="inlineStr">
         <is>
-          <t>TILO</t>
+          <t>ROSA</t>
         </is>
       </c>
       <c r="D277" s="7">
-        <v>6510</v>
+        <v>1396</v>
       </c>
     </row>
     <row r="278" spans="1:6" customHeight="0">
       <c r="A278" s="4" t="inlineStr">
         <is>
-          <t>10036</t>
+          <t>1152</t>
+        </is>
+      </c>
+      <c r="B278" s="5" t="inlineStr">
+        <is>
+          <t>SAHUMO - SAGRADA MADRE</t>
         </is>
       </c>
       <c r="C278" s="6" t="inlineStr">
         <is>
-          <t>GINSENG</t>
+          <t>ROMERO Y AROMATICAS</t>
         </is>
       </c>
       <c r="D278" s="7">
-        <v>3255</v>
+        <v>1596</v>
       </c>
     </row>
     <row r="279" spans="1:6" customHeight="0">
       <c r="A279" s="4" t="inlineStr">
         <is>
-          <t>1397</t>
-[...4 lines deleted...]
-          <t>POCHOCLO ACARAMELADO ELABORACIÓN ARTESANAL SIN TACC</t>
+          <t>1153</t>
         </is>
       </c>
       <c r="C279" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>DE LAVANDA</t>
         </is>
       </c>
       <c r="D279" s="7">
-        <v>7690</v>
-[...2 lines deleted...]
-        <v>15380</v>
+        <v>2982</v>
       </c>
     </row>
     <row r="280" spans="1:6" customHeight="0">
       <c r="A280" s="4" t="inlineStr">
         <is>
-          <t>1398</t>
+          <t>1154</t>
         </is>
       </c>
       <c r="C280" s="6" t="inlineStr">
         <is>
-          <t>50 g</t>
+          <t>CHICO LIMPIEZA PROFUNDA</t>
         </is>
       </c>
       <c r="D280" s="7">
-        <v>950</v>
-[...2 lines deleted...]
-        <v>19000</v>
+        <v>1376</v>
       </c>
     </row>
     <row r="281" spans="1:6" customHeight="0">
       <c r="A281" s="4" t="inlineStr">
         <is>
-          <t>1402</t>
-[...4 lines deleted...]
-          <t>POCHOCLOS DE MAÍZ ORGÁNICOS SIN TACC X50G</t>
+          <t>1185</t>
+        </is>
+      </c>
+      <c r="C281" s="6" t="inlineStr">
+        <is>
+          <t>COPAL</t>
         </is>
       </c>
       <c r="D281" s="7">
-        <v>1635</v>
+        <v>1536</v>
       </c>
     </row>
     <row r="282" spans="1:6" customHeight="0">
       <c r="A282" s="4" t="inlineStr">
         <is>
-          <t>1285</t>
-[...4 lines deleted...]
-          <t>ACEITE DE OLIVA AROMA X 5L</t>
+          <t>1186</t>
         </is>
       </c>
       <c r="C282" s="6" t="inlineStr">
         <is>
-          <t>5L</t>
+          <t>SALVIA Y AROMATICAS</t>
         </is>
       </c>
       <c r="D282" s="7">
-        <v>28865</v>
-[...2 lines deleted...]
-        <v>5773</v>
+        <v>1536</v>
       </c>
     </row>
     <row r="283" spans="1:6" customHeight="0">
       <c r="A283" s="4" t="inlineStr">
         <is>
-          <t>1286</t>
+          <t>1187</t>
         </is>
       </c>
       <c r="C283" s="6" t="inlineStr">
         <is>
-          <t>2L</t>
+          <t>LIMPIEZA ENERGETICA GRANDE</t>
         </is>
       </c>
       <c r="D283" s="7">
-        <v>13400</v>
-[...2 lines deleted...]
-        <v>6700</v>
+        <v>2205</v>
       </c>
     </row>
     <row r="284" spans="1:6" customHeight="0">
       <c r="A284" s="4" t="inlineStr">
         <is>
-          <t>1287</t>
+          <t>1155</t>
+        </is>
+      </c>
+      <c r="B284" s="5" t="inlineStr">
+        <is>
+          <t>BOMBITA X4 - SAGRADA MADRE</t>
         </is>
       </c>
       <c r="C284" s="6" t="inlineStr">
         <is>
-          <t>900cc</t>
+          <t>7 PODERES</t>
         </is>
       </c>
       <c r="D284" s="7">
-        <v>6600</v>
-[...2 lines deleted...]
-        <v>7333</v>
+        <v>895</v>
       </c>
     </row>
     <row r="285" spans="1:6" customHeight="0">
       <c r="A285" s="4" t="inlineStr">
         <is>
-          <t>10000</t>
-[...4 lines deleted...]
-          <t>SOBRE MORINGA x 90gr</t>
+          <t>1157</t>
+        </is>
+      </c>
+      <c r="C285" s="6" t="inlineStr">
+        <is>
+          <t>ABRE CAMINOS</t>
         </is>
       </c>
       <c r="D285" s="7">
-        <v>680</v>
+        <v>626</v>
       </c>
     </row>
     <row r="286" spans="1:6" customHeight="0">
       <c r="A286" s="4" t="inlineStr">
         <is>
-          <t>10002</t>
-[...4 lines deleted...]
-          <t>SOBRE COLÁGENO HIDROLIZADO x 100gr</t>
+          <t>1158</t>
+        </is>
+      </c>
+      <c r="C286" s="6" t="inlineStr">
+        <is>
+          <t>PALO SANTO</t>
         </is>
       </c>
       <c r="D286" s="7">
-        <v>655</v>
+        <v>671</v>
       </c>
     </row>
     <row r="287" spans="1:6" customHeight="0">
       <c r="A287" s="4" t="inlineStr">
         <is>
-          <t>10004</t>
-[...4 lines deleted...]
-          <t>MACA KALLPA BLANCA PAQUETE 500gr</t>
+          <t>1159</t>
+        </is>
+      </c>
+      <c r="C287" s="6" t="inlineStr">
+        <is>
+          <t>DESTRABE</t>
         </is>
       </c>
       <c r="D287" s="7">
-        <v>1450</v>
+        <v>626</v>
       </c>
     </row>
     <row r="288" spans="1:6" customHeight="0">
       <c r="A288" s="4" t="inlineStr">
         <is>
-          <t>10032</t>
-[...4 lines deleted...]
-          <t>MACA ROJA PAQUETE 500gr - KALLPA</t>
+          <t>1188</t>
+        </is>
+      </c>
+      <c r="C288" s="6" t="inlineStr">
+        <is>
+          <t>LIMPIEZA ENERGETICA</t>
         </is>
       </c>
       <c r="D288" s="7">
-        <v>1450</v>
+        <v>895</v>
       </c>
     </row>
     <row r="289" spans="1:6" customHeight="0">
       <c r="A289" s="4" t="inlineStr">
         <is>
-          <t>10005</t>
-[...4 lines deleted...]
-          <t>SOBRE MACA NEGRA x 150gr</t>
+          <t>1254</t>
+        </is>
+      </c>
+      <c r="C289" s="6" t="inlineStr">
+        <is>
+          <t>FUERZA INFINITA</t>
         </is>
       </c>
       <c r="D289" s="7">
-        <v>1120</v>
+        <v>626</v>
       </c>
     </row>
     <row r="290" spans="1:6" customHeight="0">
       <c r="A290" s="4" t="inlineStr">
         <is>
-          <t>10014</t>
-[...4 lines deleted...]
-          <t>Maca Roja x 100G</t>
+          <t>1274</t>
+        </is>
+      </c>
+      <c r="C290" s="6" t="inlineStr">
+        <is>
+          <t>ATRACCION MISTICA</t>
         </is>
       </c>
       <c r="D290" s="7">
-        <v>595</v>
+        <v>626</v>
       </c>
     </row>
     <row r="291" spans="1:6" customHeight="0">
       <c r="A291" s="4" t="inlineStr">
         <is>
-          <t>10091</t>
+          <t>1160</t>
         </is>
       </c>
       <c r="B291" s="5" t="inlineStr">
         <is>
-          <t>PASTA DE MANI X350 GR "ODDI'S"</t>
+          <t>DEFUMACION PASTILLA X4 - SAGRADA MADRE</t>
         </is>
       </c>
       <c r="C291" s="6" t="inlineStr">
         <is>
-          <t>NATURAL</t>
+          <t>Inciensos</t>
         </is>
       </c>
       <c r="D291" s="7">
-        <v>2170</v>
+        <v>1628</v>
       </c>
     </row>
     <row r="292" spans="1:6" customHeight="0">
       <c r="A292" s="4" t="inlineStr">
         <is>
-          <t>10092</t>
+          <t>1161</t>
         </is>
       </c>
       <c r="C292" s="6" t="inlineStr">
         <is>
-          <t>CROCANTE</t>
+          <t>RUDA</t>
         </is>
       </c>
       <c r="D292" s="7">
-        <v>2170</v>
+        <v>1628</v>
       </c>
     </row>
     <row r="293" spans="1:6" customHeight="0">
       <c r="A293" s="4" t="inlineStr">
         <is>
-          <t>10093</t>
-[...4 lines deleted...]
-          <t>MANTEQUILLA DE MANI CREMOSA X490GR "ODDI'S"</t>
+          <t>1173</t>
+        </is>
+      </c>
+      <c r="C293" s="6" t="inlineStr">
+        <is>
+          <t>ANIS</t>
         </is>
       </c>
       <c r="D293" s="7">
-        <v>3170</v>
+        <v>1628</v>
       </c>
     </row>
     <row r="294" spans="1:6" customHeight="0">
       <c r="A294" s="4" t="inlineStr">
         <is>
-          <t>1391</t>
-[...4 lines deleted...]
-          <t>GHEE Manteca Clarificada-ENTRENUTS</t>
+          <t>1174</t>
         </is>
       </c>
       <c r="C294" s="6" t="inlineStr">
         <is>
-          <t>150 g</t>
+          <t>LAVANDA</t>
         </is>
       </c>
       <c r="D294" s="7">
-        <v>6185</v>
-[...2 lines deleted...]
-        <v>41233</v>
+        <v>1628</v>
       </c>
     </row>
     <row r="295" spans="1:6" customHeight="0">
       <c r="A295" s="4" t="inlineStr">
         <is>
-          <t>1393</t>
-[...4 lines deleted...]
-          <t>Aceite de coco MCT x250ml s/tacc Entrenuts</t>
+          <t>1278</t>
+        </is>
+      </c>
+      <c r="C295" s="6" t="inlineStr">
+        <is>
+          <t>PALO SANTO</t>
         </is>
       </c>
       <c r="D295" s="7">
-        <v>12185</v>
+        <v>1628</v>
       </c>
     </row>
     <row r="296" spans="1:6" customHeight="0">
       <c r="A296" s="4" t="inlineStr">
         <is>
-          <t>1407</t>
+          <t>1279</t>
         </is>
       </c>
       <c r="B296" s="5" t="inlineStr">
         <is>
-          <t>Aceite de romero 100% natural x 45cc-Virgin Semilla</t>
+          <t>HIERBAS EN SOBRE X 6 - SAGRADA MADRE</t>
         </is>
       </c>
       <c r="D296" s="7">
-        <v>4655</v>
+        <v>2690</v>
       </c>
     </row>
     <row r="297" spans="1:6" customHeight="0">
       <c r="A297" s="4" t="inlineStr">
         <is>
-          <t>1250</t>
+          <t>706</t>
         </is>
       </c>
       <c r="B297" s="5" t="inlineStr">
         <is>
-          <t>ACEITE DE COCO NEUTRO SIN TACC - EL COSACO</t>
+          <t>FIDEOS SOYARROZ X 300GRS</t>
         </is>
       </c>
       <c r="C297" s="6" t="inlineStr">
         <is>
-          <t>360 cc</t>
+          <t>TRADICIONAL</t>
         </is>
       </c>
       <c r="D297" s="7">
-        <v>4560</v>
-[...2 lines deleted...]
-        <v>12667</v>
+        <v>2720</v>
       </c>
     </row>
     <row r="298" spans="1:6" customHeight="0">
       <c r="A298" s="4" t="inlineStr">
         <is>
-          <t>1399</t>
+          <t>707</t>
         </is>
       </c>
       <c r="C298" s="6" t="inlineStr">
         <is>
-          <t>200 cc</t>
+          <t>MORRON</t>
         </is>
       </c>
       <c r="D298" s="7">
-        <v>3005</v>
-[...2 lines deleted...]
-        <v>15025</v>
+        <v>2715</v>
       </c>
     </row>
     <row r="299" spans="1:6" customHeight="0">
       <c r="A299" s="4" t="inlineStr">
         <is>
-          <t>1249</t>
+          <t>708</t>
         </is>
       </c>
       <c r="C299" s="6" t="inlineStr">
         <is>
-          <t>500 cc</t>
+          <t>INTEGRAL</t>
         </is>
       </c>
       <c r="D299" s="7">
-        <v>6940</v>
-[...2 lines deleted...]
-        <v>13880</v>
+        <v>2845</v>
       </c>
     </row>
     <row r="300" spans="1:6" customHeight="0">
       <c r="A300" s="4" t="inlineStr">
         <is>
-          <t>1339</t>
-[...4 lines deleted...]
-          <t>ATÚN X170G - EL COSACO</t>
+          <t>709</t>
         </is>
       </c>
       <c r="C300" s="6" t="inlineStr">
         <is>
-          <t>LOMITOS AL NATURAL</t>
+          <t>CON MAIZ</t>
         </is>
       </c>
       <c r="D300" s="7">
-        <v>2725</v>
+        <v>2845</v>
       </c>
     </row>
     <row r="301" spans="1:6" customHeight="0">
       <c r="A301" s="4" t="inlineStr">
         <is>
-          <t>1340</t>
+          <t>710</t>
         </is>
       </c>
       <c r="C301" s="6" t="inlineStr">
         <is>
-          <t>DESMENUZADO AL NATURAL</t>
+          <t>TRADICIONAL FINO</t>
         </is>
       </c>
       <c r="D301" s="7">
-        <v>1465</v>
+        <v>2845</v>
       </c>
     </row>
     <row r="302" spans="1:6" customHeight="0">
       <c r="A302" s="4" t="inlineStr">
         <is>
-          <t>1374</t>
-[...4 lines deleted...]
-          <t>ANANÁS EN RODAJA x850gr - EL COSACO</t>
+          <t>711</t>
+        </is>
+      </c>
+      <c r="C302" s="6" t="inlineStr">
+        <is>
+          <t>ESPINACA</t>
         </is>
       </c>
       <c r="D302" s="7">
-        <v>4965</v>
+        <v>3165</v>
       </c>
     </row>
     <row r="303" spans="1:6" customHeight="0">
       <c r="A303" s="4" t="inlineStr">
         <is>
-          <t>1403</t>
+          <t>55</t>
         </is>
       </c>
       <c r="B303" s="5" t="inlineStr">
         <is>
-          <t>ANANÁS EN TROZOS x850gr - EL COSACO</t>
+          <t>YERBA MATE "KALENA" DESPALADA x 10KG</t>
         </is>
       </c>
       <c r="D303" s="7">
-        <v>4750</v>
+        <v>75810</v>
       </c>
     </row>
     <row r="304" spans="1:6" customHeight="0">
       <c r="A304" s="4" t="inlineStr">
         <is>
-          <t>1375</t>
+          <t>57</t>
         </is>
       </c>
       <c r="B304" s="5" t="inlineStr">
         <is>
-          <t>CHOCLO EN LATA x300gr - EL COSACO</t>
+          <t>YERBA MATE "KALENA" DESPALADA x 500GR</t>
         </is>
       </c>
       <c r="D304" s="7">
-        <v>1200</v>
+        <v>3318</v>
       </c>
     </row>
     <row r="305" spans="1:6" customHeight="0">
       <c r="A305" s="4" t="inlineStr">
         <is>
-          <t>1376</t>
+          <t>60</t>
         </is>
       </c>
       <c r="B305" s="5" t="inlineStr">
         <is>
-          <t>CHAMPIÑONES x184gr - EL COSACO</t>
-[...4 lines deleted...]
-          <t>ENTEROS</t>
+          <t>YERBA MATE "TUCANGUÁ" x 20KG</t>
         </is>
       </c>
       <c r="D305" s="7">
-        <v>1965</v>
+        <v>48328</v>
       </c>
     </row>
     <row r="306" spans="1:6" customHeight="0">
       <c r="A306" s="4" t="inlineStr">
         <is>
-          <t>1377</t>
-[...4 lines deleted...]
-          <t>EN TROZOS</t>
+          <t>61</t>
+        </is>
+      </c>
+      <c r="B306" s="5" t="inlineStr">
+        <is>
+          <t>YERBA MATE "TUCANGUÁ"x 10KG</t>
         </is>
       </c>
       <c r="D306" s="7">
-        <v>1670</v>
+        <v>25221</v>
       </c>
     </row>
     <row r="307" spans="1:6" customHeight="0">
       <c r="A307" s="4" t="inlineStr">
         <is>
-          <t>1378</t>
+          <t>62</t>
         </is>
       </c>
       <c r="B307" s="5" t="inlineStr">
         <is>
-          <t>PALMITOS ENTERO x400gr - EL COSACO</t>
+          <t>YERBA MATE "TUCANGUÁ" x 5KG</t>
         </is>
       </c>
       <c r="D307" s="7">
-        <v>3780</v>
+        <v>20380</v>
       </c>
     </row>
     <row r="308" spans="1:6" customHeight="0">
       <c r="A308" s="4" t="inlineStr">
         <is>
-          <t>C0046</t>
+          <t>202</t>
         </is>
       </c>
       <c r="B308" s="5" t="inlineStr">
         <is>
-          <t>DEGUSTACION DE JABONES-MIES</t>
+          <t>MIEL PURA PREMIUM FRASCO</t>
+        </is>
+      </c>
+      <c r="C308" s="6" t="inlineStr">
+        <is>
+          <t>1KG</t>
         </is>
       </c>
       <c r="D308" s="7">
-        <v>10390</v>
+        <v>9245</v>
+      </c>
+      <c r="E308" s="8">
+        <v>9245</v>
       </c>
     </row>
     <row r="309" spans="1:6" customHeight="0">
       <c r="A309" s="4" t="inlineStr">
         <is>
-          <t>C0052</t>
-[...4 lines deleted...]
-          <t>JABONES 7 CHAKRAS 200gr - MIES</t>
+          <t>203</t>
+        </is>
+      </c>
+      <c r="C309" s="6" t="inlineStr">
+        <is>
+          <t>500GRS</t>
         </is>
       </c>
       <c r="D309" s="7">
-        <v>10390</v>
+        <v>5635</v>
+      </c>
+      <c r="E309" s="8">
+        <v>11270</v>
       </c>
     </row>
     <row r="310" spans="1:6" customHeight="0">
       <c r="A310" s="4" t="inlineStr">
         <is>
-          <t>C0024</t>
+          <t>1261</t>
         </is>
       </c>
       <c r="B310" s="5" t="inlineStr">
         <is>
-          <t>ACONDICIONADOR SOLIDO X 55G - MIES</t>
-[...4 lines deleted...]
-          <t>COCO</t>
+          <t>ESENCIA DE VAINILLA X 5L</t>
         </is>
       </c>
       <c r="D310" s="7">
-        <v>12190</v>
+        <v>9390</v>
       </c>
     </row>
     <row r="311" spans="1:6" customHeight="0">
       <c r="A311" s="4" t="inlineStr">
         <is>
-          <t>C0025</t>
+          <t>6052</t>
+        </is>
+      </c>
+      <c r="B311" s="5" t="inlineStr">
+        <is>
+          <t>STEVIA SIN TACC - TREVER S.R.L</t>
         </is>
       </c>
       <c r="C311" s="6" t="inlineStr">
         <is>
-          <t>CHEWBACCA</t>
+          <t>500ml</t>
         </is>
       </c>
       <c r="D311" s="7">
-        <v>12190</v>
+        <v>8750</v>
+      </c>
+      <c r="E311" s="8">
+        <v>17500</v>
       </c>
     </row>
     <row r="312" spans="1:6" customHeight="0">
       <c r="A312" s="4" t="inlineStr">
         <is>
-          <t>C0041</t>
+          <t>6053</t>
         </is>
       </c>
       <c r="C312" s="6" t="inlineStr">
         <is>
-          <t>ARGAN</t>
+          <t>200ML</t>
         </is>
       </c>
       <c r="D312" s="7">
-        <v>15075</v>
+        <v>5220</v>
+      </c>
+      <c r="E312" s="8">
+        <v>26100</v>
       </c>
     </row>
     <row r="313" spans="1:6" customHeight="0">
       <c r="A313" s="4" t="inlineStr">
         <is>
-          <t>C0007</t>
+          <t>1192</t>
         </is>
       </c>
       <c r="B313" s="5" t="inlineStr">
         <is>
-          <t>DESODORANTE EN POLVO X 60G - MIES</t>
+          <t>ACEITE DE COCO NEUTRO - TREVER S.R.L</t>
         </is>
       </c>
       <c r="C313" s="6" t="inlineStr">
         <is>
-          <t>MENTOLADO</t>
+          <t>250ML</t>
         </is>
       </c>
       <c r="D313" s="7">
-        <v>6060</v>
+        <v>7350</v>
+      </c>
+      <c r="E313" s="8">
+        <v>29400</v>
       </c>
     </row>
     <row r="314" spans="1:6" customHeight="0">
       <c r="A314" s="4" t="inlineStr">
         <is>
-          <t>C0008</t>
+          <t>1193</t>
         </is>
       </c>
       <c r="C314" s="6" t="inlineStr">
         <is>
-          <t>LIMA-LIMÓN</t>
+          <t>360ML</t>
         </is>
       </c>
       <c r="D314" s="7">
-        <v>6060</v>
+        <v>7308</v>
+      </c>
+      <c r="E314" s="8">
+        <v>20300</v>
       </c>
     </row>
     <row r="315" spans="1:6" customHeight="0">
       <c r="A315" s="4" t="inlineStr">
         <is>
-          <t>C0053</t>
+          <t>1366</t>
         </is>
       </c>
       <c r="B315" s="5" t="inlineStr">
         <is>
-          <t>DESODORANTE EN CREMA CON KARITÉ 35GR - MIES</t>
+          <t>ALGAS KINWAYA WAKAME</t>
         </is>
       </c>
       <c r="C315" s="6" t="inlineStr">
         <is>
-          <t>LIMA-LIMÓN</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D315" s="7">
-        <v>7875</v>
+        <v>23744</v>
+      </c>
+      <c r="E315" s="8">
+        <v>47488</v>
       </c>
     </row>
     <row r="316" spans="1:6" customHeight="0">
       <c r="A316" s="4" t="inlineStr">
         <is>
-          <t>C0044</t>
+          <t>1367</t>
         </is>
       </c>
       <c r="C316" s="6" t="inlineStr">
         <is>
-          <t>PEPINO</t>
+          <t>40 g</t>
         </is>
       </c>
       <c r="D316" s="7">
-        <v>7865</v>
+        <v>3528</v>
+      </c>
+      <c r="E316" s="8">
+        <v>88200</v>
       </c>
     </row>
     <row r="317" spans="1:6" customHeight="0">
       <c r="A317" s="4" t="inlineStr">
         <is>
-          <t>C0043</t>
+          <t>1369</t>
         </is>
       </c>
       <c r="B317" s="5" t="inlineStr">
         <is>
-          <t>CREMA HA CON ÁCIDO Y HIALURÓNICO 30GR - MIES</t>
+          <t>ALGAS KINWAYA KOMBO</t>
+        </is>
+      </c>
+      <c r="C317" s="6" t="inlineStr">
+        <is>
+          <t>50 g</t>
         </is>
       </c>
       <c r="D317" s="7">
-        <v>14175</v>
+        <v>2130</v>
+      </c>
+      <c r="E317" s="8">
+        <v>42600</v>
       </c>
     </row>
     <row r="318" spans="1:6" customHeight="0">
       <c r="A318" s="4" t="inlineStr">
         <is>
-          <t>C0045</t>
+          <t>1409</t>
         </is>
       </c>
       <c r="B318" s="5" t="inlineStr">
         <is>
-          <t>SÉRUM REGENERATIVO 25ml - MIES</t>
+          <t>AJOS MENDOZA 200GR-LUFRAN</t>
+        </is>
+      </c>
+      <c r="C318" s="6" t="inlineStr">
+        <is>
+          <t>AJOS CARAMELIZADOS AL MALBEC</t>
         </is>
       </c>
       <c r="D318" s="7">
-        <v>21300</v>
+        <v>7120</v>
       </c>
     </row>
     <row r="319" spans="1:6" customHeight="0">
       <c r="A319" s="4" t="inlineStr">
         <is>
-          <t>C0016</t>
-[...4 lines deleted...]
-          <t>SERÚM FACIAL HA (ÁCIDO HIALURÓNICO - MIES 25ml</t>
+          <t>1411</t>
+        </is>
+      </c>
+      <c r="C319" s="6" t="inlineStr">
+        <is>
+          <t>PASTA DE ACEITUNA NEGRA CON AJO</t>
         </is>
       </c>
       <c r="D319" s="7">
-        <v>16880</v>
+        <v>7120</v>
       </c>
     </row>
     <row r="320" spans="1:6" customHeight="0">
       <c r="A320" s="4" t="inlineStr">
         <is>
-          <t>C0051</t>
-[...4 lines deleted...]
-          <t>EXFOLIANTE LABIAL STICK BESUQUEIRO 5,5gr - MIES</t>
+          <t>1410</t>
+        </is>
+      </c>
+      <c r="C320" s="6" t="inlineStr">
+        <is>
+          <t>PASTA DE ACEITUNA VERDE CON AJO</t>
         </is>
       </c>
       <c r="D320" s="7">
-        <v>8495</v>
+        <v>7120</v>
       </c>
     </row>
     <row r="321" spans="1:6" customHeight="0">
       <c r="A321" s="4" t="inlineStr">
         <is>
-          <t>605</t>
-[...4 lines deleted...]
-          <t>ARROPE DE CHAÑAR X600GR-MUPAY</t>
+          <t>1408</t>
         </is>
       </c>
       <c r="C321" s="6" t="inlineStr">
         <is>
-          <t>CHANAR</t>
+          <t>PASTA DE AJO</t>
         </is>
       </c>
       <c r="D321" s="7">
-        <v>5260</v>
+        <v>6805</v>
       </c>
     </row>
     <row r="322" spans="1:6" customHeight="0">
       <c r="A322" s="4" t="inlineStr">
         <is>
-          <t>607</t>
-[...4 lines deleted...]
-          <t>TUNA</t>
+          <t>10084</t>
+        </is>
+      </c>
+      <c r="B322" s="5" t="inlineStr">
+        <is>
+          <t>LENTEJAS DE CHOCOLATE 1kg - ARGENFRUT</t>
         </is>
       </c>
       <c r="D322" s="7">
-        <v>2875</v>
+        <v>18450</v>
       </c>
     </row>
     <row r="323" spans="1:6" customHeight="0">
-      <c r="A323" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="B323" s="5" t="inlineStr">
         <is>
-          <t>ARROPE DE UVA X450 - MUPAY</t>
+          <t>Plan Nutricional</t>
         </is>
       </c>
       <c r="D323" s="7">
-        <v>3745</v>
-[...3329 lines deleted...]
-      <c r="D528" s="7">
         <v>35000</v>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F1471"/>
+  <dimension ref="A1:F1410"/>
   <cols>
     <col min="1" max="1" width="11" customWidth="true"/>
     <col min="2" max="2" width="46" customWidth="true"/>
     <col min="3" max="3" width="24" customWidth="true"/>
     <col min="4" max="4" width="14" customWidth="true"/>
     <col min="5" max="5" width="17" customWidth="true"/>
     <col min="6" max="6" width="12" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" customHeight="0">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Lista de precios — Moly Market · GRANEL</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:1" customHeight="0">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>Generada el 23/08/2026 21:07 — precios sujetos a cambio sin previo aviso</t>
+          <t>Generada el 22/10/2026 11:31 — precios sujetos a cambio sin previo aviso</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:6" customHeight="0">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="B4" s="3" t="inlineStr">
         <is>
           <t>Producto</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Presentación</t>
         </is>
       </c>
       <c r="D4" s="3" t="inlineStr">
         <is>
           <t>Precio</t>
         </is>
       </c>
       <c r="E4" s="3" t="inlineStr">
@@ -8987,28452 +5660,27299 @@
         </is>
       </c>
       <c r="F4" s="3" t="inlineStr">
         <is>
           <t>CANTIDAD</t>
         </is>
       </c>
     </row>
     <row r="5" spans="1:6" customHeight="0">
       <c r="A5" s="4" t="inlineStr">
         <is>
           <t>S9039</t>
         </is>
       </c>
       <c r="B5" s="5" t="inlineStr">
         <is>
           <t>ALMOHADITAS RELL C/CREMA AVELLANA -GRANIX</t>
         </is>
       </c>
       <c r="C5" s="6" t="inlineStr">
         <is>
           <t>2 kg</t>
         </is>
       </c>
       <c r="D5" s="7">
-        <v>21010</v>
+        <v>23335</v>
       </c>
       <c r="E5" s="8">
-        <v>10505</v>
+        <v>11668</v>
       </c>
     </row>
     <row r="6" spans="1:6" customHeight="0">
       <c r="A6" s="4" t="inlineStr">
         <is>
           <t>F9041</t>
         </is>
       </c>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>1 kg</t>
         </is>
       </c>
       <c r="D6" s="7">
-        <v>11265</v>
+        <v>12615</v>
       </c>
       <c r="E6" s="8">
-        <v>11265</v>
+        <v>12615</v>
       </c>
     </row>
     <row r="7" spans="1:6" customHeight="0">
       <c r="A7" s="4" t="inlineStr">
         <is>
           <t>F9044</t>
         </is>
       </c>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>500 g</t>
         </is>
       </c>
       <c r="D7" s="7">
-        <v>6010</v>
+        <v>6770</v>
       </c>
       <c r="E7" s="8">
-        <v>12020</v>
+        <v>13540</v>
       </c>
     </row>
     <row r="8" spans="1:6" customHeight="0">
       <c r="A8" s="4" t="inlineStr">
         <is>
           <t>S9203</t>
         </is>
       </c>
       <c r="B8" s="5" t="inlineStr">
         <is>
           <t>ALMOHADITAS RELL C/CREMA AVELLANA LASFOR</t>
         </is>
       </c>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>2,5 kg</t>
         </is>
       </c>
       <c r="D8" s="7">
-        <v>17830</v>
+        <v>21920</v>
       </c>
       <c r="E8" s="8">
-        <v>7132</v>
+        <v>8768</v>
       </c>
     </row>
     <row r="9" spans="1:6" customHeight="0">
       <c r="A9" s="4" t="inlineStr">
         <is>
           <t>F9202</t>
         </is>
       </c>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>1 kg</t>
         </is>
       </c>
       <c r="D9" s="7">
-        <v>7620</v>
+        <v>9435</v>
       </c>
       <c r="E9" s="8">
-        <v>7620</v>
+        <v>9435</v>
       </c>
     </row>
     <row r="10" spans="1:6" customHeight="0">
       <c r="A10" s="4" t="inlineStr">
         <is>
           <t>F9201</t>
         </is>
       </c>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>500 g</t>
         </is>
       </c>
       <c r="D10" s="7">
-        <v>4085</v>
+        <v>5080</v>
       </c>
       <c r="E10" s="8">
-        <v>8170</v>
+        <v>10160</v>
       </c>
     </row>
     <row r="11" spans="1:6" customHeight="0">
       <c r="A11" s="4" t="inlineStr">
         <is>
           <t>S9005</t>
         </is>
       </c>
       <c r="B11" s="5" t="inlineStr">
         <is>
           <t>ARITO FRUTAL -GRANIX</t>
         </is>
       </c>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>2,5 kg</t>
         </is>
       </c>
       <c r="D11" s="7">
-        <v>18000</v>
+        <v>19990</v>
       </c>
       <c r="E11" s="8">
-        <v>7200</v>
+        <v>7996</v>
       </c>
     </row>
     <row r="12" spans="1:6" customHeight="0">
       <c r="A12" s="4" t="inlineStr">
         <is>
           <t>F9129</t>
         </is>
       </c>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>1 kg</t>
         </is>
       </c>
       <c r="D12" s="7">
-        <v>7815</v>
+        <v>8875</v>
       </c>
       <c r="E12" s="8">
-        <v>7815</v>
+        <v>8875</v>
       </c>
     </row>
     <row r="13" spans="1:6" customHeight="0">
       <c r="A13" s="4" t="inlineStr">
         <is>
           <t>F9130</t>
         </is>
       </c>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>500 g</t>
         </is>
       </c>
       <c r="D13" s="7">
-        <v>4215</v>
+        <v>4865</v>
       </c>
       <c r="E13" s="8">
-        <v>8430</v>
+        <v>9730</v>
       </c>
     </row>
     <row r="14" spans="1:6" customHeight="0">
       <c r="A14" s="4" t="inlineStr">
         <is>
           <t>S9207</t>
         </is>
       </c>
       <c r="B14" s="5" t="inlineStr">
         <is>
           <t>BALONCITOS CHOCOLATADOS -GRANIX</t>
         </is>
       </c>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>3 kg</t>
         </is>
       </c>
       <c r="D14" s="7">
-        <v>24405</v>
+        <v>28405</v>
       </c>
       <c r="E14" s="8">
-        <v>8135</v>
+        <v>9468</v>
       </c>
     </row>
     <row r="15" spans="1:6" customHeight="0">
       <c r="A15" s="4" t="inlineStr">
         <is>
           <t>F9207</t>
         </is>
       </c>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>1 kg</t>
         </is>
       </c>
       <c r="D15" s="7">
-        <v>8645</v>
+        <v>10240</v>
       </c>
       <c r="E15" s="8">
-        <v>8645</v>
+        <v>10240</v>
       </c>
     </row>
     <row r="16" spans="1:6" customHeight="0">
       <c r="A16" s="4" t="inlineStr">
         <is>
           <t>F9208</t>
         </is>
       </c>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>500 g</t>
         </is>
       </c>
       <c r="D16" s="7">
-        <v>4575</v>
+        <v>5400</v>
       </c>
       <c r="E16" s="8">
-        <v>9150</v>
+        <v>10800</v>
       </c>
     </row>
     <row r="17" spans="1:6" customHeight="0">
       <c r="A17" s="4" t="inlineStr">
         <is>
           <t>S134901</t>
         </is>
       </c>
       <c r="B17" s="5" t="inlineStr">
         <is>
           <t>ARITO FRUTAL-YINYANG</t>
         </is>
       </c>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>3 kg</t>
         </is>
       </c>
       <c r="D17" s="7">
-        <v>14105</v>
+        <v>15095</v>
       </c>
       <c r="E17" s="8">
-        <v>4702</v>
+        <v>5032</v>
       </c>
     </row>
     <row r="18" spans="1:6" customHeight="0">
       <c r="A18" s="4" t="inlineStr">
         <is>
           <t>P134901</t>
         </is>
       </c>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>1 kg</t>
         </is>
       </c>
       <c r="D18" s="7">
-        <v>5210</v>
+        <v>5785</v>
       </c>
       <c r="E18" s="8">
-        <v>5210</v>
+        <v>5785</v>
       </c>
     </row>
     <row r="19" spans="1:6" customHeight="0">
       <c r="A19" s="4" t="inlineStr">
         <is>
           <t>F9045</t>
         </is>
       </c>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>500 g</t>
         </is>
       </c>
       <c r="D19" s="7">
-        <v>2860</v>
+        <v>3255</v>
       </c>
       <c r="E19" s="8">
-        <v>5720</v>
+        <v>6510</v>
       </c>
     </row>
     <row r="20" spans="1:6" customHeight="0">
       <c r="A20" s="4" t="inlineStr">
         <is>
           <t>S9143</t>
         </is>
       </c>
       <c r="B20" s="5" t="inlineStr">
         <is>
           <t>ARITO DE MIEL - LASFOR</t>
         </is>
       </c>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>2 kg</t>
         </is>
       </c>
       <c r="D20" s="7">
-        <v>10945</v>
+        <v>8197</v>
       </c>
       <c r="E20" s="8">
-        <v>5473</v>
+        <v>4099</v>
       </c>
     </row>
     <row r="21" spans="1:6" customHeight="0">
       <c r="A21" s="4" t="inlineStr">
         <is>
           <t>F9145</t>
         </is>
       </c>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>500 g</t>
         </is>
       </c>
       <c r="D21" s="7">
-        <v>3230</v>
+        <v>2554</v>
       </c>
       <c r="E21" s="8">
-        <v>6460</v>
+        <v>5108</v>
       </c>
     </row>
     <row r="22" spans="1:6" customHeight="0">
       <c r="A22" s="4" t="inlineStr">
         <is>
           <t>S9006</t>
         </is>
       </c>
       <c r="B22" s="5" t="inlineStr">
         <is>
           <t>ARITO FRUTAL - LASFOR</t>
         </is>
       </c>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>2 kg</t>
         </is>
       </c>
       <c r="D22" s="7">
-        <v>11990</v>
+        <v>12830</v>
       </c>
       <c r="E22" s="8">
-        <v>5995</v>
+        <v>6415</v>
       </c>
     </row>
     <row r="23" spans="1:6" customHeight="0">
       <c r="A23" s="4" t="inlineStr">
         <is>
           <t>F9007</t>
         </is>
       </c>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>1 kg</t>
         </is>
       </c>
       <c r="D23" s="7">
-        <v>6445</v>
+        <v>7105</v>
       </c>
       <c r="E23" s="8">
-        <v>6445</v>
+        <v>7105</v>
       </c>
     </row>
     <row r="24" spans="1:6" customHeight="0">
       <c r="A24" s="4" t="inlineStr">
         <is>
           <t>F9146</t>
         </is>
       </c>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>500 g</t>
         </is>
       </c>
       <c r="D24" s="7">
-        <v>3450</v>
+        <v>3885</v>
       </c>
       <c r="E24" s="8">
-        <v>6900</v>
+        <v>7770</v>
       </c>
     </row>
     <row r="25" spans="1:6" customHeight="0">
       <c r="A25" s="4" t="inlineStr">
         <is>
           <t>S135001</t>
         </is>
       </c>
       <c r="B25" s="5" t="inlineStr">
         <is>
           <t>ARITO DE MIEL PUFFED-YINYANG</t>
         </is>
       </c>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>3 kg</t>
         </is>
       </c>
       <c r="D25" s="7">
-        <v>14900</v>
+        <v>11955</v>
       </c>
       <c r="E25" s="8">
-        <v>4967</v>
+        <v>3985</v>
       </c>
     </row>
     <row r="26" spans="1:6" customHeight="0">
       <c r="A26" s="4" t="inlineStr">
         <is>
           <t>P135001</t>
         </is>
       </c>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>1 kg</t>
         </is>
       </c>
       <c r="D26" s="7">
-        <v>5395</v>
+        <v>4486</v>
       </c>
       <c r="E26" s="8">
-        <v>5395</v>
+        <v>4486</v>
       </c>
     </row>
     <row r="27" spans="1:6" customHeight="0">
       <c r="A27" s="4" t="inlineStr">
         <is>
           <t>F9046</t>
         </is>
       </c>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>500 g</t>
         </is>
       </c>
       <c r="D27" s="7">
-        <v>2910</v>
+        <v>2482</v>
       </c>
       <c r="E27" s="8">
-        <v>5820</v>
+        <v>4964</v>
       </c>
     </row>
     <row r="28" spans="1:6" customHeight="0">
       <c r="A28" s="4" t="inlineStr">
         <is>
           <t>S168802</t>
         </is>
       </c>
       <c r="B28" s="5" t="inlineStr">
         <is>
           <t>HEBRAS CON CHIA-YINYANG</t>
         </is>
       </c>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>3 kg</t>
         </is>
       </c>
       <c r="D28" s="7">
-        <v>11680</v>
+        <v>15170</v>
       </c>
       <c r="E28" s="8">
-        <v>3893</v>
+        <v>5057</v>
       </c>
     </row>
     <row r="29" spans="1:6" customHeight="0">
       <c r="A29" s="4" t="inlineStr">
         <is>
           <t>P168802</t>
         </is>
       </c>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>1 kg</t>
         </is>
       </c>
       <c r="D29" s="7">
-        <v>4295</v>
+        <v>5620</v>
       </c>
       <c r="E29" s="8">
-        <v>4295</v>
+        <v>5620</v>
       </c>
     </row>
     <row r="30" spans="1:6" customHeight="0">
       <c r="A30" s="4" t="inlineStr">
         <is>
           <t>F9047</t>
         </is>
       </c>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>500 g</t>
         </is>
       </c>
       <c r="D30" s="7">
-        <v>2350</v>
+        <v>3085</v>
       </c>
       <c r="E30" s="8">
-        <v>4700</v>
+        <v>6170</v>
       </c>
     </row>
     <row r="31" spans="1:6" customHeight="0">
       <c r="A31" s="4" t="inlineStr">
         <is>
           <t>S133702</t>
         </is>
       </c>
       <c r="B31" s="5" t="inlineStr">
         <is>
           <t>HEBRAS DE SALVADO-YINYANG</t>
         </is>
       </c>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>3 kg</t>
         </is>
       </c>
       <c r="D31" s="7">
-        <v>10860</v>
+        <v>13815</v>
       </c>
       <c r="E31" s="8">
-        <v>3620</v>
+        <v>4605</v>
       </c>
     </row>
     <row r="32" spans="1:6" customHeight="0">
       <c r="A32" s="4" t="inlineStr">
         <is>
           <t>P133702</t>
         </is>
       </c>
       <c r="C32" s="6" t="inlineStr">
         <is>
           <t>1 kg</t>
         </is>
       </c>
       <c r="D32" s="7">
-        <v>4015</v>
+        <v>5255</v>
       </c>
       <c r="E32" s="8">
-        <v>4015</v>
+        <v>5255</v>
       </c>
     </row>
     <row r="33" spans="1:6" customHeight="0">
       <c r="A33" s="4" t="inlineStr">
         <is>
           <t>F9048</t>
         </is>
       </c>
       <c r="C33" s="6" t="inlineStr">
         <is>
           <t>500 g</t>
         </is>
       </c>
       <c r="D33" s="7">
-        <v>2205</v>
+        <v>2845</v>
       </c>
       <c r="E33" s="8">
-        <v>4410</v>
+        <v>5690</v>
       </c>
     </row>
     <row r="34" spans="1:6" customHeight="0">
       <c r="A34" s="4" t="inlineStr">
         <is>
           <t>S129202</t>
         </is>
       </c>
       <c r="B34" s="5" t="inlineStr">
         <is>
           <t>PELOTITA CER.C/CH-YINYANG</t>
         </is>
       </c>
       <c r="C34" s="6" t="inlineStr">
         <is>
           <t>3 kg</t>
         </is>
       </c>
       <c r="D34" s="7">
-        <v>20330</v>
+        <v>22515</v>
       </c>
       <c r="E34" s="8">
-        <v>6777</v>
+        <v>7505</v>
       </c>
     </row>
     <row r="35" spans="1:6" customHeight="0">
       <c r="A35" s="4" t="inlineStr">
         <is>
           <t>P12902</t>
         </is>
       </c>
       <c r="C35" s="6" t="inlineStr">
         <is>
           <t>1 kg</t>
         </is>
       </c>
       <c r="D35" s="7">
-        <v>7250</v>
+        <v>8225</v>
       </c>
       <c r="E35" s="8">
-        <v>7250</v>
+        <v>8225</v>
       </c>
     </row>
     <row r="36" spans="1:6" customHeight="0">
       <c r="A36" s="4" t="inlineStr">
         <is>
           <t>F9049</t>
         </is>
       </c>
       <c r="C36" s="6" t="inlineStr">
         <is>
           <t>500 g</t>
         </is>
       </c>
       <c r="D36" s="7">
-        <v>3860</v>
+        <v>4370</v>
       </c>
       <c r="E36" s="8">
-        <v>7720</v>
+        <v>8740</v>
       </c>
     </row>
     <row r="37" spans="1:6" customHeight="0">
       <c r="A37" s="4" t="inlineStr">
         <is>
           <t>S223802</t>
         </is>
       </c>
       <c r="B37" s="5" t="inlineStr">
         <is>
           <t>QUINOA "POP" C/ALGARROBA-YINYANG</t>
         </is>
       </c>
       <c r="C37" s="6" t="inlineStr">
         <is>
           <t>3 kg</t>
         </is>
       </c>
       <c r="D37" s="7">
-        <v>18555</v>
+        <v>19855</v>
       </c>
       <c r="E37" s="8">
-        <v>6185</v>
+        <v>6618</v>
       </c>
     </row>
     <row r="38" spans="1:6" customHeight="0">
       <c r="A38" s="4" t="inlineStr">
         <is>
           <t>P223802</t>
         </is>
       </c>
       <c r="C38" s="6" t="inlineStr">
         <is>
           <t>1 kg</t>
         </is>
       </c>
       <c r="D38" s="7">
-        <v>6645</v>
+        <v>7315</v>
       </c>
       <c r="E38" s="8">
-        <v>6645</v>
+        <v>7315</v>
       </c>
     </row>
     <row r="39" spans="1:6" customHeight="0">
       <c r="A39" s="4" t="inlineStr">
         <is>
           <t>F9050</t>
         </is>
       </c>
       <c r="C39" s="6" t="inlineStr">
         <is>
           <t>500 g</t>
         </is>
       </c>
       <c r="D39" s="7">
-        <v>3550</v>
+        <v>3995</v>
       </c>
       <c r="E39" s="8">
-        <v>7100</v>
+        <v>7990</v>
       </c>
     </row>
     <row r="40" spans="1:6" customHeight="0">
       <c r="A40" s="4" t="inlineStr">
         <is>
           <t>S9125</t>
         </is>
       </c>
       <c r="B40" s="5" t="inlineStr">
         <is>
           <t>QUINOA "POP" C/ARANDANO-YINYANG</t>
         </is>
       </c>
       <c r="C40" s="6" t="inlineStr">
         <is>
           <t>3 kg</t>
         </is>
       </c>
       <c r="D40" s="7">
-        <v>18555</v>
+        <v>20555</v>
       </c>
       <c r="E40" s="8">
-        <v>6185</v>
+        <v>6852</v>
       </c>
     </row>
     <row r="41" spans="1:6" customHeight="0">
       <c r="A41" s="4" t="inlineStr">
         <is>
           <t>F9126</t>
         </is>
       </c>
       <c r="C41" s="6" t="inlineStr">
         <is>
           <t>1 kg</t>
         </is>
       </c>
       <c r="D41" s="7">
-        <v>6645</v>
+        <v>7555</v>
       </c>
       <c r="E41" s="8">
-        <v>6645</v>
+        <v>7555</v>
       </c>
     </row>
     <row r="42" spans="1:6" customHeight="0">
       <c r="A42" s="4" t="inlineStr">
         <is>
           <t>F9127</t>
         </is>
       </c>
       <c r="C42" s="6" t="inlineStr">
         <is>
           <t>500 g</t>
         </is>
       </c>
       <c r="D42" s="7">
-        <v>3550</v>
+        <v>4115</v>
       </c>
       <c r="E42" s="8">
-        <v>7100</v>
+        <v>8230</v>
       </c>
     </row>
     <row r="43" spans="1:6" customHeight="0">
       <c r="A43" s="4" t="inlineStr">
         <is>
           <t>S171902</t>
         </is>
       </c>
       <c r="B43" s="5" t="inlineStr">
         <is>
           <t>QUINOA "POP"-YINYANG</t>
         </is>
       </c>
       <c r="C43" s="6" t="inlineStr">
         <is>
           <t>3 kg</t>
         </is>
       </c>
       <c r="D43" s="7">
-        <v>17305</v>
+        <v>18825</v>
       </c>
       <c r="E43" s="8">
-        <v>5768</v>
+        <v>6275</v>
       </c>
     </row>
     <row r="44" spans="1:6" customHeight="0">
       <c r="A44" s="4" t="inlineStr">
         <is>
           <t>P171902</t>
         </is>
       </c>
       <c r="C44" s="6" t="inlineStr">
         <is>
           <t>1 kg</t>
         </is>
       </c>
       <c r="D44" s="7">
-        <v>6330</v>
+        <v>7085</v>
       </c>
       <c r="E44" s="8">
-        <v>6330</v>
+        <v>7085</v>
       </c>
     </row>
     <row r="45" spans="1:6" customHeight="0">
       <c r="A45" s="4" t="inlineStr">
         <is>
           <t>F9051</t>
         </is>
       </c>
       <c r="C45" s="6" t="inlineStr">
         <is>
           <t>500 g</t>
         </is>
       </c>
       <c r="D45" s="7">
-        <v>3445</v>
+        <v>3940</v>
       </c>
       <c r="E45" s="8">
-        <v>6890</v>
+        <v>7880</v>
       </c>
     </row>
     <row r="46" spans="1:6" customHeight="0">
       <c r="A46" s="4" t="inlineStr">
         <is>
           <t>S239502</t>
         </is>
       </c>
       <c r="B46" s="5" t="inlineStr">
         <is>
           <t>SEMILLAS POP-YINYANG</t>
         </is>
       </c>
       <c r="C46" s="6" t="inlineStr">
         <is>
           <t>3 kg</t>
         </is>
       </c>
       <c r="D46" s="7">
-        <v>16630</v>
+        <v>12456</v>
       </c>
       <c r="E46" s="8">
-        <v>5543</v>
+        <v>4152</v>
       </c>
     </row>
     <row r="47" spans="1:6" customHeight="0">
       <c r="A47" s="4" t="inlineStr">
         <is>
           <t>F9052</t>
         </is>
       </c>
       <c r="C47" s="6" t="inlineStr">
         <is>
           <t>500 g</t>
         </is>
       </c>
       <c r="D47" s="7">
-        <v>3145</v>
+        <v>2430</v>
       </c>
       <c r="E47" s="8">
-        <v>6290</v>
+        <v>4860</v>
       </c>
     </row>
     <row r="48" spans="1:6" customHeight="0">
       <c r="A48" s="4" t="inlineStr">
         <is>
           <t>S231403</t>
         </is>
       </c>
       <c r="B48" s="5" t="inlineStr">
         <is>
           <t>YAMANI INFLADO-YINYANG</t>
         </is>
       </c>
       <c r="C48" s="6" t="inlineStr">
         <is>
           <t>3 kg</t>
         </is>
       </c>
       <c r="D48" s="7">
-        <v>17900</v>
+        <v>13408</v>
       </c>
       <c r="E48" s="8">
-        <v>5967</v>
+        <v>4469</v>
       </c>
     </row>
     <row r="49" spans="1:6" customHeight="0">
       <c r="A49" s="4" t="inlineStr">
         <is>
           <t>P231403</t>
         </is>
       </c>
       <c r="C49" s="6" t="inlineStr">
         <is>
           <t>1 kg</t>
         </is>
       </c>
       <c r="D49" s="7">
-        <v>6420</v>
+        <v>4953</v>
       </c>
       <c r="E49" s="8">
-        <v>6420</v>
+        <v>4953</v>
       </c>
     </row>
     <row r="50" spans="1:6" customHeight="0">
       <c r="A50" s="4" t="inlineStr">
         <is>
           <t>S9053</t>
         </is>
       </c>
       <c r="B50" s="5" t="inlineStr">
         <is>
           <t>AVENA INSTANTANEA -CEREALCOOP</t>
         </is>
       </c>
       <c r="C50" s="6" t="inlineStr">
         <is>
           <t>20 kg</t>
         </is>
       </c>
       <c r="D50" s="7">
-        <v>35290</v>
+        <v>37760</v>
       </c>
       <c r="E50" s="8">
-        <v>1765</v>
+        <v>1888</v>
       </c>
     </row>
     <row r="51" spans="1:6" customHeight="0">
       <c r="A51" s="4" t="inlineStr">
         <is>
           <t>F9097</t>
         </is>
       </c>
       <c r="C51" s="6" t="inlineStr">
         <is>
           <t>10 kg</t>
         </is>
       </c>
       <c r="D51" s="7">
-        <v>18715</v>
+        <v>20460</v>
       </c>
       <c r="E51" s="8">
-        <v>1872</v>
+        <v>2046</v>
       </c>
     </row>
     <row r="52" spans="1:6" customHeight="0">
       <c r="A52" s="4" t="inlineStr">
         <is>
           <t>F9054</t>
         </is>
       </c>
       <c r="C52" s="6" t="inlineStr">
         <is>
           <t>5 kg</t>
         </is>
       </c>
       <c r="D52" s="7">
-        <v>9815</v>
+        <v>10840</v>
       </c>
       <c r="E52" s="8">
-        <v>1963</v>
+        <v>2168</v>
       </c>
     </row>
     <row r="53" spans="1:6" customHeight="0">
       <c r="A53" s="4" t="inlineStr">
         <is>
           <t>F9066</t>
         </is>
       </c>
       <c r="C53" s="6" t="inlineStr">
         <is>
           <t>2,5 kg</t>
         </is>
       </c>
       <c r="D53" s="7">
-        <v>5175</v>
+        <v>5775</v>
       </c>
       <c r="E53" s="8">
-        <v>2070</v>
+        <v>2310</v>
       </c>
     </row>
     <row r="54" spans="1:6" customHeight="0">
       <c r="A54" s="4" t="inlineStr">
         <is>
           <t>P9066</t>
         </is>
       </c>
       <c r="C54" s="6" t="inlineStr">
         <is>
           <t>1 kg</t>
         </is>
       </c>
       <c r="D54" s="7">
-        <v>2300</v>
+        <v>2575</v>
       </c>
       <c r="E54" s="8">
-        <v>2300</v>
+        <v>2575</v>
       </c>
     </row>
     <row r="55" spans="1:6" customHeight="0">
       <c r="A55" s="4" t="inlineStr">
         <is>
           <t>F9025</t>
         </is>
       </c>
       <c r="C55" s="6" t="inlineStr">
         <is>
           <t>500 g</t>
         </is>
       </c>
       <c r="D55" s="7">
-        <v>1325</v>
+        <v>1520</v>
       </c>
       <c r="E55" s="8">
-        <v>2650</v>
+        <v>3040</v>
       </c>
     </row>
     <row r="56" spans="1:6" customHeight="0">
       <c r="A56" s="4" t="inlineStr">
         <is>
           <t>S9149</t>
         </is>
       </c>
       <c r="B56" s="5" t="inlineStr">
         <is>
           <t>AVENA MEDIANA -CEREALCOOP</t>
         </is>
       </c>
       <c r="C56" s="6" t="inlineStr">
         <is>
           <t>25 kg</t>
         </is>
       </c>
       <c r="D56" s="7">
-        <v>44115</v>
+        <v>47205</v>
       </c>
       <c r="E56" s="8">
-        <v>1765</v>
+        <v>1888</v>
       </c>
     </row>
     <row r="57" spans="1:6" customHeight="0">
       <c r="A57" s="4" t="inlineStr">
         <is>
           <t>F9151</t>
         </is>
       </c>
       <c r="C57" s="6" t="inlineStr">
         <is>
           <t>5 kg</t>
         </is>
       </c>
       <c r="D57" s="7">
-        <v>9815</v>
+        <v>10840</v>
       </c>
       <c r="E57" s="8">
-        <v>1963</v>
+        <v>2168</v>
       </c>
     </row>
     <row r="58" spans="1:6" customHeight="0">
       <c r="A58" s="4" t="inlineStr">
         <is>
           <t>F9153</t>
         </is>
       </c>
       <c r="C58" s="6" t="inlineStr">
         <is>
           <t>1 kg</t>
         </is>
       </c>
       <c r="D58" s="7">
-        <v>2300</v>
+        <v>2575</v>
       </c>
       <c r="E58" s="8">
-        <v>2300</v>
+        <v>2575</v>
       </c>
     </row>
     <row r="59" spans="1:6" customHeight="0">
       <c r="A59" s="4" t="inlineStr">
         <is>
           <t>S9179</t>
         </is>
       </c>
       <c r="B59" s="5" t="inlineStr">
         <is>
           <t>AVENAGRUESA -CEREALCOOP</t>
         </is>
       </c>
       <c r="C59" s="6" t="inlineStr">
         <is>
           <t>25 kg</t>
         </is>
       </c>
       <c r="D59" s="7">
-        <v>45470</v>
+        <v>48655</v>
       </c>
       <c r="E59" s="8">
-        <v>1819</v>
+        <v>1946</v>
       </c>
     </row>
     <row r="60" spans="1:6" customHeight="0">
       <c r="A60" s="4" t="inlineStr">
         <is>
           <t>F9181</t>
         </is>
       </c>
       <c r="C60" s="6" t="inlineStr">
         <is>
           <t>5 kg</t>
         </is>
       </c>
       <c r="D60" s="7">
-        <v>10105</v>
+        <v>10810</v>
       </c>
       <c r="E60" s="8">
-        <v>2021</v>
+        <v>2162</v>
       </c>
     </row>
     <row r="61" spans="1:6" customHeight="0">
       <c r="A61" s="4" t="inlineStr">
         <is>
           <t>F9182</t>
         </is>
       </c>
       <c r="C61" s="6" t="inlineStr">
         <is>
           <t>2,5 kg</t>
         </is>
       </c>
       <c r="D61" s="7">
-        <v>5325</v>
+        <v>5700</v>
       </c>
       <c r="E61" s="8">
-        <v>2130</v>
+        <v>2280</v>
       </c>
     </row>
     <row r="62" spans="1:6" customHeight="0">
       <c r="A62" s="4" t="inlineStr">
         <is>
           <t>F9183</t>
         </is>
       </c>
       <c r="C62" s="6" t="inlineStr">
         <is>
           <t>1 kg</t>
         </is>
       </c>
       <c r="D62" s="7">
-        <v>2360</v>
+        <v>2525</v>
       </c>
       <c r="E62" s="8">
-        <v>2360</v>
+        <v>2525</v>
       </c>
     </row>
     <row r="63" spans="1:6" customHeight="0">
       <c r="A63" s="4" t="inlineStr">
         <is>
           <t>S9012</t>
         </is>
       </c>
       <c r="B63" s="5" t="inlineStr">
         <is>
           <t>AVENA ARROLLADA MEDIANA</t>
         </is>
       </c>
       <c r="C63" s="6" t="inlineStr">
         <is>
           <t>25 kg</t>
         </is>
       </c>
       <c r="D63" s="7">
-        <v>39090</v>
+        <v>41825</v>
       </c>
       <c r="E63" s="8">
-        <v>1564</v>
+        <v>1673</v>
       </c>
     </row>
     <row r="64" spans="1:6" customHeight="0">
       <c r="A64" s="4" t="inlineStr">
         <is>
           <t>F9013</t>
         </is>
       </c>
       <c r="C64" s="6" t="inlineStr">
         <is>
           <t>5 kg</t>
         </is>
       </c>
       <c r="D64" s="7">
-        <v>8730</v>
+        <v>9680</v>
       </c>
       <c r="E64" s="8">
-        <v>1746</v>
+        <v>1936</v>
       </c>
     </row>
     <row r="65" spans="1:6" customHeight="0">
       <c r="A65" s="4" t="inlineStr">
         <is>
           <t>F9064</t>
         </is>
       </c>
       <c r="C65" s="6" t="inlineStr">
         <is>
           <t>2,5 kg</t>
         </is>
       </c>
       <c r="D65" s="7">
-        <v>4620</v>
+        <v>5185</v>
       </c>
       <c r="E65" s="8">
-        <v>1848</v>
+        <v>2074</v>
       </c>
     </row>
     <row r="66" spans="1:6" customHeight="0">
       <c r="A66" s="4" t="inlineStr">
         <is>
           <t>P9013</t>
         </is>
       </c>
       <c r="C66" s="6" t="inlineStr">
         <is>
           <t>1 kg</t>
         </is>
       </c>
       <c r="D66" s="7">
-        <v>2070</v>
+        <v>2700</v>
       </c>
       <c r="E66" s="8">
-        <v>2070</v>
+        <v>2700</v>
       </c>
     </row>
     <row r="67" spans="1:6" customHeight="0">
       <c r="A67" s="4" t="inlineStr">
         <is>
           <t>F9055</t>
         </is>
       </c>
       <c r="C67" s="6" t="inlineStr">
         <is>
           <t>500 g</t>
         </is>
       </c>
       <c r="D67" s="7">
-        <v>1210</v>
+        <v>1585</v>
       </c>
       <c r="E67" s="8">
-        <v>2420</v>
+        <v>3170</v>
       </c>
     </row>
     <row r="68" spans="1:6" customHeight="0">
       <c r="A68" s="4" t="inlineStr">
         <is>
           <t>S9010</t>
         </is>
       </c>
       <c r="B68" s="5" t="inlineStr">
         <is>
           <t>AVENA ARROLLADAGRUESA</t>
         </is>
       </c>
       <c r="C68" s="6" t="inlineStr">
         <is>
           <t>25 kg</t>
         </is>
       </c>
       <c r="D68" s="7">
-        <v>39170</v>
+        <v>41910</v>
       </c>
       <c r="E68" s="8">
-        <v>1567</v>
+        <v>1676</v>
       </c>
     </row>
     <row r="69" spans="1:6" customHeight="0">
       <c r="A69" s="4" t="inlineStr">
         <is>
           <t>F9099</t>
         </is>
       </c>
       <c r="C69" s="6" t="inlineStr">
         <is>
           <t>10 kg</t>
         </is>
       </c>
       <c r="D69" s="7">
-        <v>16650</v>
+        <v>18250</v>
       </c>
       <c r="E69" s="8">
-        <v>1665</v>
+        <v>1825</v>
       </c>
     </row>
     <row r="70" spans="1:6" customHeight="0">
       <c r="A70" s="4" t="inlineStr">
         <is>
           <t>F9011</t>
         </is>
       </c>
       <c r="C70" s="6" t="inlineStr">
         <is>
           <t>5 kg</t>
         </is>
       </c>
       <c r="D70" s="7">
-        <v>8750</v>
+        <v>9700</v>
       </c>
       <c r="E70" s="8">
-        <v>1750</v>
+        <v>1940</v>
       </c>
     </row>
     <row r="71" spans="1:6" customHeight="0">
       <c r="A71" s="4" t="inlineStr">
         <is>
           <t>F9063</t>
         </is>
       </c>
       <c r="C71" s="6" t="inlineStr">
         <is>
           <t>2,5 kg</t>
         </is>
       </c>
       <c r="D71" s="7">
-        <v>4630</v>
+        <v>6085</v>
       </c>
       <c r="E71" s="8">
-        <v>1852</v>
+        <v>2434</v>
       </c>
     </row>
     <row r="72" spans="1:6" customHeight="0">
       <c r="A72" s="4" t="inlineStr">
         <is>
           <t>P9011</t>
         </is>
       </c>
       <c r="C72" s="6" t="inlineStr">
         <is>
           <t>1 kg</t>
         </is>
       </c>
       <c r="D72" s="7">
-        <v>2075</v>
+        <v>2700</v>
       </c>
       <c r="E72" s="8">
-        <v>2075</v>
+        <v>2700</v>
       </c>
     </row>
     <row r="73" spans="1:6" customHeight="0">
       <c r="A73" s="4" t="inlineStr">
         <is>
           <t>S9014</t>
         </is>
       </c>
       <c r="B73" s="5" t="inlineStr">
         <is>
           <t>AVENA INSTANTANEA</t>
         </is>
       </c>
       <c r="C73" s="6" t="inlineStr">
         <is>
           <t>25 kg</t>
         </is>
       </c>
       <c r="D73" s="7">
-        <v>39170</v>
+        <v>41910</v>
       </c>
       <c r="E73" s="8">
-        <v>1567</v>
+        <v>1676</v>
       </c>
     </row>
     <row r="74" spans="1:6" customHeight="0">
       <c r="A74" s="4" t="inlineStr">
         <is>
           <t>F9100</t>
         </is>
       </c>
       <c r="C74" s="6" t="inlineStr">
         <is>
           <t>10 kg</t>
         </is>
       </c>
       <c r="D74" s="7">
-        <v>16650</v>
+        <v>18250</v>
       </c>
       <c r="E74" s="8">
-        <v>1665</v>
+        <v>1825</v>
       </c>
     </row>
     <row r="75" spans="1:6" customHeight="0">
       <c r="A75" s="4" t="inlineStr">
         <is>
           <t>F9015</t>
         </is>
       </c>
       <c r="C75" s="6" t="inlineStr">
         <is>
           <t>5 kg</t>
         </is>
       </c>
       <c r="D75" s="7">
-        <v>8750</v>
+        <v>9700</v>
       </c>
       <c r="E75" s="8">
-        <v>1750</v>
+        <v>1940</v>
       </c>
     </row>
     <row r="76" spans="1:6" customHeight="0">
       <c r="A76" s="4" t="inlineStr">
         <is>
           <t>F9065</t>
         </is>
       </c>
       <c r="C76" s="6" t="inlineStr">
         <is>
           <t>2,5 kg</t>
         </is>
       </c>
       <c r="D76" s="7">
-        <v>4630</v>
+        <v>5195</v>
       </c>
       <c r="E76" s="8">
-        <v>1852</v>
+        <v>2078</v>
       </c>
     </row>
     <row r="77" spans="1:6" customHeight="0">
       <c r="A77" s="4" t="inlineStr">
         <is>
           <t>P9015</t>
         </is>
       </c>
       <c r="C77" s="6" t="inlineStr">
         <is>
           <t>1 kg</t>
         </is>
       </c>
       <c r="D77" s="7">
-        <v>2075</v>
+        <v>2700</v>
       </c>
       <c r="E77" s="8">
-        <v>2075</v>
+        <v>2700</v>
       </c>
     </row>
     <row r="78" spans="1:6" customHeight="0">
       <c r="A78" s="4" t="inlineStr">
         <is>
           <t>F9061</t>
         </is>
       </c>
       <c r="C78" s="6" t="inlineStr">
         <is>
           <t>500 g</t>
         </is>
       </c>
       <c r="D78" s="7">
-        <v>1210</v>
+        <v>1585</v>
       </c>
       <c r="E78" s="8">
-        <v>2420</v>
+        <v>3170</v>
       </c>
     </row>
     <row r="79" spans="1:6" customHeight="0">
       <c r="A79" s="4" t="inlineStr">
         <is>
           <t>S9016</t>
         </is>
       </c>
       <c r="B79" s="5" t="inlineStr">
         <is>
           <t>COPOS DE MAIZ CON AZUCAR - GRANIX</t>
         </is>
       </c>
       <c r="C79" s="6" t="inlineStr">
         <is>
           <t>3,4 kg</t>
         </is>
       </c>
       <c r="D79" s="7">
-        <v>20590</v>
+        <v>22870</v>
       </c>
       <c r="E79" s="8">
-        <v>6056</v>
+        <v>6726</v>
       </c>
     </row>
     <row r="80" spans="1:6" customHeight="0">
       <c r="A80" s="4" t="inlineStr">
         <is>
           <t>P9016</t>
         </is>
       </c>
       <c r="C80" s="6" t="inlineStr">
         <is>
           <t>1 kg</t>
         </is>
       </c>
       <c r="D80" s="7">
-        <v>6625</v>
+        <v>7550</v>
       </c>
       <c r="E80" s="8">
-        <v>6625</v>
+        <v>7550</v>
       </c>
     </row>
     <row r="81" spans="1:6" customHeight="0">
       <c r="A81" s="4" t="inlineStr">
         <is>
           <t>F9062</t>
         </is>
       </c>
       <c r="C81" s="6" t="inlineStr">
         <is>
           <t>500 g</t>
         </is>
       </c>
       <c r="D81" s="7">
-        <v>3515</v>
+        <v>4090</v>
       </c>
       <c r="E81" s="8">
-        <v>7030</v>
+        <v>8180</v>
       </c>
     </row>
     <row r="82" spans="1:6" customHeight="0">
       <c r="A82" s="4" t="inlineStr">
         <is>
           <t>S9042</t>
         </is>
       </c>
       <c r="B82" s="5" t="inlineStr">
         <is>
           <t>COPOS DE MAIZ NATURAL CEREALCOOP</t>
         </is>
       </c>
       <c r="C82" s="6" t="inlineStr">
         <is>
           <t>3 kg</t>
         </is>
       </c>
       <c r="D82" s="7">
-        <v>7240</v>
+        <v>7745</v>
       </c>
       <c r="E82" s="8">
-        <v>2413</v>
+        <v>2582</v>
       </c>
     </row>
     <row r="83" spans="1:6" customHeight="0">
       <c r="A83" s="4" t="inlineStr">
         <is>
           <t>F9078</t>
         </is>
       </c>
       <c r="C83" s="6" t="inlineStr">
         <is>
           <t>1 kg</t>
         </is>
       </c>
       <c r="D83" s="7">
-        <v>2825</v>
+        <v>3020</v>
       </c>
       <c r="E83" s="8">
-        <v>2825</v>
+        <v>3020</v>
       </c>
     </row>
     <row r="84" spans="1:6" customHeight="0">
       <c r="A84" s="4" t="inlineStr">
         <is>
           <t>F9079</t>
         </is>
       </c>
       <c r="C84" s="6" t="inlineStr">
         <is>
           <t>500 g</t>
         </is>
       </c>
       <c r="D84" s="7">
-        <v>1605</v>
+        <v>1720</v>
       </c>
       <c r="E84" s="8">
-        <v>3210</v>
+        <v>3440</v>
       </c>
     </row>
     <row r="85" spans="1:6" customHeight="0">
       <c r="A85" s="4" t="inlineStr">
         <is>
           <t>S9043</t>
         </is>
       </c>
       <c r="B85" s="5" t="inlineStr">
         <is>
           <t>COPOS DE MAIZ AZUCARADO CEREALCOOP</t>
         </is>
       </c>
       <c r="C85" s="6" t="inlineStr">
         <is>
           <t>4 kg</t>
         </is>
       </c>
       <c r="D85" s="7">
-        <v>11360</v>
+        <v>12155</v>
       </c>
       <c r="E85" s="8">
-        <v>2840</v>
+        <v>3039</v>
       </c>
     </row>
     <row r="86" spans="1:6" customHeight="0">
       <c r="A86" s="4" t="inlineStr">
         <is>
           <t>F9080</t>
         </is>
       </c>
       <c r="C86" s="6" t="inlineStr">
         <is>
           <t>1 kg</t>
         </is>
       </c>
       <c r="D86" s="7">
-        <v>3270</v>
+        <v>3495</v>
       </c>
       <c r="E86" s="8">
-        <v>3270</v>
+        <v>3495</v>
       </c>
     </row>
     <row r="87" spans="1:6" customHeight="0">
       <c r="A87" s="4" t="inlineStr">
         <is>
           <t>F9081</t>
         </is>
       </c>
       <c r="C87" s="6" t="inlineStr">
         <is>
           <t>500 g</t>
         </is>
       </c>
       <c r="D87" s="7">
-        <v>1835</v>
+        <v>1965</v>
       </c>
       <c r="E87" s="8">
-        <v>3670</v>
+        <v>3930</v>
       </c>
     </row>
     <row r="88" spans="1:6" customHeight="0">
       <c r="A88" s="4" t="inlineStr">
         <is>
           <t>S9017</t>
         </is>
       </c>
       <c r="B88" s="5" t="inlineStr">
         <is>
           <t>GERMEN DE TRIGO SIN TOSTAR</t>
         </is>
       </c>
       <c r="C88" s="6" t="inlineStr">
         <is>
           <t>25 kg</t>
         </is>
       </c>
       <c r="D88" s="7">
-        <v>47535</v>
+        <v>50860</v>
       </c>
       <c r="E88" s="8">
-        <v>1901</v>
+        <v>2034</v>
       </c>
     </row>
     <row r="89" spans="1:6" customHeight="0">
       <c r="A89" s="4" t="inlineStr">
         <is>
           <t>F9195</t>
         </is>
       </c>
       <c r="C89" s="6" t="inlineStr">
         <is>
           <t>20 kg</t>
         </is>
       </c>
       <c r="D89" s="7">
-        <v>39280</v>
+        <v>42665</v>
       </c>
       <c r="E89" s="8">
-        <v>1964</v>
+        <v>2133</v>
       </c>
     </row>
     <row r="90" spans="1:6" customHeight="0">
       <c r="A90" s="4" t="inlineStr">
         <is>
           <t>F9018</t>
         </is>
       </c>
       <c r="C90" s="6" t="inlineStr">
         <is>
           <t>5 kg</t>
         </is>
       </c>
       <c r="D90" s="7">
-        <v>10285</v>
+        <v>11345</v>
       </c>
       <c r="E90" s="8">
-        <v>2057</v>
+        <v>2269</v>
       </c>
     </row>
     <row r="91" spans="1:6" customHeight="0">
       <c r="A91" s="4" t="inlineStr">
         <is>
           <t>P9019</t>
         </is>
       </c>
       <c r="C91" s="6" t="inlineStr">
         <is>
           <t>1 kg</t>
         </is>
       </c>
       <c r="D91" s="7">
-        <v>2350</v>
+        <v>3040</v>
       </c>
       <c r="E91" s="8">
-        <v>2350</v>
+        <v>3040</v>
       </c>
     </row>
     <row r="92" spans="1:6" customHeight="0">
       <c r="A92" s="4" t="inlineStr">
         <is>
           <t>F9082</t>
         </is>
       </c>
       <c r="C92" s="6" t="inlineStr">
         <is>
           <t>500 g</t>
         </is>
       </c>
       <c r="D92" s="7">
-        <v>1350</v>
+        <v>1760</v>
       </c>
       <c r="E92" s="8">
-        <v>2700</v>
+        <v>3520</v>
       </c>
     </row>
     <row r="93" spans="1:6" customHeight="0">
       <c r="A93" s="4" t="inlineStr">
         <is>
           <t>S5055</t>
         </is>
       </c>
       <c r="B93" s="5" t="inlineStr">
         <is>
           <t>FARINA DE MANDIOCA</t>
         </is>
       </c>
       <c r="C93" s="6" t="inlineStr">
         <is>
           <t>25 kg</t>
         </is>
       </c>
       <c r="D93" s="7">
-        <v>78910</v>
+        <v>59104</v>
       </c>
       <c r="E93" s="8">
-        <v>3156</v>
+        <v>2364</v>
       </c>
     </row>
     <row r="94" spans="1:6" customHeight="0">
       <c r="A94" s="4" t="inlineStr">
         <is>
           <t>F5057</t>
         </is>
       </c>
       <c r="C94" s="6" t="inlineStr">
         <is>
           <t>5 kg</t>
         </is>
       </c>
       <c r="D94" s="7">
-        <v>17375</v>
+        <v>13310</v>
       </c>
       <c r="E94" s="8">
-        <v>3475</v>
+        <v>2662</v>
       </c>
     </row>
     <row r="95" spans="1:6" customHeight="0">
       <c r="A95" s="4" t="inlineStr">
         <is>
           <t>F5058</t>
         </is>
       </c>
       <c r="C95" s="6" t="inlineStr">
         <is>
           <t>2,5 kg</t>
         </is>
       </c>
       <c r="D95" s="7">
-        <v>9165</v>
+        <v>7113</v>
       </c>
       <c r="E95" s="8">
-        <v>3666</v>
+        <v>2845</v>
       </c>
     </row>
     <row r="96" spans="1:6" customHeight="0">
       <c r="A96" s="4" t="inlineStr">
         <is>
           <t>S5006</t>
         </is>
       </c>
       <c r="B96" s="5" t="inlineStr">
         <is>
           <t>FÉCULA DE MANDIOCA</t>
         </is>
       </c>
       <c r="C96" s="6" t="inlineStr">
         <is>
           <t>25 kg</t>
         </is>
       </c>
       <c r="D96" s="7">
-        <v>80740</v>
+        <v>60340</v>
       </c>
       <c r="E96" s="8">
-        <v>3230</v>
+        <v>2414</v>
       </c>
     </row>
     <row r="97" spans="1:6" customHeight="0">
       <c r="A97" s="4" t="inlineStr">
         <is>
           <t>F5054</t>
         </is>
       </c>
       <c r="C97" s="6" t="inlineStr">
         <is>
           <t>10 kg</t>
         </is>
       </c>
       <c r="D97" s="7">
-        <v>33405</v>
+        <v>25660</v>
       </c>
       <c r="E97" s="8">
-        <v>3341</v>
+        <v>2566</v>
       </c>
     </row>
     <row r="98" spans="1:6" customHeight="0">
       <c r="A98" s="4" t="inlineStr">
         <is>
           <t>F5007</t>
         </is>
       </c>
       <c r="C98" s="6" t="inlineStr">
         <is>
           <t>5 kg</t>
         </is>
       </c>
       <c r="D98" s="7">
-        <v>17255</v>
+        <v>13415</v>
       </c>
       <c r="E98" s="8">
-        <v>3451</v>
+        <v>2683</v>
       </c>
     </row>
     <row r="99" spans="1:6" customHeight="0">
       <c r="A99" s="4" t="inlineStr">
         <is>
           <t>F5008</t>
         </is>
       </c>
       <c r="C99" s="6" t="inlineStr">
         <is>
           <t>2,5 kg</t>
         </is>
       </c>
       <c r="D99" s="7">
-        <v>8985</v>
+        <v>7165</v>
       </c>
       <c r="E99" s="8">
-        <v>3594</v>
+        <v>2866</v>
       </c>
     </row>
     <row r="100" spans="1:6" customHeight="0">
       <c r="A100" s="4" t="inlineStr">
         <is>
           <t>P5008</t>
         </is>
       </c>
       <c r="C100" s="6" t="inlineStr">
         <is>
           <t>1 kg</t>
         </is>
       </c>
       <c r="D100" s="7">
-        <v>3855</v>
+        <v>3205</v>
       </c>
       <c r="E100" s="8">
-        <v>3855</v>
+        <v>3205</v>
       </c>
     </row>
     <row r="101" spans="1:6" customHeight="0">
       <c r="A101" s="4" t="inlineStr">
         <is>
           <t>F5017</t>
         </is>
       </c>
       <c r="C101" s="6" t="inlineStr">
         <is>
           <t>500 g</t>
         </is>
       </c>
       <c r="D101" s="7">
-        <v>2120</v>
+        <v>1900</v>
       </c>
       <c r="E101" s="8">
-        <v>4240</v>
+        <v>3800</v>
       </c>
     </row>
     <row r="102" spans="1:6" customHeight="0">
       <c r="A102" s="4" t="inlineStr">
         <is>
           <t>S5005</t>
         </is>
       </c>
       <c r="B102" s="5" t="inlineStr">
         <is>
           <t>HARINA DE ALGARROBA</t>
         </is>
       </c>
       <c r="C102" s="6" t="inlineStr">
         <is>
           <t>25 kg</t>
         </is>
       </c>
       <c r="D102" s="7">
-        <v>166470</v>
+        <v>190285</v>
       </c>
       <c r="E102" s="8">
-        <v>6659</v>
+        <v>7611</v>
       </c>
     </row>
     <row r="103" spans="1:6" customHeight="0">
       <c r="A103" s="4" t="inlineStr">
         <is>
           <t>F5033</t>
         </is>
       </c>
       <c r="C103" s="6" t="inlineStr">
         <is>
           <t>10 kg</t>
         </is>
       </c>
       <c r="D103" s="7">
-        <v>68565</v>
+        <v>78950</v>
       </c>
       <c r="E103" s="8">
-        <v>6857</v>
+        <v>7895</v>
       </c>
     </row>
     <row r="104" spans="1:6" customHeight="0">
       <c r="A104" s="4" t="inlineStr">
         <is>
           <t>F5009</t>
         </is>
       </c>
       <c r="C104" s="6" t="inlineStr">
         <is>
           <t>5 kg</t>
         </is>
       </c>
       <c r="D104" s="7">
-        <v>35270</v>
+        <v>40710</v>
       </c>
       <c r="E104" s="8">
-        <v>7054</v>
+        <v>8142</v>
       </c>
     </row>
     <row r="105" spans="1:6" customHeight="0">
       <c r="A105" s="4" t="inlineStr">
         <is>
           <t>F5044</t>
         </is>
       </c>
       <c r="C105" s="6" t="inlineStr">
         <is>
           <t>2,5 kg</t>
         </is>
       </c>
       <c r="D105" s="7">
-        <v>18205</v>
+        <v>21140</v>
       </c>
       <c r="E105" s="8">
-        <v>7282</v>
+        <v>8456</v>
       </c>
     </row>
     <row r="106" spans="1:6" customHeight="0">
       <c r="A106" s="4" t="inlineStr">
         <is>
           <t>F5010</t>
         </is>
       </c>
       <c r="C106" s="6" t="inlineStr">
         <is>
           <t>1 kg</t>
         </is>
       </c>
       <c r="D106" s="7">
-        <v>7635</v>
+        <v>8925</v>
       </c>
       <c r="E106" s="8">
-        <v>7635</v>
+        <v>8925</v>
       </c>
     </row>
     <row r="107" spans="1:6" customHeight="0">
       <c r="A107" s="4" t="inlineStr">
         <is>
           <t>F5003</t>
         </is>
       </c>
       <c r="C107" s="6" t="inlineStr">
         <is>
           <t>500 g</t>
         </is>
       </c>
       <c r="D107" s="7">
-        <v>4055</v>
+        <v>4825</v>
       </c>
       <c r="E107" s="8">
-        <v>8110</v>
+        <v>9650</v>
       </c>
     </row>
     <row r="108" spans="1:6" customHeight="0">
       <c r="A108" s="4" t="inlineStr">
         <is>
           <t>F5004</t>
         </is>
       </c>
       <c r="C108" s="6" t="inlineStr">
         <is>
           <t>250 g</t>
         </is>
       </c>
       <c r="D108" s="7">
-        <v>2220</v>
+        <v>2725</v>
       </c>
       <c r="E108" s="8">
-        <v>8880</v>
+        <v>10900</v>
       </c>
     </row>
     <row r="109" spans="1:6" customHeight="0">
       <c r="A109" s="4" t="inlineStr">
         <is>
           <t>FS9038</t>
         </is>
       </c>
       <c r="B109" s="5" t="inlineStr">
         <is>
           <t>GRANOLA BÁSICA ECONÓMICA</t>
         </is>
       </c>
       <c r="C109" s="6" t="inlineStr">
         <is>
           <t>5 kg</t>
         </is>
       </c>
       <c r="D109" s="7">
-        <v>23160</v>
+        <v>24095</v>
       </c>
       <c r="E109" s="8">
-        <v>4632</v>
+        <v>4819</v>
       </c>
     </row>
     <row r="110" spans="1:6" customHeight="0">
       <c r="A110" s="4" t="inlineStr">
         <is>
           <t>F9039</t>
         </is>
       </c>
       <c r="C110" s="6" t="inlineStr">
         <is>
           <t>2,5 kg</t>
         </is>
       </c>
       <c r="D110" s="7">
-        <v>12150</v>
+        <v>12885</v>
       </c>
       <c r="E110" s="8">
-        <v>4860</v>
+        <v>5154</v>
       </c>
     </row>
     <row r="111" spans="1:6" customHeight="0">
       <c r="A111" s="4" t="inlineStr">
         <is>
           <t>F9040</t>
         </is>
       </c>
       <c r="C111" s="6" t="inlineStr">
         <is>
           <t>1 kg</t>
         </is>
       </c>
       <c r="D111" s="7">
-        <v>5210</v>
+        <v>5635</v>
       </c>
       <c r="E111" s="8">
-        <v>5210</v>
+        <v>5635</v>
       </c>
     </row>
     <row r="112" spans="1:6" customHeight="0">
       <c r="A112" s="4" t="inlineStr">
         <is>
           <t>F9083</t>
         </is>
       </c>
       <c r="C112" s="6" t="inlineStr">
         <is>
           <t>500 g</t>
         </is>
       </c>
       <c r="D112" s="7">
-        <v>2845</v>
+        <v>3620</v>
       </c>
       <c r="E112" s="8">
-        <v>5690</v>
+        <v>7240</v>
       </c>
     </row>
     <row r="113" spans="1:6" customHeight="0">
       <c r="A113" s="4" t="inlineStr">
         <is>
           <t>F6295</t>
         </is>
       </c>
       <c r="C113" s="6" t="inlineStr">
         <is>
           <t>250 g</t>
         </is>
       </c>
       <c r="D113" s="7">
-        <v>1615</v>
+        <v>2075</v>
       </c>
       <c r="E113" s="8">
-        <v>6460</v>
+        <v>8300</v>
       </c>
     </row>
     <row r="114" spans="1:6" customHeight="0">
       <c r="A114" s="4" t="inlineStr">
         <is>
           <t>FS9069</t>
         </is>
       </c>
       <c r="B114" s="5" t="inlineStr">
         <is>
           <t>GRANOLA ECONOMICA SIN PASAS</t>
         </is>
       </c>
       <c r="C114" s="6" t="inlineStr">
         <is>
           <t>5 kg</t>
         </is>
       </c>
       <c r="D114" s="7">
-        <v>21335</v>
+        <v>22135</v>
       </c>
       <c r="E114" s="8">
-        <v>4267</v>
+        <v>4427</v>
       </c>
     </row>
     <row r="115" spans="1:6" customHeight="0">
       <c r="A115" s="4" t="inlineStr">
         <is>
           <t>F9070</t>
         </is>
       </c>
       <c r="C115" s="6" t="inlineStr">
         <is>
           <t>2,5 kg</t>
         </is>
       </c>
       <c r="D115" s="7">
-        <v>11205</v>
+        <v>11870</v>
       </c>
       <c r="E115" s="8">
-        <v>4482</v>
+        <v>4748</v>
       </c>
     </row>
     <row r="116" spans="1:6" customHeight="0">
       <c r="A116" s="4" t="inlineStr">
         <is>
           <t>F9071</t>
         </is>
       </c>
       <c r="C116" s="6" t="inlineStr">
         <is>
           <t>1 kg</t>
         </is>
       </c>
       <c r="D116" s="7">
-        <v>4820</v>
+        <v>5215</v>
       </c>
       <c r="E116" s="8">
-        <v>4820</v>
+        <v>5215</v>
       </c>
     </row>
     <row r="117" spans="1:6" customHeight="0">
       <c r="A117" s="4" t="inlineStr">
         <is>
           <t>F9084</t>
         </is>
       </c>
       <c r="C117" s="6" t="inlineStr">
         <is>
           <t>500 g</t>
         </is>
       </c>
       <c r="D117" s="7">
-        <v>2640</v>
+        <v>2855</v>
       </c>
       <c r="E117" s="8">
-        <v>5280</v>
+        <v>5710</v>
       </c>
     </row>
     <row r="118" spans="1:6" customHeight="0">
       <c r="A118" s="4" t="inlineStr">
         <is>
           <t>FS9057</t>
         </is>
       </c>
       <c r="B118" s="5" t="inlineStr">
         <is>
           <t>CHOCOGRANOLA</t>
         </is>
       </c>
       <c r="C118" s="6" t="inlineStr">
         <is>
           <t>5 kg</t>
         </is>
       </c>
       <c r="D118" s="7">
-        <v>27055</v>
+        <v>28455</v>
       </c>
       <c r="E118" s="8">
-        <v>5411</v>
+        <v>5691</v>
       </c>
     </row>
     <row r="119" spans="1:6" customHeight="0">
       <c r="A119" s="4" t="inlineStr">
         <is>
           <t>F9001</t>
         </is>
       </c>
       <c r="C119" s="6" t="inlineStr">
         <is>
           <t>2,5 kg</t>
         </is>
       </c>
       <c r="D119" s="7">
-        <v>14170</v>
+        <v>15145</v>
       </c>
       <c r="E119" s="8">
-        <v>5668</v>
+        <v>6058</v>
       </c>
     </row>
     <row r="120" spans="1:6" customHeight="0">
       <c r="A120" s="4" t="inlineStr">
         <is>
           <t>F9058</t>
         </is>
       </c>
       <c r="C120" s="6" t="inlineStr">
         <is>
           <t>1 kg</t>
         </is>
       </c>
       <c r="D120" s="7">
-        <v>6045</v>
+        <v>6570</v>
       </c>
       <c r="E120" s="8">
-        <v>6045</v>
+        <v>6570</v>
       </c>
     </row>
     <row r="121" spans="1:6" customHeight="0">
       <c r="A121" s="4" t="inlineStr">
         <is>
           <t>F9085</t>
         </is>
       </c>
       <c r="C121" s="6" t="inlineStr">
         <is>
           <t>500 g</t>
         </is>
       </c>
       <c r="D121" s="7">
-        <v>3305</v>
+        <v>3585</v>
       </c>
       <c r="E121" s="8">
-        <v>6610</v>
+        <v>7170</v>
       </c>
     </row>
     <row r="122" spans="1:6" customHeight="0">
       <c r="A122" s="4" t="inlineStr">
         <is>
           <t>FS9059</t>
         </is>
       </c>
       <c r="B122" s="5" t="inlineStr">
         <is>
           <t>GRANOLA PREMIUM</t>
         </is>
       </c>
       <c r="C122" s="6" t="inlineStr">
         <is>
           <t>5 kg</t>
         </is>
       </c>
       <c r="D122" s="7">
-        <v>57720</v>
+        <v>61210</v>
       </c>
       <c r="E122" s="8">
-        <v>11544</v>
+        <v>12242</v>
       </c>
     </row>
     <row r="123" spans="1:6" customHeight="0">
       <c r="A123" s="4" t="inlineStr">
         <is>
           <t>F9002</t>
         </is>
       </c>
       <c r="C123" s="6" t="inlineStr">
         <is>
           <t>2,5 kg</t>
         </is>
       </c>
       <c r="D123" s="7">
-        <v>30065</v>
+        <v>32120</v>
       </c>
       <c r="E123" s="8">
-        <v>12026</v>
+        <v>12848</v>
       </c>
     </row>
     <row r="124" spans="1:6" customHeight="0">
       <c r="A124" s="4" t="inlineStr">
         <is>
           <t>F9060</t>
         </is>
       </c>
       <c r="C124" s="6" t="inlineStr">
         <is>
           <t>1 kg</t>
         </is>
       </c>
       <c r="D124" s="7">
-        <v>12630</v>
+        <v>13600</v>
       </c>
       <c r="E124" s="8">
-        <v>12630</v>
+        <v>13600</v>
       </c>
     </row>
     <row r="125" spans="1:6" customHeight="0">
       <c r="A125" s="4" t="inlineStr">
         <is>
           <t>F9086</t>
         </is>
       </c>
       <c r="C125" s="6" t="inlineStr">
         <is>
           <t>500 g</t>
         </is>
       </c>
       <c r="D125" s="7">
-        <v>6680</v>
+        <v>7190</v>
       </c>
       <c r="E125" s="8">
-        <v>13360</v>
+        <v>14380</v>
       </c>
     </row>
     <row r="126" spans="1:6" customHeight="0">
       <c r="A126" s="4" t="inlineStr">
         <is>
           <t>FS9072</t>
         </is>
       </c>
       <c r="B126" s="5" t="inlineStr">
         <is>
           <t>GRANOLA CON HEBRAS Y SEMILLAS</t>
         </is>
       </c>
       <c r="C126" s="6" t="inlineStr">
         <is>
           <t>5 kg</t>
         </is>
       </c>
       <c r="D126" s="7">
-        <v>22870</v>
+        <v>24630</v>
       </c>
       <c r="E126" s="8">
-        <v>4574</v>
+        <v>4926</v>
       </c>
     </row>
     <row r="127" spans="1:6" customHeight="0">
       <c r="A127" s="4" t="inlineStr">
         <is>
           <t>F9073</t>
         </is>
       </c>
       <c r="C127" s="6" t="inlineStr">
         <is>
           <t>2,5 kg</t>
         </is>
       </c>
       <c r="D127" s="7">
-        <v>12000</v>
+        <v>13165</v>
       </c>
       <c r="E127" s="8">
-        <v>4800</v>
+        <v>5266</v>
       </c>
     </row>
     <row r="128" spans="1:6" customHeight="0">
       <c r="A128" s="4" t="inlineStr">
         <is>
           <t>F9074</t>
         </is>
       </c>
       <c r="C128" s="6" t="inlineStr">
         <is>
           <t>1 kg</t>
         </is>
       </c>
       <c r="D128" s="7">
-        <v>5150</v>
+        <v>5755</v>
       </c>
       <c r="E128" s="8">
-        <v>5150</v>
+        <v>5755</v>
       </c>
     </row>
     <row r="129" spans="1:6" customHeight="0">
       <c r="A129" s="4" t="inlineStr">
         <is>
           <t>F9087</t>
         </is>
       </c>
       <c r="C129" s="6" t="inlineStr">
         <is>
           <t>500 g</t>
         </is>
       </c>
       <c r="D129" s="7">
-        <v>2810</v>
+        <v>3125</v>
       </c>
       <c r="E129" s="8">
-        <v>5620</v>
+        <v>6250</v>
       </c>
     </row>
     <row r="130" spans="1:6" customHeight="0">
       <c r="A130" s="4" t="inlineStr">
         <is>
           <t>FS9075</t>
         </is>
       </c>
       <c r="B130" s="5" t="inlineStr">
         <is>
           <t>GRANOLA CON COCO EN ESCAMAS</t>
         </is>
       </c>
       <c r="C130" s="6" t="inlineStr">
         <is>
           <t>5 kg</t>
         </is>
       </c>
       <c r="D130" s="7">
-        <v>28815</v>
+        <v>30160</v>
       </c>
       <c r="E130" s="8">
-        <v>5763</v>
+        <v>6032</v>
       </c>
     </row>
     <row r="131" spans="1:6" customHeight="0">
       <c r="A131" s="4" t="inlineStr">
         <is>
           <t>F9076</t>
         </is>
       </c>
       <c r="C131" s="6" t="inlineStr">
         <is>
           <t>2,5 kg</t>
         </is>
       </c>
       <c r="D131" s="7">
-        <v>15080</v>
+        <v>16030</v>
       </c>
       <c r="E131" s="8">
-        <v>6032</v>
+        <v>6412</v>
       </c>
     </row>
     <row r="132" spans="1:6" customHeight="0">
       <c r="A132" s="4" t="inlineStr">
         <is>
           <t>F9077</t>
         </is>
       </c>
       <c r="C132" s="6" t="inlineStr">
         <is>
           <t>1 kg</t>
         </is>
       </c>
       <c r="D132" s="7">
-        <v>6425</v>
+        <v>6940</v>
       </c>
       <c r="E132" s="8">
-        <v>6425</v>
+        <v>6940</v>
       </c>
     </row>
     <row r="133" spans="1:6" customHeight="0">
       <c r="A133" s="4" t="inlineStr">
         <is>
           <t>F9088</t>
         </is>
       </c>
       <c r="C133" s="6" t="inlineStr">
         <is>
           <t>500 g</t>
         </is>
       </c>
       <c r="D133" s="7">
-        <v>3470</v>
+        <v>3745</v>
       </c>
       <c r="E133" s="8">
-        <v>6940</v>
+        <v>7490</v>
       </c>
     </row>
     <row r="134" spans="1:6" customHeight="0">
       <c r="A134" s="4" t="inlineStr">
         <is>
           <t>FS6065</t>
         </is>
       </c>
       <c r="B134" s="5" t="inlineStr">
         <is>
           <t>MIX CLASICO PREMIUM</t>
         </is>
       </c>
       <c r="C134" s="6" t="inlineStr">
         <is>
           <t>5 kg</t>
         </is>
       </c>
       <c r="D134" s="7">
-        <v>54005</v>
+        <v>63140</v>
       </c>
       <c r="E134" s="8">
-        <v>10801</v>
+        <v>12628</v>
       </c>
     </row>
     <row r="135" spans="1:6" customHeight="0">
       <c r="A135" s="4" t="inlineStr">
         <is>
           <t>F6066</t>
         </is>
       </c>
       <c r="C135" s="6" t="inlineStr">
         <is>
           <t>2,5 kg</t>
         </is>
       </c>
       <c r="D135" s="7">
-        <v>28070</v>
+        <v>33040</v>
       </c>
       <c r="E135" s="8">
-        <v>11228</v>
+        <v>13216</v>
       </c>
     </row>
     <row r="136" spans="1:6" customHeight="0">
       <c r="A136" s="4" t="inlineStr">
         <is>
           <t>F6067</t>
         </is>
       </c>
       <c r="C136" s="6" t="inlineStr">
         <is>
           <t>1 kg</t>
         </is>
       </c>
       <c r="D136" s="7">
-        <v>11775</v>
+        <v>13860</v>
       </c>
       <c r="E136" s="8">
-        <v>11775</v>
+        <v>13860</v>
       </c>
     </row>
     <row r="137" spans="1:6" customHeight="0">
       <c r="A137" s="4" t="inlineStr">
         <is>
           <t>F6112</t>
         </is>
       </c>
       <c r="C137" s="6" t="inlineStr">
         <is>
           <t>500 g</t>
         </is>
       </c>
       <c r="D137" s="7">
-        <v>6180</v>
+        <v>8740</v>
       </c>
       <c r="E137" s="8">
-        <v>12360</v>
+        <v>17480</v>
       </c>
     </row>
     <row r="138" spans="1:6" customHeight="0">
       <c r="A138" s="4" t="inlineStr">
         <is>
           <t>F6289</t>
         </is>
       </c>
       <c r="C138" s="6" t="inlineStr">
         <is>
           <t>250 g</t>
         </is>
       </c>
       <c r="D138" s="7">
-        <v>3335</v>
+        <v>4710</v>
       </c>
       <c r="E138" s="8">
-        <v>13340</v>
+        <v>18840</v>
       </c>
     </row>
     <row r="139" spans="1:6" customHeight="0">
       <c r="A139" s="4" t="inlineStr">
         <is>
           <t>FS6068</t>
         </is>
       </c>
       <c r="B139" s="5" t="inlineStr">
         <is>
           <t>MIX POWER PREMIUM</t>
         </is>
       </c>
       <c r="C139" s="6" t="inlineStr">
         <is>
           <t>5 kg</t>
         </is>
       </c>
       <c r="D139" s="7">
-        <v>60785</v>
+        <v>68290</v>
       </c>
       <c r="E139" s="8">
-        <v>12157</v>
+        <v>13658</v>
       </c>
     </row>
     <row r="140" spans="1:6" customHeight="0">
       <c r="A140" s="4" t="inlineStr">
         <is>
           <t>F6069</t>
         </is>
       </c>
       <c r="C140" s="6" t="inlineStr">
         <is>
           <t>2,5 kg</t>
         </is>
       </c>
       <c r="D140" s="7">
-        <v>31570</v>
+        <v>35700</v>
       </c>
       <c r="E140" s="8">
-        <v>12628</v>
+        <v>14280</v>
       </c>
     </row>
     <row r="141" spans="1:6" customHeight="0">
       <c r="A141" s="4" t="inlineStr">
         <is>
           <t>F6070</t>
         </is>
       </c>
       <c r="C141" s="6" t="inlineStr">
         <is>
           <t>1 kg</t>
         </is>
       </c>
       <c r="D141" s="7">
-        <v>13225</v>
+        <v>14960</v>
       </c>
       <c r="E141" s="8">
-        <v>13225</v>
+        <v>14960</v>
       </c>
     </row>
     <row r="142" spans="1:6" customHeight="0">
       <c r="A142" s="4" t="inlineStr">
         <is>
           <t>FS6071</t>
         </is>
       </c>
       <c r="B142" s="5" t="inlineStr">
         <is>
           <t>MIX CERVECERO PREMIUM</t>
         </is>
       </c>
       <c r="C142" s="6" t="inlineStr">
         <is>
           <t>5 kg</t>
         </is>
       </c>
       <c r="D142" s="7">
-        <v>30325</v>
+        <v>35720</v>
       </c>
       <c r="E142" s="8">
-        <v>6065</v>
+        <v>7144</v>
       </c>
     </row>
     <row r="143" spans="1:6" customHeight="0">
       <c r="A143" s="4" t="inlineStr">
         <is>
           <t>F6072</t>
         </is>
       </c>
       <c r="C143" s="6" t="inlineStr">
         <is>
           <t>2,5 kg</t>
         </is>
       </c>
       <c r="D143" s="7">
-        <v>15825</v>
+        <v>18865</v>
       </c>
       <c r="E143" s="8">
-        <v>6330</v>
+        <v>7546</v>
       </c>
     </row>
     <row r="144" spans="1:6" customHeight="0">
       <c r="A144" s="4" t="inlineStr">
         <is>
           <t>F6073</t>
         </is>
       </c>
       <c r="C144" s="6" t="inlineStr">
         <is>
           <t>1 kg</t>
         </is>
       </c>
       <c r="D144" s="7">
-        <v>6720</v>
+        <v>8000</v>
       </c>
       <c r="E144" s="8">
-        <v>6720</v>
+        <v>8000</v>
       </c>
     </row>
     <row r="145" spans="1:6" customHeight="0">
       <c r="A145" s="4" t="inlineStr">
         <is>
           <t>F6114</t>
         </is>
       </c>
       <c r="C145" s="6" t="inlineStr">
         <is>
           <t>500 g</t>
         </is>
       </c>
       <c r="D145" s="7">
-        <v>3590</v>
+        <v>5115</v>
       </c>
       <c r="E145" s="8">
-        <v>7180</v>
+        <v>10230</v>
       </c>
     </row>
     <row r="146" spans="1:6" customHeight="0">
       <c r="A146" s="4" t="inlineStr">
         <is>
           <t>F6003</t>
         </is>
       </c>
       <c r="C146" s="6" t="inlineStr">
         <is>
           <t>250 g</t>
         </is>
       </c>
       <c r="D146" s="7">
-        <v>2000</v>
+        <v>2840</v>
       </c>
       <c r="E146" s="8">
-        <v>8000</v>
+        <v>11360</v>
       </c>
     </row>
     <row r="147" spans="1:6" customHeight="0">
       <c r="A147" s="4" t="inlineStr">
         <is>
           <t>FS6074</t>
         </is>
       </c>
       <c r="B147" s="5" t="inlineStr">
         <is>
           <t>MIX EUROPEO PREMIUM</t>
         </is>
       </c>
       <c r="C147" s="6" t="inlineStr">
         <is>
           <t>5 kg</t>
         </is>
       </c>
       <c r="D147" s="7">
-        <v>69850</v>
+        <v>76480</v>
       </c>
       <c r="E147" s="8">
-        <v>13970</v>
+        <v>15296</v>
       </c>
     </row>
     <row r="148" spans="1:6" customHeight="0">
       <c r="A148" s="4" t="inlineStr">
         <is>
           <t>F6075</t>
         </is>
       </c>
       <c r="C148" s="6" t="inlineStr">
         <is>
           <t>2,5 kg</t>
         </is>
       </c>
       <c r="D148" s="7">
-        <v>36260</v>
+        <v>39940</v>
       </c>
       <c r="E148" s="8">
-        <v>14504</v>
+        <v>15976</v>
       </c>
     </row>
     <row r="149" spans="1:6" customHeight="0">
       <c r="A149" s="4" t="inlineStr">
         <is>
           <t>F6076</t>
         </is>
       </c>
       <c r="C149" s="6" t="inlineStr">
         <is>
           <t>1 kg</t>
         </is>
       </c>
       <c r="D149" s="7">
-        <v>15160</v>
+        <v>16710</v>
       </c>
       <c r="E149" s="8">
-        <v>15160</v>
+        <v>16710</v>
       </c>
     </row>
     <row r="150" spans="1:6" customHeight="0">
       <c r="A150" s="4" t="inlineStr">
         <is>
           <t>F6115</t>
         </is>
       </c>
       <c r="C150" s="6" t="inlineStr">
         <is>
           <t>500 g</t>
         </is>
       </c>
       <c r="D150" s="7">
-        <v>7910</v>
+        <v>10505</v>
       </c>
       <c r="E150" s="8">
-        <v>15820</v>
+        <v>21010</v>
       </c>
     </row>
     <row r="151" spans="1:6" customHeight="0">
       <c r="A151" s="4" t="inlineStr">
         <is>
           <t>F6005</t>
         </is>
       </c>
       <c r="C151" s="6" t="inlineStr">
         <is>
           <t>250 g</t>
         </is>
       </c>
       <c r="D151" s="7">
-        <v>4225</v>
+        <v>5620</v>
       </c>
       <c r="E151" s="8">
-        <v>16900</v>
+        <v>22480</v>
       </c>
     </row>
     <row r="152" spans="1:6" customHeight="0">
       <c r="A152" s="4" t="inlineStr">
         <is>
           <t>FS6077</t>
         </is>
       </c>
       <c r="B152" s="5" t="inlineStr">
         <is>
           <t>MIX PATAGONIA PREMIUM</t>
         </is>
       </c>
       <c r="C152" s="6" t="inlineStr">
         <is>
           <t>5 kg</t>
         </is>
       </c>
       <c r="D152" s="7">
-        <v>61795</v>
+        <v>71130</v>
       </c>
       <c r="E152" s="8">
-        <v>12359</v>
+        <v>14226</v>
       </c>
     </row>
     <row r="153" spans="1:6" customHeight="0">
       <c r="A153" s="4" t="inlineStr">
         <is>
           <t>F6078</t>
         </is>
       </c>
       <c r="C153" s="6" t="inlineStr">
         <is>
           <t>2,5 kg</t>
         </is>
       </c>
       <c r="D153" s="7">
-        <v>32095</v>
+        <v>37170</v>
       </c>
       <c r="E153" s="8">
-        <v>12838</v>
+        <v>14868</v>
       </c>
     </row>
     <row r="154" spans="1:6" customHeight="0">
       <c r="A154" s="4" t="inlineStr">
         <is>
           <t>F6079</t>
         </is>
       </c>
       <c r="C154" s="6" t="inlineStr">
         <is>
           <t>1 kg</t>
         </is>
       </c>
       <c r="D154" s="7">
-        <v>13440</v>
+        <v>15565</v>
       </c>
       <c r="E154" s="8">
-        <v>13440</v>
+        <v>15565</v>
       </c>
     </row>
     <row r="155" spans="1:6" customHeight="0">
       <c r="A155" s="4" t="inlineStr">
         <is>
           <t>F6116</t>
         </is>
       </c>
       <c r="C155" s="6" t="inlineStr">
         <is>
           <t>500 g</t>
         </is>
       </c>
       <c r="D155" s="7">
-        <v>7030</v>
+        <v>9795</v>
       </c>
       <c r="E155" s="8">
-        <v>14060</v>
+        <v>19590</v>
       </c>
     </row>
     <row r="156" spans="1:6" customHeight="0">
       <c r="A156" s="4" t="inlineStr">
         <is>
           <t>FS6080</t>
         </is>
       </c>
       <c r="B156" s="5" t="inlineStr">
         <is>
           <t>MIX SIN PASAS PREMIUM</t>
         </is>
       </c>
       <c r="C156" s="6" t="inlineStr">
         <is>
           <t>5 kg</t>
         </is>
       </c>
       <c r="D156" s="7">
-        <v>71325</v>
+        <v>79160</v>
       </c>
       <c r="E156" s="8">
-        <v>14265</v>
+        <v>15832</v>
       </c>
     </row>
     <row r="157" spans="1:6" customHeight="0">
       <c r="A157" s="4" t="inlineStr">
         <is>
           <t>F6081</t>
         </is>
       </c>
       <c r="C157" s="6" t="inlineStr">
         <is>
           <t>2,5 kg</t>
         </is>
       </c>
       <c r="D157" s="7">
-        <v>37020</v>
+        <v>41325</v>
       </c>
       <c r="E157" s="8">
-        <v>14808</v>
+        <v>16530</v>
       </c>
     </row>
     <row r="158" spans="1:6" customHeight="0">
       <c r="A158" s="4" t="inlineStr">
         <is>
           <t>F6082</t>
         </is>
       </c>
       <c r="C158" s="6" t="inlineStr">
         <is>
           <t>1 kg</t>
         </is>
       </c>
       <c r="D158" s="7">
-        <v>15475</v>
+        <v>17280</v>
       </c>
       <c r="E158" s="8">
-        <v>15475</v>
+        <v>17280</v>
       </c>
     </row>
     <row r="159" spans="1:6" customHeight="0">
       <c r="A159" s="4" t="inlineStr">
         <is>
           <t>F6121</t>
         </is>
       </c>
       <c r="C159" s="6" t="inlineStr">
         <is>
           <t>500 g</t>
         </is>
       </c>
       <c r="D159" s="7">
-        <v>8070</v>
+        <v>10860</v>
       </c>
       <c r="E159" s="8">
-        <v>16140</v>
+        <v>21720</v>
       </c>
     </row>
     <row r="160" spans="1:6" customHeight="0">
       <c r="A160" s="4" t="inlineStr">
         <is>
           <t>F6013</t>
         </is>
       </c>
       <c r="C160" s="6" t="inlineStr">
         <is>
           <t>250 g</t>
         </is>
       </c>
       <c r="D160" s="7">
-        <v>4310</v>
+        <v>5805</v>
       </c>
       <c r="E160" s="8">
-        <v>17240</v>
+        <v>23220</v>
       </c>
     </row>
     <row r="161" spans="1:6" customHeight="0">
       <c r="A161" s="4" t="inlineStr">
         <is>
           <t>FS6083</t>
         </is>
       </c>
       <c r="B161" s="5" t="inlineStr">
         <is>
           <t>MIX TROPICAL PREMIUM</t>
         </is>
       </c>
       <c r="C161" s="6" t="inlineStr">
         <is>
           <t>5 kg</t>
         </is>
       </c>
       <c r="D161" s="7">
-        <v>60070</v>
+        <v>62225</v>
       </c>
       <c r="E161" s="8">
-        <v>12014</v>
+        <v>12445</v>
       </c>
     </row>
     <row r="162" spans="1:6" customHeight="0">
       <c r="A162" s="4" t="inlineStr">
         <is>
           <t>F6084</t>
         </is>
       </c>
       <c r="C162" s="6" t="inlineStr">
         <is>
           <t>2,5 kg</t>
         </is>
       </c>
       <c r="D162" s="7">
-        <v>31205</v>
+        <v>32565</v>
       </c>
       <c r="E162" s="8">
-        <v>12482</v>
+        <v>13026</v>
       </c>
     </row>
     <row r="163" spans="1:6" customHeight="0">
       <c r="A163" s="4" t="inlineStr">
         <is>
           <t>F6085</t>
         </is>
       </c>
       <c r="C163" s="6" t="inlineStr">
         <is>
           <t>1 kg</t>
         </is>
       </c>
       <c r="D163" s="7">
-        <v>13070</v>
+        <v>13665</v>
       </c>
       <c r="E163" s="8">
-        <v>13070</v>
+        <v>13665</v>
       </c>
     </row>
     <row r="164" spans="1:6" customHeight="0">
       <c r="A164" s="4" t="inlineStr">
         <is>
           <t>F6140</t>
         </is>
       </c>
       <c r="C164" s="6" t="inlineStr">
         <is>
           <t>500 g</t>
         </is>
       </c>
       <c r="D164" s="7">
-        <v>6840</v>
+        <v>8620</v>
       </c>
       <c r="E164" s="8">
-        <v>13680</v>
+        <v>17240</v>
       </c>
     </row>
     <row r="165" spans="1:6" customHeight="0">
       <c r="A165" s="4" t="inlineStr">
         <is>
           <t>FS6484</t>
         </is>
       </c>
       <c r="B165" s="5" t="inlineStr">
         <is>
           <t>MIX FRUTAL PREMIUM</t>
         </is>
       </c>
       <c r="C165" s="6" t="inlineStr">
         <is>
           <t>5 kg</t>
         </is>
       </c>
       <c r="D165" s="7">
-        <v>64710</v>
+        <v>66960</v>
       </c>
       <c r="E165" s="8">
-        <v>12942</v>
+        <v>13392</v>
       </c>
     </row>
     <row r="166" spans="1:6" customHeight="0">
       <c r="A166" s="4" t="inlineStr">
         <is>
           <t>F6485</t>
         </is>
       </c>
       <c r="C166" s="6" t="inlineStr">
         <is>
           <t>2,5 kg</t>
         </is>
       </c>
       <c r="D166" s="7">
-        <v>33600</v>
+        <v>35015</v>
       </c>
       <c r="E166" s="8">
-        <v>13440</v>
+        <v>14006</v>
       </c>
     </row>
     <row r="167" spans="1:6" customHeight="0">
       <c r="A167" s="4" t="inlineStr">
         <is>
           <t>F6486</t>
         </is>
       </c>
       <c r="C167" s="6" t="inlineStr">
         <is>
           <t>1 kg</t>
         </is>
       </c>
       <c r="D167" s="7">
-        <v>14060</v>
+        <v>14670</v>
       </c>
       <c r="E167" s="8">
-        <v>14060</v>
+        <v>14670</v>
       </c>
     </row>
     <row r="168" spans="1:6" customHeight="0">
       <c r="A168" s="4" t="inlineStr">
         <is>
           <t>F6487</t>
         </is>
       </c>
       <c r="C168" s="6" t="inlineStr">
         <is>
           <t>500 g</t>
         </is>
       </c>
       <c r="D168" s="7">
-        <v>7350</v>
+        <v>9250</v>
       </c>
       <c r="E168" s="8">
-        <v>14700</v>
+        <v>18500</v>
       </c>
     </row>
     <row r="169" spans="1:6" customHeight="0">
       <c r="A169" s="4" t="inlineStr">
         <is>
           <t>FS6489</t>
         </is>
       </c>
       <c r="B169" s="5" t="inlineStr">
         <is>
           <t>MIX FRUTAL</t>
         </is>
       </c>
       <c r="C169" s="6" t="inlineStr">
         <is>
           <t>5 kg</t>
         </is>
       </c>
       <c r="D169" s="7">
-        <v>49590</v>
+        <v>53810</v>
       </c>
       <c r="E169" s="8">
-        <v>9918</v>
+        <v>10762</v>
       </c>
     </row>
     <row r="170" spans="1:6" customHeight="0">
       <c r="A170" s="4" t="inlineStr">
         <is>
           <t>F6490</t>
         </is>
       </c>
       <c r="C170" s="6" t="inlineStr">
         <is>
           <t>2,5 kg</t>
         </is>
       </c>
       <c r="D170" s="7">
-        <v>25785</v>
+        <v>28220</v>
       </c>
       <c r="E170" s="8">
-        <v>10314</v>
+        <v>11288</v>
       </c>
     </row>
     <row r="171" spans="1:6" customHeight="0">
       <c r="A171" s="4" t="inlineStr">
         <is>
           <t>F6491</t>
         </is>
       </c>
       <c r="C171" s="6" t="inlineStr">
         <is>
           <t>1 kg</t>
         </is>
       </c>
       <c r="D171" s="7">
-        <v>10830</v>
+        <v>11865</v>
       </c>
       <c r="E171" s="8">
-        <v>10830</v>
+        <v>11865</v>
       </c>
     </row>
     <row r="172" spans="1:6" customHeight="0">
       <c r="A172" s="4" t="inlineStr">
         <is>
           <t>F6492</t>
         </is>
       </c>
       <c r="C172" s="6" t="inlineStr">
         <is>
           <t>500 g</t>
         </is>
       </c>
       <c r="D172" s="7">
-        <v>5695</v>
+        <v>7505</v>
       </c>
       <c r="E172" s="8">
-        <v>11390</v>
+        <v>15010</v>
       </c>
     </row>
     <row r="173" spans="1:6" customHeight="0">
       <c r="A173" s="4" t="inlineStr">
         <is>
           <t>F6493</t>
         </is>
       </c>
       <c r="C173" s="6" t="inlineStr">
         <is>
           <t>250 g</t>
         </is>
       </c>
       <c r="D173" s="7">
-        <v>3085</v>
+        <v>4075</v>
       </c>
       <c r="E173" s="8">
-        <v>12340</v>
+        <v>16300</v>
       </c>
     </row>
     <row r="174" spans="1:6" customHeight="0">
       <c r="A174" s="4" t="inlineStr">
         <is>
           <t>FS6130</t>
         </is>
       </c>
       <c r="B174" s="5" t="inlineStr">
         <is>
           <t>MIX CLASICO</t>
         </is>
       </c>
       <c r="C174" s="6" t="inlineStr">
         <is>
           <t>5 kg</t>
         </is>
       </c>
       <c r="D174" s="7">
-        <v>30940</v>
+        <v>34570</v>
       </c>
       <c r="E174" s="8">
-        <v>6188</v>
+        <v>6914</v>
       </c>
     </row>
     <row r="175" spans="1:6" customHeight="0">
       <c r="A175" s="4" t="inlineStr">
         <is>
           <t>F6131</t>
         </is>
       </c>
       <c r="C175" s="6" t="inlineStr">
         <is>
           <t>2,5 kg</t>
         </is>
       </c>
       <c r="D175" s="7">
-        <v>16145</v>
+        <v>18270</v>
       </c>
       <c r="E175" s="8">
-        <v>6458</v>
+        <v>7308</v>
       </c>
     </row>
     <row r="176" spans="1:6" customHeight="0">
       <c r="A176" s="4" t="inlineStr">
         <is>
           <t>F6132</t>
         </is>
       </c>
       <c r="C176" s="6" t="inlineStr">
         <is>
           <t>1 kg</t>
         </is>
       </c>
       <c r="D176" s="7">
-        <v>6850</v>
+        <v>7755</v>
       </c>
       <c r="E176" s="8">
-        <v>6850</v>
+        <v>7755</v>
       </c>
     </row>
     <row r="177" spans="1:6" customHeight="0">
       <c r="A177" s="4" t="inlineStr">
         <is>
           <t>F6133</t>
         </is>
       </c>
       <c r="C177" s="6" t="inlineStr">
         <is>
           <t>500 g</t>
         </is>
       </c>
       <c r="D177" s="7">
-        <v>3655</v>
+        <v>4960</v>
       </c>
       <c r="E177" s="8">
-        <v>7310</v>
+        <v>9920</v>
       </c>
     </row>
     <row r="178" spans="1:6" customHeight="0">
       <c r="A178" s="4" t="inlineStr">
         <is>
           <t>F6134</t>
         </is>
       </c>
       <c r="C178" s="6" t="inlineStr">
         <is>
           <t>250 g</t>
         </is>
       </c>
       <c r="D178" s="7">
-        <v>2035</v>
+        <v>2760</v>
       </c>
       <c r="E178" s="8">
-        <v>8140</v>
+        <v>11040</v>
       </c>
     </row>
     <row r="179" spans="1:6" customHeight="0">
       <c r="A179" s="4" t="inlineStr">
         <is>
           <t>FS6232</t>
         </is>
       </c>
       <c r="B179" s="5" t="inlineStr">
         <is>
           <t>MIX POWER</t>
         </is>
       </c>
       <c r="C179" s="6" t="inlineStr">
         <is>
           <t>5 kg</t>
         </is>
       </c>
       <c r="D179" s="7">
-        <v>41925</v>
+        <v>46570</v>
       </c>
       <c r="E179" s="8">
-        <v>8385</v>
+        <v>9314</v>
       </c>
     </row>
     <row r="180" spans="1:6" customHeight="0">
       <c r="A180" s="4" t="inlineStr">
         <is>
           <t>F6290</t>
         </is>
       </c>
       <c r="C180" s="6" t="inlineStr">
         <is>
           <t>2,5 kg</t>
         </is>
       </c>
       <c r="D180" s="7">
-        <v>21825</v>
+        <v>24475</v>
       </c>
       <c r="E180" s="8">
-        <v>8730</v>
+        <v>9790</v>
       </c>
     </row>
     <row r="181" spans="1:6" customHeight="0">
       <c r="A181" s="4" t="inlineStr">
         <is>
           <t>F6296</t>
         </is>
       </c>
       <c r="C181" s="6" t="inlineStr">
         <is>
           <t>1 kg</t>
         </is>
       </c>
       <c r="D181" s="7">
-        <v>9195</v>
+        <v>10320</v>
       </c>
       <c r="E181" s="8">
-        <v>9195</v>
+        <v>10320</v>
       </c>
     </row>
     <row r="182" spans="1:6" customHeight="0">
       <c r="A182" s="4" t="inlineStr">
         <is>
           <t>F6321</t>
         </is>
       </c>
       <c r="C182" s="6" t="inlineStr">
         <is>
           <t>500 g</t>
         </is>
       </c>
       <c r="D182" s="7">
-        <v>4855</v>
+        <v>6550</v>
       </c>
       <c r="E182" s="8">
-        <v>9710</v>
+        <v>13100</v>
       </c>
     </row>
     <row r="183" spans="1:6" customHeight="0">
       <c r="A183" s="4" t="inlineStr">
         <is>
           <t>F6023</t>
         </is>
       </c>
       <c r="C183" s="6" t="inlineStr">
         <is>
           <t>250 g</t>
         </is>
       </c>
       <c r="D183" s="7">
-        <v>2655</v>
+        <v>3580</v>
       </c>
       <c r="E183" s="8">
-        <v>10620</v>
+        <v>14320</v>
       </c>
     </row>
     <row r="184" spans="1:6" customHeight="0">
       <c r="A184" s="4" t="inlineStr">
         <is>
           <t>FS6322</t>
         </is>
       </c>
       <c r="B184" s="5" t="inlineStr">
         <is>
           <t>MIX CERVECERO</t>
         </is>
       </c>
       <c r="C184" s="6" t="inlineStr">
         <is>
           <t>5 kg</t>
         </is>
       </c>
       <c r="D184" s="7">
-        <v>22535</v>
+        <v>24110</v>
       </c>
       <c r="E184" s="8">
-        <v>4507</v>
+        <v>4822</v>
       </c>
     </row>
     <row r="185" spans="1:6" customHeight="0">
       <c r="A185" s="4" t="inlineStr">
         <is>
           <t>F6323</t>
         </is>
       </c>
       <c r="C185" s="6" t="inlineStr">
         <is>
           <t>2,5 kg</t>
         </is>
       </c>
       <c r="D185" s="7">
-        <v>11795</v>
+        <v>12860</v>
       </c>
       <c r="E185" s="8">
-        <v>4718</v>
+        <v>5144</v>
       </c>
     </row>
     <row r="186" spans="1:6" customHeight="0">
       <c r="A186" s="4" t="inlineStr">
         <is>
           <t>F6324</t>
         </is>
       </c>
       <c r="C186" s="6" t="inlineStr">
         <is>
           <t>1 kg</t>
         </is>
       </c>
       <c r="D186" s="7">
-        <v>5055</v>
+        <v>5525</v>
       </c>
       <c r="E186" s="8">
-        <v>5055</v>
+        <v>5525</v>
       </c>
     </row>
     <row r="187" spans="1:6" customHeight="0">
       <c r="A187" s="4" t="inlineStr">
         <is>
           <t>F6325</t>
         </is>
       </c>
       <c r="C187" s="6" t="inlineStr">
         <is>
           <t>500 g</t>
         </is>
       </c>
       <c r="D187" s="7">
-        <v>2735</v>
+        <v>3415</v>
       </c>
       <c r="E187" s="8">
-        <v>5470</v>
+        <v>6830</v>
       </c>
     </row>
     <row r="188" spans="1:6" customHeight="0">
       <c r="A188" s="4" t="inlineStr">
         <is>
           <t>F6028</t>
         </is>
       </c>
       <c r="C188" s="6" t="inlineStr">
         <is>
           <t>250 g</t>
         </is>
       </c>
       <c r="D188" s="7">
-        <v>1560</v>
+        <v>1965</v>
       </c>
       <c r="E188" s="8">
-        <v>6240</v>
+        <v>7860</v>
       </c>
     </row>
     <row r="189" spans="1:6" customHeight="0">
       <c r="A189" s="4" t="inlineStr">
         <is>
           <t>FS6431</t>
         </is>
       </c>
       <c r="B189" s="5" t="inlineStr">
         <is>
           <t>MIX PARRILLERO</t>
         </is>
       </c>
       <c r="C189" s="6" t="inlineStr">
         <is>
           <t>5 kg</t>
         </is>
       </c>
       <c r="D189" s="7">
-        <v>24870</v>
+        <v>26610</v>
       </c>
       <c r="E189" s="8">
-        <v>4974</v>
+        <v>5322</v>
       </c>
     </row>
     <row r="190" spans="1:6" customHeight="0">
       <c r="A190" s="4" t="inlineStr">
         <is>
           <t>F6432</t>
         </is>
       </c>
       <c r="C190" s="6" t="inlineStr">
         <is>
           <t>2,5 kg</t>
         </is>
       </c>
       <c r="D190" s="7">
-        <v>13005</v>
+        <v>14155</v>
       </c>
       <c r="E190" s="8">
-        <v>5202</v>
+        <v>5662</v>
       </c>
     </row>
     <row r="191" spans="1:6" customHeight="0">
       <c r="A191" s="4" t="inlineStr">
         <is>
           <t>F6433</t>
         </is>
       </c>
       <c r="C191" s="6" t="inlineStr">
         <is>
           <t>1 kg</t>
         </is>
       </c>
       <c r="D191" s="7">
-        <v>5555</v>
+        <v>6060</v>
       </c>
       <c r="E191" s="8">
-        <v>5555</v>
+        <v>6060</v>
       </c>
     </row>
     <row r="192" spans="1:6" customHeight="0">
       <c r="A192" s="4" t="inlineStr">
         <is>
           <t>F6434</t>
         </is>
       </c>
       <c r="C192" s="6" t="inlineStr">
         <is>
           <t>500 g</t>
         </is>
       </c>
       <c r="D192" s="7">
-        <v>2990</v>
+        <v>3875</v>
       </c>
       <c r="E192" s="8">
-        <v>5980</v>
+        <v>7750</v>
       </c>
     </row>
     <row r="193" spans="1:6" customHeight="0">
       <c r="A193" s="4" t="inlineStr">
         <is>
           <t>F6662</t>
         </is>
       </c>
       <c r="C193" s="6" t="inlineStr">
         <is>
           <t>250 g</t>
         </is>
       </c>
       <c r="D193" s="7">
-        <v>1690</v>
+        <v>2200</v>
       </c>
       <c r="E193" s="8">
-        <v>6760</v>
+        <v>8800</v>
       </c>
     </row>
     <row r="194" spans="1:6" customHeight="0">
       <c r="A194" s="4" t="inlineStr">
         <is>
           <t>FS6326</t>
         </is>
       </c>
       <c r="B194" s="5" t="inlineStr">
         <is>
           <t>MIX EUROPEO</t>
         </is>
       </c>
       <c r="C194" s="6" t="inlineStr">
         <is>
           <t>5 kg</t>
         </is>
       </c>
       <c r="D194" s="7">
-        <v>46390</v>
+        <v>50840</v>
       </c>
       <c r="E194" s="8">
-        <v>9278</v>
+        <v>10168</v>
       </c>
     </row>
     <row r="195" spans="1:6" customHeight="0">
       <c r="A195" s="4" t="inlineStr">
         <is>
           <t>F6327</t>
         </is>
       </c>
       <c r="C195" s="6" t="inlineStr">
         <is>
           <t>2,5 kg</t>
         </is>
       </c>
       <c r="D195" s="7">
-        <v>24130</v>
+        <v>26680</v>
       </c>
       <c r="E195" s="8">
-        <v>9652</v>
+        <v>10672</v>
       </c>
     </row>
     <row r="196" spans="1:6" customHeight="0">
       <c r="A196" s="4" t="inlineStr">
         <is>
           <t>F6328</t>
         </is>
       </c>
       <c r="C196" s="6" t="inlineStr">
         <is>
           <t>1 kg</t>
         </is>
       </c>
       <c r="D196" s="7">
-        <v>10150</v>
+        <v>11230</v>
       </c>
       <c r="E196" s="8">
-        <v>10150</v>
+        <v>11230</v>
       </c>
     </row>
     <row r="197" spans="1:6" customHeight="0">
       <c r="A197" s="4" t="inlineStr">
         <is>
           <t>F6329</t>
         </is>
       </c>
       <c r="C197" s="6" t="inlineStr">
         <is>
           <t>500 g</t>
         </is>
       </c>
       <c r="D197" s="7">
-        <v>5345</v>
+        <v>7115</v>
       </c>
       <c r="E197" s="8">
-        <v>10690</v>
+        <v>14230</v>
       </c>
     </row>
     <row r="198" spans="1:6" customHeight="0">
       <c r="A198" s="4" t="inlineStr">
         <is>
           <t>F6034</t>
         </is>
       </c>
       <c r="C198" s="6" t="inlineStr">
         <is>
           <t>250 g</t>
         </is>
       </c>
       <c r="D198" s="7">
-        <v>2905</v>
+        <v>3870</v>
       </c>
       <c r="E198" s="8">
-        <v>11620</v>
+        <v>15480</v>
       </c>
     </row>
     <row r="199" spans="1:6" customHeight="0">
       <c r="A199" s="4" t="inlineStr">
         <is>
           <t>FS6330</t>
         </is>
       </c>
       <c r="B199" s="5" t="inlineStr">
         <is>
           <t>MIX PATAGONIA</t>
         </is>
       </c>
       <c r="C199" s="6" t="inlineStr">
         <is>
           <t>5 kg</t>
         </is>
       </c>
       <c r="D199" s="7">
-        <v>42680</v>
+        <v>47855</v>
       </c>
       <c r="E199" s="8">
-        <v>8536</v>
+        <v>9571</v>
       </c>
     </row>
     <row r="200" spans="1:6" customHeight="0">
       <c r="A200" s="4" t="inlineStr">
         <is>
           <t>F6331</t>
         </is>
       </c>
       <c r="C200" s="6" t="inlineStr">
         <is>
           <t>2,5 kg</t>
         </is>
       </c>
       <c r="D200" s="7">
-        <v>22215</v>
+        <v>25140</v>
       </c>
       <c r="E200" s="8">
-        <v>8886</v>
+        <v>10056</v>
       </c>
     </row>
     <row r="201" spans="1:6" customHeight="0">
       <c r="A201" s="4" t="inlineStr">
         <is>
           <t>F6332</t>
         </is>
       </c>
       <c r="C201" s="6" t="inlineStr">
         <is>
           <t>1 kg</t>
         </is>
       </c>
       <c r="D201" s="7">
-        <v>9355</v>
+        <v>10590</v>
       </c>
       <c r="E201" s="8">
-        <v>9355</v>
+        <v>10590</v>
       </c>
     </row>
     <row r="202" spans="1:6" customHeight="0">
       <c r="A202" s="4" t="inlineStr">
         <is>
           <t>F6333</t>
         </is>
       </c>
       <c r="C202" s="6" t="inlineStr">
         <is>
           <t>500 g</t>
         </is>
       </c>
       <c r="D202" s="7">
-        <v>4940</v>
+        <v>6725</v>
       </c>
       <c r="E202" s="8">
-        <v>9880</v>
+        <v>13450</v>
       </c>
     </row>
     <row r="203" spans="1:6" customHeight="0">
       <c r="A203" s="4" t="inlineStr">
         <is>
           <t>F6048</t>
         </is>
       </c>
       <c r="C203" s="6" t="inlineStr">
         <is>
           <t>250 g</t>
         </is>
       </c>
       <c r="D203" s="7">
-        <v>2695</v>
+        <v>3665</v>
       </c>
       <c r="E203" s="8">
-        <v>10780</v>
+        <v>14660</v>
       </c>
     </row>
     <row r="204" spans="1:6" customHeight="0">
       <c r="A204" s="4" t="inlineStr">
         <is>
           <t>FS6334</t>
         </is>
       </c>
       <c r="B204" s="5" t="inlineStr">
         <is>
           <t>MIX SIN PASAS</t>
         </is>
       </c>
       <c r="C204" s="6" t="inlineStr">
         <is>
           <t>5 kg</t>
         </is>
       </c>
       <c r="D204" s="7">
-        <v>50800</v>
+        <v>56150</v>
       </c>
       <c r="E204" s="8">
-        <v>10160</v>
+        <v>11230</v>
       </c>
     </row>
     <row r="205" spans="1:6" customHeight="0">
       <c r="A205" s="4" t="inlineStr">
         <is>
           <t>F6335</t>
         </is>
       </c>
       <c r="C205" s="6" t="inlineStr">
         <is>
           <t>2,5 kg</t>
         </is>
       </c>
       <c r="D205" s="7">
-        <v>26410</v>
+        <v>29425</v>
       </c>
       <c r="E205" s="8">
-        <v>10564</v>
+        <v>11770</v>
       </c>
     </row>
     <row r="206" spans="1:6" customHeight="0">
       <c r="A206" s="4" t="inlineStr">
         <is>
           <t>F6336</t>
         </is>
       </c>
       <c r="C206" s="6" t="inlineStr">
         <is>
           <t>1 kg</t>
         </is>
       </c>
       <c r="D206" s="7">
-        <v>11090</v>
+        <v>12365</v>
       </c>
       <c r="E206" s="8">
-        <v>11090</v>
+        <v>12365</v>
       </c>
     </row>
     <row r="207" spans="1:6" customHeight="0">
       <c r="A207" s="4" t="inlineStr">
         <is>
           <t>F6337</t>
         </is>
       </c>
       <c r="C207" s="6" t="inlineStr">
         <is>
           <t>500 g</t>
         </is>
       </c>
       <c r="D207" s="7">
-        <v>5830</v>
+        <v>7815</v>
       </c>
       <c r="E207" s="8">
-        <v>11660</v>
+        <v>15630</v>
       </c>
     </row>
     <row r="208" spans="1:6" customHeight="0">
       <c r="A208" s="4" t="inlineStr">
         <is>
           <t>F6093</t>
         </is>
       </c>
       <c r="C208" s="6" t="inlineStr">
         <is>
           <t>250 g</t>
         </is>
       </c>
       <c r="D208" s="7">
-        <v>3155</v>
+        <v>4235</v>
       </c>
       <c r="E208" s="8">
-        <v>12620</v>
+        <v>16940</v>
       </c>
     </row>
     <row r="209" spans="1:6" customHeight="0">
       <c r="A209" s="4" t="inlineStr">
         <is>
           <t>FS6338</t>
         </is>
       </c>
       <c r="B209" s="5" t="inlineStr">
         <is>
           <t>MIX TROPICAL</t>
         </is>
       </c>
       <c r="C209" s="6" t="inlineStr">
         <is>
           <t>5 kg</t>
         </is>
       </c>
       <c r="D209" s="7">
-        <v>32430</v>
+        <v>35865</v>
       </c>
       <c r="E209" s="8">
-        <v>6486</v>
+        <v>7173</v>
       </c>
     </row>
     <row r="210" spans="1:6" customHeight="0">
       <c r="A210" s="4" t="inlineStr">
         <is>
           <t>F6339</t>
         </is>
       </c>
       <c r="C210" s="6" t="inlineStr">
         <is>
           <t>2,5 kg</t>
         </is>
       </c>
       <c r="D210" s="7">
-        <v>16915</v>
+        <v>18940</v>
       </c>
       <c r="E210" s="8">
-        <v>6766</v>
+        <v>7576</v>
       </c>
     </row>
     <row r="211" spans="1:6" customHeight="0">
       <c r="A211" s="4" t="inlineStr">
         <is>
           <t>F6340</t>
         </is>
       </c>
       <c r="C211" s="6" t="inlineStr">
         <is>
           <t>1 kg</t>
         </is>
       </c>
       <c r="D211" s="7">
-        <v>7170</v>
+        <v>8035</v>
       </c>
       <c r="E211" s="8">
-        <v>7170</v>
+        <v>8035</v>
       </c>
     </row>
     <row r="212" spans="1:6" customHeight="0">
       <c r="A212" s="4" t="inlineStr">
         <is>
           <t>F6341</t>
         </is>
       </c>
       <c r="C212" s="6" t="inlineStr">
         <is>
           <t>500 g</t>
         </is>
       </c>
       <c r="D212" s="7">
-        <v>3820</v>
+        <v>5130</v>
       </c>
       <c r="E212" s="8">
-        <v>7640</v>
+        <v>10260</v>
       </c>
     </row>
     <row r="213" spans="1:6" customHeight="0">
       <c r="A213" s="4" t="inlineStr">
         <is>
           <t>F6342</t>
         </is>
       </c>
       <c r="C213" s="6" t="inlineStr">
         <is>
           <t>250 g</t>
         </is>
       </c>
       <c r="D213" s="7">
-        <v>2115</v>
+        <v>2855</v>
       </c>
       <c r="E213" s="8">
-        <v>8460</v>
+        <v>11420</v>
       </c>
     </row>
     <row r="214" spans="1:6" customHeight="0">
       <c r="A214" s="4" t="inlineStr">
         <is>
           <t>FS6736</t>
         </is>
       </c>
       <c r="B214" s="5" t="inlineStr">
         <is>
           <t>MIX SECO</t>
         </is>
       </c>
       <c r="C214" s="6" t="inlineStr">
         <is>
           <t>5 kg</t>
         </is>
       </c>
       <c r="D214" s="7">
-        <v>79620</v>
+        <v>89575</v>
       </c>
       <c r="E214" s="8">
-        <v>15924</v>
+        <v>17915</v>
       </c>
     </row>
     <row r="215" spans="1:6" customHeight="0">
       <c r="A215" s="4" t="inlineStr">
         <is>
           <t>F6737</t>
         </is>
       </c>
       <c r="C215" s="6" t="inlineStr">
         <is>
           <t>2,5 kg</t>
         </is>
       </c>
       <c r="D215" s="7">
-        <v>41310</v>
+        <v>46705</v>
       </c>
       <c r="E215" s="8">
-        <v>16524</v>
+        <v>18682</v>
       </c>
     </row>
     <row r="216" spans="1:6" customHeight="0">
       <c r="A216" s="4" t="inlineStr">
         <is>
           <t>F6738</t>
         </is>
       </c>
       <c r="C216" s="6" t="inlineStr">
         <is>
           <t>1 kg</t>
         </is>
       </c>
       <c r="D216" s="7">
-        <v>17245</v>
+        <v>19505</v>
       </c>
       <c r="E216" s="8">
-        <v>17245</v>
+        <v>19505</v>
       </c>
     </row>
     <row r="217" spans="1:6" customHeight="0">
       <c r="A217" s="4" t="inlineStr">
         <is>
           <t>F6739</t>
         </is>
       </c>
       <c r="C217" s="6" t="inlineStr">
         <is>
           <t>500 g</t>
         </is>
       </c>
       <c r="D217" s="7">
-        <v>8980</v>
+        <v>12240</v>
       </c>
       <c r="E217" s="8">
-        <v>17960</v>
+        <v>24480</v>
       </c>
     </row>
     <row r="218" spans="1:6" customHeight="0">
       <c r="A218" s="4" t="inlineStr">
         <is>
           <t>FS6746</t>
         </is>
       </c>
       <c r="B218" s="5" t="inlineStr">
         <is>
           <t>MIX SECO PREMIUM</t>
         </is>
       </c>
       <c r="C218" s="6" t="inlineStr">
         <is>
           <t>5 kg</t>
         </is>
       </c>
       <c r="D218" s="7">
-        <v>89870</v>
+        <v>99425</v>
       </c>
       <c r="E218" s="8">
-        <v>17974</v>
+        <v>19885</v>
       </c>
     </row>
     <row r="219" spans="1:6" customHeight="0">
       <c r="A219" s="4" t="inlineStr">
         <is>
-          <t>F6748</t>
+          <t>F6747</t>
         </is>
       </c>
       <c r="C219" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D219" s="7">
-        <v>19435</v>
+        <v>51800</v>
       </c>
       <c r="E219" s="8">
-        <v>19435</v>
+        <v>20720</v>
       </c>
     </row>
     <row r="220" spans="1:6" customHeight="0">
       <c r="A220" s="4" t="inlineStr">
         <is>
-          <t>F6749</t>
+          <t>F6748</t>
         </is>
       </c>
       <c r="C220" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D220" s="7">
-        <v>10100</v>
+        <v>21605</v>
       </c>
       <c r="E220" s="8">
-        <v>20200</v>
+        <v>21605</v>
       </c>
     </row>
     <row r="221" spans="1:6" customHeight="0">
       <c r="A221" s="4" t="inlineStr">
         <is>
-          <t>F6750</t>
+          <t>F6749</t>
         </is>
       </c>
       <c r="C221" s="6" t="inlineStr">
         <is>
-          <t>250 g</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D221" s="7">
-        <v>5355</v>
+        <v>13540</v>
       </c>
       <c r="E221" s="8">
-        <v>21420</v>
+        <v>27080</v>
       </c>
     </row>
     <row r="222" spans="1:6" customHeight="0">
       <c r="A222" s="4" t="inlineStr">
         <is>
-          <t>FS6458</t>
-[...4 lines deleted...]
-          <t>MIX TROPICAL SIN MANÍ PREMIUM</t>
+          <t>F6750</t>
         </is>
       </c>
       <c r="C222" s="6" t="inlineStr">
         <is>
-          <t>5 kg</t>
+          <t>250 g</t>
         </is>
       </c>
       <c r="D222" s="7">
-        <v>52520</v>
+        <v>7185</v>
       </c>
       <c r="E222" s="8">
-        <v>10504</v>
+        <v>28740</v>
       </c>
     </row>
     <row r="223" spans="1:6" customHeight="0">
       <c r="A223" s="4" t="inlineStr">
         <is>
-          <t>F6459</t>
+          <t>FS6458</t>
+        </is>
+      </c>
+      <c r="B223" s="5" t="inlineStr">
+        <is>
+          <t>MIX TROPICAL SIN MANÍ PREMIUM</t>
         </is>
       </c>
       <c r="C223" s="6" t="inlineStr">
         <is>
-          <t>2,5 kg</t>
+          <t>5 kg</t>
         </is>
       </c>
       <c r="D223" s="7">
-        <v>27300</v>
+        <v>55950</v>
       </c>
       <c r="E223" s="8">
-        <v>10920</v>
+        <v>11190</v>
       </c>
     </row>
     <row r="224" spans="1:6" customHeight="0">
       <c r="A224" s="4" t="inlineStr">
         <is>
-          <t>F6460</t>
+          <t>F6459</t>
         </is>
       </c>
       <c r="C224" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D224" s="7">
-        <v>11460</v>
+        <v>29325</v>
       </c>
       <c r="E224" s="8">
-        <v>11460</v>
+        <v>11730</v>
       </c>
     </row>
     <row r="225" spans="1:6" customHeight="0">
       <c r="A225" s="4" t="inlineStr">
         <is>
-          <t>F6461</t>
+          <t>F6460</t>
         </is>
       </c>
       <c r="C225" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D225" s="7">
-        <v>6015</v>
+        <v>12325</v>
       </c>
       <c r="E225" s="8">
-        <v>12030</v>
+        <v>12325</v>
       </c>
     </row>
     <row r="226" spans="1:6" customHeight="0">
       <c r="A226" s="4" t="inlineStr">
         <is>
-          <t>FS6463</t>
-[...4 lines deleted...]
-          <t>MIX TROPICAL SIN MANÍ</t>
+          <t>F6461</t>
         </is>
       </c>
       <c r="C226" s="6" t="inlineStr">
         <is>
-          <t>5 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D226" s="7">
-        <v>37875</v>
+        <v>7790</v>
       </c>
       <c r="E226" s="8">
-        <v>7575</v>
+        <v>15580</v>
       </c>
     </row>
     <row r="227" spans="1:6" customHeight="0">
       <c r="A227" s="4" t="inlineStr">
         <is>
-          <t>F6464</t>
+          <t>FS6463</t>
+        </is>
+      </c>
+      <c r="B227" s="5" t="inlineStr">
+        <is>
+          <t>MIX TROPICAL SIN MANÍ</t>
         </is>
       </c>
       <c r="C227" s="6" t="inlineStr">
         <is>
-          <t>2,5 kg</t>
+          <t>5 kg</t>
         </is>
       </c>
       <c r="D227" s="7">
-        <v>19730</v>
+        <v>41875</v>
       </c>
       <c r="E227" s="8">
-        <v>7892</v>
+        <v>8375</v>
       </c>
     </row>
     <row r="228" spans="1:6" customHeight="0">
       <c r="A228" s="4" t="inlineStr">
         <is>
-          <t>F6465</t>
+          <t>F6464</t>
         </is>
       </c>
       <c r="C228" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D228" s="7">
-        <v>8330</v>
+        <v>22050</v>
       </c>
       <c r="E228" s="8">
-        <v>8330</v>
+        <v>8820</v>
       </c>
     </row>
     <row r="229" spans="1:6" customHeight="0">
       <c r="A229" s="4" t="inlineStr">
         <is>
-          <t>F6466</t>
+          <t>F6465</t>
         </is>
       </c>
       <c r="C229" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D229" s="7">
-        <v>4415</v>
+        <v>9315</v>
       </c>
       <c r="E229" s="8">
-        <v>8830</v>
+        <v>9315</v>
       </c>
     </row>
     <row r="230" spans="1:6" customHeight="0">
       <c r="A230" s="4" t="inlineStr">
         <is>
-          <t>F6467</t>
+          <t>F6466</t>
         </is>
       </c>
       <c r="C230" s="6" t="inlineStr">
         <is>
-          <t>250 g</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D230" s="7">
-        <v>2425</v>
+        <v>5925</v>
       </c>
       <c r="E230" s="8">
-        <v>9700</v>
+        <v>11850</v>
       </c>
     </row>
     <row r="231" spans="1:6" customHeight="0">
       <c r="A231" s="4" t="inlineStr">
         <is>
-          <t>FS6405</t>
-[...4 lines deleted...]
-          <t>MIX EMPAQUE 4 FRUTOS</t>
+          <t>F6467</t>
         </is>
       </c>
       <c r="C231" s="6" t="inlineStr">
         <is>
-          <t>5 kg</t>
+          <t>250 g</t>
         </is>
       </c>
       <c r="D231" s="7">
-        <v>49820</v>
+        <v>3260</v>
       </c>
       <c r="E231" s="8">
-        <v>9964</v>
+        <v>13040</v>
       </c>
     </row>
     <row r="232" spans="1:6" customHeight="0">
       <c r="A232" s="4" t="inlineStr">
         <is>
-          <t>F6406</t>
+          <t>FS6405</t>
+        </is>
+      </c>
+      <c r="B232" s="5" t="inlineStr">
+        <is>
+          <t>MIX EMPAQUE 4 FRUTOS</t>
         </is>
       </c>
       <c r="C232" s="6" t="inlineStr">
         <is>
-          <t>2,5 kg</t>
+          <t>5 kg</t>
         </is>
       </c>
       <c r="D232" s="7">
-        <v>25670</v>
+        <v>53305</v>
       </c>
       <c r="E232" s="8">
-        <v>10268</v>
+        <v>10661</v>
       </c>
     </row>
     <row r="233" spans="1:6" customHeight="0">
       <c r="A233" s="4" t="inlineStr">
         <is>
-          <t>F6407</t>
+          <t>F6406</t>
         </is>
       </c>
       <c r="C233" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D233" s="7">
-        <v>10695</v>
+        <v>27705</v>
       </c>
       <c r="E233" s="8">
-        <v>10695</v>
+        <v>11082</v>
       </c>
     </row>
     <row r="234" spans="1:6" customHeight="0">
       <c r="A234" s="4" t="inlineStr">
         <is>
-          <t>F6408</t>
+          <t>F6407</t>
         </is>
       </c>
       <c r="C234" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D234" s="7">
-        <v>5620</v>
+        <v>11560</v>
       </c>
       <c r="E234" s="8">
-        <v>11240</v>
+        <v>11560</v>
       </c>
     </row>
     <row r="235" spans="1:6" customHeight="0">
       <c r="A235" s="4" t="inlineStr">
         <is>
-          <t>FS6449</t>
-[...4 lines deleted...]
-          <t>MIX EMPAQUE 3 FRUTOS</t>
+          <t>F6408</t>
         </is>
       </c>
       <c r="C235" s="6" t="inlineStr">
         <is>
-          <t>5 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D235" s="7">
-        <v>47345</v>
+        <v>6115</v>
       </c>
       <c r="E235" s="8">
-        <v>9469</v>
+        <v>12230</v>
       </c>
     </row>
     <row r="236" spans="1:6" customHeight="0">
       <c r="A236" s="4" t="inlineStr">
         <is>
-          <t>F6451</t>
+          <t>FS6449</t>
+        </is>
+      </c>
+      <c r="B236" s="5" t="inlineStr">
+        <is>
+          <t>MIX EMPAQUE 3 FRUTOS</t>
         </is>
       </c>
       <c r="C236" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>5 kg</t>
         </is>
       </c>
       <c r="D236" s="7">
-        <v>9945</v>
+        <v>50660</v>
       </c>
       <c r="E236" s="8">
-        <v>9945</v>
+        <v>10132</v>
       </c>
     </row>
     <row r="237" spans="1:6" customHeight="0">
       <c r="A237" s="4" t="inlineStr">
         <is>
-          <t>F6452</t>
+          <t>F6451</t>
         </is>
       </c>
       <c r="C237" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D237" s="7">
-        <v>5240</v>
+        <v>10755</v>
       </c>
       <c r="E237" s="8">
-        <v>10480</v>
+        <v>10755</v>
       </c>
     </row>
     <row r="238" spans="1:6" customHeight="0">
       <c r="A238" s="4" t="inlineStr">
         <is>
-          <t>FS3004</t>
-[...4 lines deleted...]
-          <t>MIX SEMILLAS ECONOMICO</t>
+          <t>F6452</t>
         </is>
       </c>
       <c r="C238" s="6" t="inlineStr">
         <is>
-          <t>5 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D238" s="7">
-        <v>20640</v>
+        <v>5710</v>
       </c>
       <c r="E238" s="8">
-        <v>4128</v>
+        <v>11420</v>
       </c>
     </row>
     <row r="239" spans="1:6" customHeight="0">
       <c r="A239" s="4" t="inlineStr">
         <is>
-          <t>F3008</t>
+          <t>FS3004</t>
+        </is>
+      </c>
+      <c r="B239" s="5" t="inlineStr">
+        <is>
+          <t>MIX SEMILLAS ECONOMICO</t>
         </is>
       </c>
       <c r="C239" s="6" t="inlineStr">
         <is>
-          <t>2,5 kg</t>
+          <t>5 kg</t>
         </is>
       </c>
       <c r="D239" s="7">
-        <v>10725</v>
+        <v>25965</v>
       </c>
       <c r="E239" s="8">
-        <v>4290</v>
+        <v>5193</v>
       </c>
     </row>
     <row r="240" spans="1:6" customHeight="0">
       <c r="A240" s="4" t="inlineStr">
         <is>
-          <t>F3009</t>
+          <t>F3008</t>
         </is>
       </c>
       <c r="C240" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D240" s="7">
-        <v>4570</v>
+        <v>13755</v>
       </c>
       <c r="E240" s="8">
-        <v>4570</v>
+        <v>5502</v>
       </c>
     </row>
     <row r="241" spans="1:6" customHeight="0">
       <c r="A241" s="4" t="inlineStr">
         <is>
-          <t>F3010</t>
+          <t>F3009</t>
         </is>
       </c>
       <c r="C241" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D241" s="7">
-        <v>2490</v>
+        <v>5875</v>
       </c>
       <c r="E241" s="8">
-        <v>4980</v>
+        <v>5875</v>
       </c>
     </row>
     <row r="242" spans="1:6" customHeight="0">
       <c r="A242" s="4" t="inlineStr">
         <is>
-          <t>F3013</t>
+          <t>F3010</t>
         </is>
       </c>
       <c r="C242" s="6" t="inlineStr">
         <is>
-          <t>250 g</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D242" s="7">
-        <v>1425</v>
+        <v>3820</v>
       </c>
       <c r="E242" s="8">
-        <v>5700</v>
+        <v>7640</v>
       </c>
     </row>
     <row r="243" spans="1:6" customHeight="0">
       <c r="A243" s="4" t="inlineStr">
         <is>
-          <t>FS3014</t>
-[...4 lines deleted...]
-          <t>MIX 4 SEMILLAS CLASICAS</t>
+          <t>F3013</t>
         </is>
       </c>
       <c r="C243" s="6" t="inlineStr">
         <is>
-          <t>5 kg</t>
+          <t>250 g</t>
         </is>
       </c>
       <c r="D243" s="7">
-        <v>19940</v>
+        <v>2185</v>
       </c>
       <c r="E243" s="8">
-        <v>3988</v>
+        <v>8740</v>
       </c>
     </row>
     <row r="244" spans="1:6" customHeight="0">
       <c r="A244" s="4" t="inlineStr">
         <is>
-          <t>F3052</t>
+          <t>FS3014</t>
+        </is>
+      </c>
+      <c r="B244" s="5" t="inlineStr">
+        <is>
+          <t>MIX 4 SEMILLAS CLASICAS</t>
         </is>
       </c>
       <c r="C244" s="6" t="inlineStr">
         <is>
-          <t>2,5 kg</t>
+          <t>5 kg</t>
         </is>
       </c>
       <c r="D244" s="7">
-        <v>10360</v>
+        <v>24715</v>
       </c>
       <c r="E244" s="8">
-        <v>4144</v>
+        <v>4943</v>
       </c>
     </row>
     <row r="245" spans="1:6" customHeight="0">
       <c r="A245" s="4" t="inlineStr">
         <is>
-          <t>F3053</t>
+          <t>F3052</t>
         </is>
       </c>
       <c r="C245" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D245" s="7">
-        <v>4425</v>
+        <v>13115</v>
       </c>
       <c r="E245" s="8">
-        <v>4425</v>
+        <v>5246</v>
       </c>
     </row>
     <row r="246" spans="1:6" customHeight="0">
       <c r="A246" s="4" t="inlineStr">
         <is>
-          <t>F3054</t>
+          <t>F3053</t>
         </is>
       </c>
       <c r="C246" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D246" s="7">
-        <v>2415</v>
+        <v>5610</v>
       </c>
       <c r="E246" s="8">
-        <v>4830</v>
+        <v>5610</v>
       </c>
     </row>
     <row r="247" spans="1:6" customHeight="0">
       <c r="A247" s="4" t="inlineStr">
         <is>
-          <t>F3058</t>
+          <t>F3054</t>
         </is>
       </c>
       <c r="C247" s="6" t="inlineStr">
         <is>
-          <t>250 g</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D247" s="7">
-        <v>1385</v>
+        <v>3660</v>
       </c>
       <c r="E247" s="8">
-        <v>5540</v>
+        <v>7320</v>
       </c>
     </row>
     <row r="248" spans="1:6" customHeight="0">
       <c r="A248" s="4" t="inlineStr">
         <is>
-          <t>FS3059</t>
-[...4 lines deleted...]
-          <t>MIX 6 SEMILLAS PREMIUM</t>
+          <t>F3058</t>
         </is>
       </c>
       <c r="C248" s="6" t="inlineStr">
         <is>
-          <t>5 kg</t>
+          <t>250 g</t>
         </is>
       </c>
       <c r="D248" s="7">
-        <v>22830</v>
+        <v>2100</v>
       </c>
       <c r="E248" s="8">
-        <v>4566</v>
+        <v>8400</v>
       </c>
     </row>
     <row r="249" spans="1:6" customHeight="0">
       <c r="A249" s="4" t="inlineStr">
         <is>
-          <t>F3061</t>
+          <t>FS3059</t>
+        </is>
+      </c>
+      <c r="B249" s="5" t="inlineStr">
+        <is>
+          <t>MIX 6 SEMILLAS PREMIUM</t>
         </is>
       </c>
       <c r="C249" s="6" t="inlineStr">
         <is>
-          <t>2,5 kg</t>
+          <t>5 kg</t>
         </is>
       </c>
       <c r="D249" s="7">
-        <v>11845</v>
+        <v>27440</v>
       </c>
       <c r="E249" s="8">
-        <v>4738</v>
+        <v>5488</v>
       </c>
     </row>
     <row r="250" spans="1:6" customHeight="0">
       <c r="A250" s="4" t="inlineStr">
         <is>
-          <t>F3062</t>
+          <t>F3061</t>
         </is>
       </c>
       <c r="C250" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D250" s="7">
-        <v>5030</v>
+        <v>14510</v>
       </c>
       <c r="E250" s="8">
-        <v>5030</v>
+        <v>5804</v>
       </c>
     </row>
     <row r="251" spans="1:6" customHeight="0">
       <c r="A251" s="4" t="inlineStr">
         <is>
-          <t>F3063</t>
+          <t>F3062</t>
         </is>
       </c>
       <c r="C251" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D251" s="7">
-        <v>2725</v>
+        <v>6185</v>
       </c>
       <c r="E251" s="8">
-        <v>5450</v>
+        <v>6185</v>
       </c>
     </row>
     <row r="252" spans="1:6" customHeight="0">
       <c r="A252" s="4" t="inlineStr">
         <is>
-          <t>F3064</t>
+          <t>F3063</t>
         </is>
       </c>
       <c r="C252" s="6" t="inlineStr">
         <is>
-          <t>250 g</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D252" s="7">
-        <v>1545</v>
+        <v>4015</v>
       </c>
       <c r="E252" s="8">
-        <v>6180</v>
+        <v>8030</v>
       </c>
     </row>
     <row r="253" spans="1:6" customHeight="0">
       <c r="A253" s="4" t="inlineStr">
         <is>
-          <t>FS3065</t>
-[...4 lines deleted...]
-          <t>MIX DE SESAMOS</t>
+          <t>F3064</t>
         </is>
       </c>
       <c r="C253" s="6" t="inlineStr">
         <is>
-          <t>5 kg</t>
+          <t>250 g</t>
         </is>
       </c>
       <c r="D253" s="7">
-        <v>29545</v>
+        <v>2280</v>
       </c>
       <c r="E253" s="8">
-        <v>5909</v>
+        <v>9120</v>
       </c>
     </row>
     <row r="254" spans="1:6" customHeight="0">
       <c r="A254" s="4" t="inlineStr">
         <is>
-          <t>F3067</t>
+          <t>FS3065</t>
+        </is>
+      </c>
+      <c r="B254" s="5" t="inlineStr">
+        <is>
+          <t>MIX DE SESAMOS</t>
         </is>
       </c>
       <c r="C254" s="6" t="inlineStr">
         <is>
-          <t>2,5 kg</t>
+          <t>5 kg</t>
         </is>
       </c>
       <c r="D254" s="7">
-        <v>15285</v>
+        <v>31615</v>
       </c>
       <c r="E254" s="8">
-        <v>6114</v>
+        <v>6323</v>
       </c>
     </row>
     <row r="255" spans="1:6" customHeight="0">
       <c r="A255" s="4" t="inlineStr">
         <is>
-          <t>F3068</t>
+          <t>F3067</t>
         </is>
       </c>
       <c r="C255" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D255" s="7">
-        <v>6440</v>
+        <v>16650</v>
       </c>
       <c r="E255" s="8">
-        <v>6440</v>
+        <v>6660</v>
       </c>
     </row>
     <row r="256" spans="1:6" customHeight="0">
       <c r="A256" s="4" t="inlineStr">
         <is>
-          <t>F3070</t>
+          <t>F3068</t>
         </is>
       </c>
       <c r="C256" s="6" t="inlineStr">
         <is>
-          <t>250 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D256" s="7">
-        <v>1875</v>
+        <v>7060</v>
       </c>
       <c r="E256" s="8">
-        <v>7500</v>
+        <v>7060</v>
       </c>
     </row>
     <row r="257" spans="1:6" customHeight="0">
       <c r="A257" s="4" t="inlineStr">
         <is>
-          <t>FS3071</t>
-[...4 lines deleted...]
-          <t>MIX DE SESAMOS PREMIUM</t>
+          <t>F3070</t>
         </is>
       </c>
       <c r="C257" s="6" t="inlineStr">
         <is>
-          <t>5 kg</t>
+          <t>250 g</t>
         </is>
       </c>
       <c r="D257" s="7">
-        <v>42415</v>
+        <v>2160</v>
       </c>
       <c r="E257" s="8">
-        <v>8483</v>
+        <v>8640</v>
       </c>
     </row>
     <row r="258" spans="1:6" customHeight="0">
       <c r="A258" s="4" t="inlineStr">
         <is>
-          <t>F3073</t>
+          <t>FS3071</t>
+        </is>
+      </c>
+      <c r="B258" s="5" t="inlineStr">
+        <is>
+          <t>MIX DE SESAMOS PREMIUM</t>
         </is>
       </c>
       <c r="C258" s="6" t="inlineStr">
         <is>
-          <t>2,5 kg</t>
+          <t>5 kg</t>
         </is>
       </c>
       <c r="D258" s="7">
-        <v>21875</v>
+        <v>45385</v>
       </c>
       <c r="E258" s="8">
-        <v>8750</v>
+        <v>9077</v>
       </c>
     </row>
     <row r="259" spans="1:6" customHeight="0">
       <c r="A259" s="4" t="inlineStr">
         <is>
-          <t>F3074</t>
+          <t>F3073</t>
         </is>
       </c>
       <c r="C259" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D259" s="7">
-        <v>9140</v>
+        <v>23700</v>
       </c>
       <c r="E259" s="8">
-        <v>9140</v>
+        <v>9480</v>
       </c>
     </row>
     <row r="260" spans="1:6" customHeight="0">
       <c r="A260" s="4" t="inlineStr">
         <is>
-          <t>F3076</t>
+          <t>F3074</t>
         </is>
       </c>
       <c r="C260" s="6" t="inlineStr">
         <is>
-          <t>250 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D260" s="7">
-        <v>2635</v>
+        <v>9950</v>
       </c>
       <c r="E260" s="8">
-        <v>10540</v>
+        <v>9950</v>
       </c>
     </row>
     <row r="261" spans="1:6" customHeight="0">
       <c r="A261" s="4" t="inlineStr">
         <is>
-          <t>FS3077</t>
-[...4 lines deleted...]
-          <t>MIX MULTISEMILLAS PREMIUM</t>
+          <t>F3076</t>
         </is>
       </c>
       <c r="C261" s="6" t="inlineStr">
         <is>
-          <t>5 kg</t>
+          <t>250 g</t>
         </is>
       </c>
       <c r="D261" s="7">
-        <v>29355</v>
+        <v>3495</v>
       </c>
       <c r="E261" s="8">
-        <v>5871</v>
+        <v>13980</v>
       </c>
     </row>
     <row r="262" spans="1:6" customHeight="0">
       <c r="A262" s="4" t="inlineStr">
         <is>
-          <t>F3079</t>
+          <t>FS3077</t>
+        </is>
+      </c>
+      <c r="B262" s="5" t="inlineStr">
+        <is>
+          <t>MIX MULTISEMILLAS PREMIUM</t>
         </is>
       </c>
       <c r="C262" s="6" t="inlineStr">
         <is>
-          <t>2,5 kg</t>
+          <t>5 kg</t>
         </is>
       </c>
       <c r="D262" s="7">
-        <v>15185</v>
+        <v>34015</v>
       </c>
       <c r="E262" s="8">
-        <v>6074</v>
+        <v>6803</v>
       </c>
     </row>
     <row r="263" spans="1:6" customHeight="0">
       <c r="A263" s="4" t="inlineStr">
         <is>
-          <t>F3080</t>
+          <t>F3079</t>
         </is>
       </c>
       <c r="C263" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D263" s="7">
-        <v>6400</v>
+        <v>17880</v>
       </c>
       <c r="E263" s="8">
-        <v>6400</v>
+        <v>7152</v>
       </c>
     </row>
     <row r="264" spans="1:6" customHeight="0">
       <c r="A264" s="4" t="inlineStr">
         <is>
-          <t>F3082</t>
+          <t>F3080</t>
         </is>
       </c>
       <c r="C264" s="6" t="inlineStr">
         <is>
-          <t>250 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D264" s="7">
-        <v>1865</v>
+        <v>7565</v>
       </c>
       <c r="E264" s="8">
-        <v>7460</v>
+        <v>7565</v>
       </c>
     </row>
     <row r="265" spans="1:6" customHeight="0">
       <c r="A265" s="4" t="inlineStr">
         <is>
-          <t>S6224</t>
-[...4 lines deleted...]
-          <t>ALMENDRA PARTIDA</t>
+          <t>F3082</t>
         </is>
       </c>
       <c r="C265" s="6" t="inlineStr">
         <is>
-          <t>10 kg</t>
+          <t>250 g</t>
         </is>
       </c>
       <c r="D265" s="7">
-        <v>120695</v>
+        <v>2290</v>
       </c>
       <c r="E265" s="8">
-        <v>12070</v>
+        <v>9160</v>
       </c>
     </row>
     <row r="266" spans="1:6" customHeight="0">
       <c r="A266" s="4" t="inlineStr">
         <is>
-          <t>F6255</t>
+          <t>S6224</t>
+        </is>
+      </c>
+      <c r="B266" s="5" t="inlineStr">
+        <is>
+          <t>ALMENDRA PARTIDA</t>
         </is>
       </c>
       <c r="C266" s="6" t="inlineStr">
         <is>
-          <t>2,5 kg</t>
+          <t>10 kg</t>
         </is>
       </c>
       <c r="D266" s="7">
-        <v>32110</v>
+        <v>160580</v>
       </c>
       <c r="E266" s="8">
-        <v>12844</v>
+        <v>16058</v>
       </c>
     </row>
     <row r="267" spans="1:6" customHeight="0">
       <c r="A267" s="4" t="inlineStr">
         <is>
-          <t>F6025</t>
+          <t>F6255</t>
         </is>
       </c>
       <c r="C267" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D267" s="7">
-        <v>13355</v>
+        <v>42880</v>
       </c>
       <c r="E267" s="8">
-        <v>13355</v>
+        <v>17152</v>
       </c>
     </row>
     <row r="268" spans="1:6" customHeight="0">
       <c r="A268" s="4" t="inlineStr">
         <is>
-          <t>F6256</t>
+          <t>F6025</t>
         </is>
       </c>
       <c r="C268" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D268" s="7">
-        <v>6995</v>
+        <v>17800</v>
       </c>
       <c r="E268" s="8">
-        <v>13990</v>
+        <v>17800</v>
       </c>
     </row>
     <row r="269" spans="1:6" customHeight="0">
       <c r="A269" s="4" t="inlineStr">
         <is>
-          <t>S6519</t>
-[...4 lines deleted...]
-          <t>ALMENDRA ENTERA CON PARTIDA</t>
+          <t>F6256</t>
         </is>
       </c>
       <c r="C269" s="6" t="inlineStr">
         <is>
-          <t>10 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D269" s="7">
-        <v>126445</v>
+        <v>9330</v>
       </c>
       <c r="E269" s="8">
-        <v>12645</v>
+        <v>18660</v>
       </c>
     </row>
     <row r="270" spans="1:6" customHeight="0">
       <c r="A270" s="4" t="inlineStr">
         <is>
-          <t>F6520</t>
+          <t>S6519</t>
+        </is>
+      </c>
+      <c r="B270" s="5" t="inlineStr">
+        <is>
+          <t>ALMENDRA ENTERA CON PARTIDA</t>
         </is>
       </c>
       <c r="C270" s="6" t="inlineStr">
         <is>
-          <t>5 kg</t>
+          <t>10 kg</t>
         </is>
       </c>
       <c r="D270" s="7">
-        <v>65235</v>
+        <v>163585</v>
       </c>
       <c r="E270" s="8">
-        <v>13047</v>
+        <v>16359</v>
       </c>
     </row>
     <row r="271" spans="1:6" customHeight="0">
       <c r="A271" s="4" t="inlineStr">
         <is>
-          <t>F6521</t>
+          <t>F6520</t>
         </is>
       </c>
       <c r="C271" s="6" t="inlineStr">
         <is>
-          <t>2,5 kg</t>
+          <t>5 kg</t>
         </is>
       </c>
       <c r="D271" s="7">
-        <v>33625</v>
+        <v>84665</v>
       </c>
       <c r="E271" s="8">
-        <v>13450</v>
+        <v>16933</v>
       </c>
     </row>
     <row r="272" spans="1:6" customHeight="0">
       <c r="A272" s="4" t="inlineStr">
         <is>
-          <t>F6522</t>
+          <t>F6521</t>
         </is>
       </c>
       <c r="C272" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D272" s="7">
-        <v>13975</v>
+        <v>43675</v>
       </c>
       <c r="E272" s="8">
-        <v>13975</v>
+        <v>17470</v>
       </c>
     </row>
     <row r="273" spans="1:6" customHeight="0">
       <c r="A273" s="4" t="inlineStr">
         <is>
-          <t>F6523</t>
+          <t>F6522</t>
         </is>
       </c>
       <c r="C273" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D273" s="7">
-        <v>7310</v>
+        <v>21840</v>
       </c>
       <c r="E273" s="8">
-        <v>14620</v>
+        <v>21840</v>
       </c>
     </row>
     <row r="274" spans="1:6" customHeight="0">
       <c r="A274" s="4" t="inlineStr">
         <is>
-          <t>S6563</t>
-[...4 lines deleted...]
-          <t>ALMENDRA RAMILLADA</t>
+          <t>F6523</t>
         </is>
       </c>
       <c r="C274" s="6" t="inlineStr">
         <is>
-          <t>10 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D274" s="7">
-        <v>156330</v>
+        <v>11400</v>
       </c>
       <c r="E274" s="8">
-        <v>15633</v>
+        <v>22800</v>
       </c>
     </row>
     <row r="275" spans="1:6" customHeight="0">
       <c r="A275" s="4" t="inlineStr">
         <is>
-          <t>F6566</t>
+          <t>S9000</t>
+        </is>
+      </c>
+      <c r="B275" s="5" t="inlineStr">
+        <is>
+          <t>TUTUCA CON AZUCAR</t>
         </is>
       </c>
       <c r="C275" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>10 kg</t>
         </is>
       </c>
       <c r="D275" s="7">
-        <v>17205</v>
+        <v>32815</v>
       </c>
       <c r="E275" s="8">
-        <v>17205</v>
+        <v>3282</v>
       </c>
     </row>
     <row r="276" spans="1:6" customHeight="0">
       <c r="A276" s="4" t="inlineStr">
         <is>
-          <t>F6567</t>
+          <t>F9107</t>
         </is>
       </c>
       <c r="C276" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>5 kg</t>
         </is>
       </c>
       <c r="D276" s="7">
-        <v>8970</v>
+        <v>17465</v>
       </c>
       <c r="E276" s="8">
-        <v>17940</v>
+        <v>3493</v>
       </c>
     </row>
     <row r="277" spans="1:6" customHeight="0">
       <c r="A277" s="4" t="inlineStr">
         <is>
-          <t>S9000</t>
-[...4 lines deleted...]
-          <t>TUTUCA CON AZUCAR</t>
+          <t>F9003</t>
         </is>
       </c>
       <c r="C277" s="6" t="inlineStr">
         <is>
-          <t>10 kg</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D277" s="7">
-        <v>30670</v>
+        <v>9220</v>
       </c>
       <c r="E277" s="8">
-        <v>3067</v>
+        <v>3688</v>
       </c>
     </row>
     <row r="278" spans="1:6" customHeight="0">
       <c r="A278" s="4" t="inlineStr">
         <is>
-          <t>F9107</t>
+          <t>F9004</t>
         </is>
       </c>
       <c r="C278" s="6" t="inlineStr">
         <is>
-          <t>5 kg</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D278" s="7">
-        <v>16005</v>
+        <v>4050</v>
       </c>
       <c r="E278" s="8">
-        <v>3201</v>
+        <v>4050</v>
       </c>
     </row>
     <row r="279" spans="1:6" customHeight="0">
       <c r="A279" s="4" t="inlineStr">
         <is>
-          <t>F9003</t>
+          <t>F9089</t>
         </is>
       </c>
       <c r="C279" s="6" t="inlineStr">
         <is>
-          <t>2,5 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D279" s="7">
-        <v>8340</v>
+        <v>2700</v>
       </c>
       <c r="E279" s="8">
-        <v>3336</v>
+        <v>5400</v>
       </c>
     </row>
     <row r="280" spans="1:6" customHeight="0">
       <c r="A280" s="4" t="inlineStr">
         <is>
-          <t>F9004</t>
+          <t>F9008</t>
         </is>
       </c>
       <c r="C280" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>250 g</t>
         </is>
       </c>
       <c r="D280" s="7">
-        <v>3595</v>
+        <v>1540</v>
       </c>
       <c r="E280" s="8">
-        <v>3595</v>
+        <v>6160</v>
       </c>
     </row>
     <row r="281" spans="1:6" customHeight="0">
       <c r="A281" s="4" t="inlineStr">
         <is>
-          <t>F9089</t>
+          <t>S9147</t>
+        </is>
+      </c>
+      <c r="B281" s="5" t="inlineStr">
+        <is>
+          <t>TUTUCA SIN AZUCAR</t>
         </is>
       </c>
       <c r="C281" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>7 kg</t>
         </is>
       </c>
       <c r="D281" s="7">
-        <v>1985</v>
+        <v>19550</v>
       </c>
       <c r="E281" s="8">
-        <v>3970</v>
+        <v>2793</v>
       </c>
     </row>
     <row r="282" spans="1:6" customHeight="0">
       <c r="A282" s="4" t="inlineStr">
         <is>
-          <t>F9008</t>
+          <t>F9024</t>
         </is>
       </c>
       <c r="C282" s="6" t="inlineStr">
         <is>
-          <t>250 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D282" s="7">
-        <v>1165</v>
+        <v>3460</v>
       </c>
       <c r="E282" s="8">
-        <v>4660</v>
+        <v>3460</v>
       </c>
     </row>
     <row r="283" spans="1:6" customHeight="0">
       <c r="A283" s="4" t="inlineStr">
         <is>
-          <t>S9147</t>
+          <t>S9213</t>
         </is>
       </c>
       <c r="B283" s="5" t="inlineStr">
         <is>
-          <t>TUTUCA SIN AZUCAR</t>
+          <t>TUTUCA CON AZUCAR-GUEGOS</t>
         </is>
       </c>
       <c r="C283" s="6" t="inlineStr">
         <is>
-          <t>7 kg</t>
+          <t>9 kg</t>
         </is>
       </c>
       <c r="D283" s="7">
-        <v>18270</v>
+        <v>35610</v>
       </c>
       <c r="E283" s="8">
-        <v>2610</v>
+        <v>3957</v>
       </c>
     </row>
     <row r="284" spans="1:6" customHeight="0">
       <c r="A284" s="4" t="inlineStr">
         <is>
-          <t>F9023</t>
+          <t>F9214</t>
         </is>
       </c>
       <c r="C284" s="6" t="inlineStr">
         <is>
-          <t>2,5 kg</t>
+          <t>5 kg</t>
         </is>
       </c>
       <c r="D284" s="7">
-        <v>6985</v>
+        <v>20920</v>
       </c>
       <c r="E284" s="8">
-        <v>2794</v>
+        <v>4184</v>
       </c>
     </row>
     <row r="285" spans="1:6" customHeight="0">
       <c r="A285" s="4" t="inlineStr">
         <is>
-          <t>F9024</t>
+          <t>F9215</t>
         </is>
       </c>
       <c r="C285" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D285" s="7">
-        <v>3040</v>
+        <v>10985</v>
       </c>
       <c r="E285" s="8">
-        <v>3040</v>
+        <v>4394</v>
       </c>
     </row>
     <row r="286" spans="1:6" customHeight="0">
       <c r="A286" s="4" t="inlineStr">
         <is>
-          <t>F9090</t>
+          <t>F9216</t>
         </is>
       </c>
       <c r="C286" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D286" s="7">
-        <v>1705</v>
+        <v>4775</v>
       </c>
       <c r="E286" s="8">
-        <v>3410</v>
+        <v>4775</v>
       </c>
     </row>
     <row r="287" spans="1:6" customHeight="0">
       <c r="A287" s="4" t="inlineStr">
         <is>
-          <t>S9213</t>
-[...4 lines deleted...]
-          <t>TUTUCA CON AZUCAR-GUEGOS</t>
+          <t>F9217</t>
         </is>
       </c>
       <c r="C287" s="6" t="inlineStr">
         <is>
-          <t>9 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D287" s="7">
-        <v>33280</v>
+        <v>2690</v>
       </c>
       <c r="E287" s="8">
-        <v>3698</v>
+        <v>5380</v>
       </c>
     </row>
     <row r="288" spans="1:6" customHeight="0">
       <c r="A288" s="4" t="inlineStr">
         <is>
-          <t>F9214</t>
+          <t>F9218</t>
         </is>
       </c>
       <c r="C288" s="6" t="inlineStr">
         <is>
-          <t>5 kg</t>
+          <t>250 g</t>
         </is>
       </c>
       <c r="D288" s="7">
-        <v>19235</v>
+        <v>1535</v>
       </c>
       <c r="E288" s="8">
-        <v>3847</v>
+        <v>6140</v>
       </c>
     </row>
     <row r="289" spans="1:6" customHeight="0">
       <c r="A289" s="4" t="inlineStr">
         <is>
-          <t>F9215</t>
+          <t>S9219</t>
+        </is>
+      </c>
+      <c r="B289" s="5" t="inlineStr">
+        <is>
+          <t>TUTUCA C/STEVIA-GUEGOS</t>
         </is>
       </c>
       <c r="C289" s="6" t="inlineStr">
         <is>
-          <t>2,5 kg</t>
+          <t>5 kg</t>
         </is>
       </c>
       <c r="D289" s="7">
-        <v>9990</v>
+        <v>22065</v>
       </c>
       <c r="E289" s="8">
-        <v>3996</v>
+        <v>4413</v>
       </c>
     </row>
     <row r="290" spans="1:6" customHeight="0">
       <c r="A290" s="4" t="inlineStr">
         <is>
-          <t>F9216</t>
+          <t>F9220</t>
         </is>
       </c>
       <c r="C290" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D290" s="7">
-        <v>4270</v>
+        <v>11915</v>
       </c>
       <c r="E290" s="8">
-        <v>4270</v>
+        <v>4766</v>
       </c>
     </row>
     <row r="291" spans="1:6" customHeight="0">
       <c r="A291" s="4" t="inlineStr">
         <is>
-          <t>F9217</t>
+          <t>F9221</t>
         </is>
       </c>
       <c r="C291" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D291" s="7">
-        <v>2330</v>
+        <v>5160</v>
       </c>
       <c r="E291" s="8">
-        <v>4660</v>
+        <v>5160</v>
       </c>
     </row>
     <row r="292" spans="1:6" customHeight="0">
       <c r="A292" s="4" t="inlineStr">
         <is>
-          <t>F9218</t>
+          <t>F9222</t>
         </is>
       </c>
       <c r="C292" s="6" t="inlineStr">
         <is>
-          <t>250 g</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D292" s="7">
-        <v>1340</v>
+        <v>2890</v>
       </c>
       <c r="E292" s="8">
-        <v>5360</v>
+        <v>5780</v>
       </c>
     </row>
     <row r="293" spans="1:6" customHeight="0">
       <c r="A293" s="4" t="inlineStr">
         <is>
-          <t>S9219</t>
+          <t>S9224</t>
         </is>
       </c>
       <c r="B293" s="5" t="inlineStr">
         <is>
-          <t>TUTUCA C/STEVIA-GUEGOS</t>
+          <t>TUTUCA S/AZUCAR-GUEGOS</t>
         </is>
       </c>
       <c r="C293" s="6" t="inlineStr">
         <is>
           <t>5 kg</t>
         </is>
       </c>
       <c r="D293" s="7">
-        <v>20620</v>
+        <v>20945</v>
       </c>
       <c r="E293" s="8">
-        <v>4124</v>
+        <v>4189</v>
       </c>
     </row>
     <row r="294" spans="1:6" customHeight="0">
       <c r="A294" s="4" t="inlineStr">
         <is>
-          <t>F9220</t>
+          <t>F9225</t>
         </is>
       </c>
       <c r="C294" s="6" t="inlineStr">
         <is>
           <t>2,5 kg</t>
         </is>
       </c>
       <c r="D294" s="7">
-        <v>10860</v>
+        <v>11345</v>
       </c>
       <c r="E294" s="8">
-        <v>4344</v>
+        <v>4538</v>
       </c>
     </row>
     <row r="295" spans="1:6" customHeight="0">
       <c r="A295" s="4" t="inlineStr">
         <is>
-          <t>F9221</t>
+          <t>F9226</t>
         </is>
       </c>
       <c r="C295" s="6" t="inlineStr">
         <is>
           <t>1 kg</t>
         </is>
       </c>
       <c r="D295" s="7">
-        <v>4625</v>
+        <v>4925</v>
       </c>
       <c r="E295" s="8">
-        <v>4625</v>
+        <v>4925</v>
       </c>
     </row>
     <row r="296" spans="1:6" customHeight="0">
       <c r="A296" s="4" t="inlineStr">
         <is>
-          <t>F9222</t>
+          <t>F9228</t>
         </is>
       </c>
       <c r="C296" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>250 g</t>
         </is>
       </c>
       <c r="D296" s="7">
-        <v>2515</v>
+        <v>1575</v>
       </c>
       <c r="E296" s="8">
-        <v>5030</v>
+        <v>6300</v>
       </c>
     </row>
     <row r="297" spans="1:6" customHeight="0">
       <c r="A297" s="4" t="inlineStr">
         <is>
-          <t>S9224</t>
+          <t>S9233</t>
         </is>
       </c>
       <c r="B297" s="5" t="inlineStr">
         <is>
-          <t>TUTUCA S/AZUCAR-GUEGOS</t>
+          <t>ARROZ INFLADO AZUCARADO-GUEGOS</t>
         </is>
       </c>
       <c r="C297" s="6" t="inlineStr">
         <is>
           <t>5 kg</t>
         </is>
       </c>
       <c r="D297" s="7">
-        <v>19575</v>
+        <v>23040</v>
       </c>
       <c r="E297" s="8">
-        <v>3915</v>
+        <v>4608</v>
       </c>
     </row>
     <row r="298" spans="1:6" customHeight="0">
       <c r="A298" s="4" t="inlineStr">
         <is>
-          <t>F9225</t>
+          <t>F9235</t>
         </is>
       </c>
       <c r="C298" s="6" t="inlineStr">
         <is>
-          <t>2,5 kg</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D298" s="7">
-        <v>10330</v>
+        <v>5254</v>
       </c>
       <c r="E298" s="8">
-        <v>4132</v>
+        <v>5254</v>
       </c>
     </row>
     <row r="299" spans="1:6" customHeight="0">
       <c r="A299" s="4" t="inlineStr">
         <is>
-          <t>F9226</t>
+          <t>S9029</t>
+        </is>
+      </c>
+      <c r="B299" s="5" t="inlineStr">
+        <is>
+          <t>MAIZ PISINGALLO</t>
         </is>
       </c>
       <c r="C299" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>25 kg</t>
         </is>
       </c>
       <c r="D299" s="7">
-        <v>4410</v>
+        <v>28075</v>
       </c>
       <c r="E299" s="8">
-        <v>4410</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="300" spans="1:6" customHeight="0">
       <c r="A300" s="4" t="inlineStr">
         <is>
-          <t>F9228</t>
+          <t>F9030</t>
         </is>
       </c>
       <c r="C300" s="6" t="inlineStr">
         <is>
-          <t>250 g</t>
+          <t>5 kg</t>
         </is>
       </c>
       <c r="D300" s="7">
-        <v>1380</v>
+        <v>6365</v>
       </c>
       <c r="E300" s="8">
-        <v>5520</v>
+        <v>1273</v>
       </c>
     </row>
     <row r="301" spans="1:6" customHeight="0">
       <c r="A301" s="4" t="inlineStr">
         <is>
-          <t>S9233</t>
-[...4 lines deleted...]
-          <t>ARROZ INFLADO AZUCARADO-GUEGOS</t>
+          <t>F9031</t>
         </is>
       </c>
       <c r="C301" s="6" t="inlineStr">
         <is>
-          <t>5 kg</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D301" s="7">
-        <v>26915</v>
+        <v>3515</v>
       </c>
       <c r="E301" s="8">
-        <v>5383</v>
+        <v>1406</v>
       </c>
     </row>
     <row r="302" spans="1:6" customHeight="0">
       <c r="A302" s="4" t="inlineStr">
         <is>
-          <t>F9235</t>
+          <t>P9031</t>
         </is>
       </c>
       <c r="C302" s="6" t="inlineStr">
         <is>
           <t>1 kg</t>
         </is>
       </c>
       <c r="D302" s="7">
-        <v>5945</v>
+        <v>1860</v>
       </c>
       <c r="E302" s="8">
-        <v>5945</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="303" spans="1:6" customHeight="0">
       <c r="A303" s="4" t="inlineStr">
         <is>
-          <t>S9029</t>
-[...4 lines deleted...]
-          <t>MAIZ PISINGALLO</t>
+          <t>F9092</t>
         </is>
       </c>
       <c r="C303" s="6" t="inlineStr">
         <is>
-          <t>25 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D303" s="7">
-        <v>26235</v>
+        <v>1155</v>
       </c>
       <c r="E303" s="8">
-        <v>1049</v>
+        <v>2310</v>
       </c>
     </row>
     <row r="304" spans="1:6" customHeight="0">
       <c r="A304" s="4" t="inlineStr">
         <is>
-          <t>F9030</t>
+          <t>S9032</t>
+        </is>
+      </c>
+      <c r="B304" s="5" t="inlineStr">
+        <is>
+          <t>SALVADO DE AVENA ARROLLADA</t>
         </is>
       </c>
       <c r="C304" s="6" t="inlineStr">
         <is>
-          <t>5 kg</t>
+          <t>25 kg</t>
         </is>
       </c>
       <c r="D304" s="7">
-        <v>5685</v>
+        <v>41825</v>
       </c>
       <c r="E304" s="8">
-        <v>1137</v>
+        <v>1673</v>
       </c>
     </row>
     <row r="305" spans="1:6" customHeight="0">
       <c r="A305" s="4" t="inlineStr">
         <is>
-          <t>F9031</t>
+          <t>F9109</t>
         </is>
       </c>
       <c r="C305" s="6" t="inlineStr">
         <is>
-          <t>2,5 kg</t>
+          <t>10 kg</t>
         </is>
       </c>
       <c r="D305" s="7">
-        <v>3060</v>
+        <v>18215</v>
       </c>
       <c r="E305" s="8">
-        <v>1224</v>
+        <v>1822</v>
       </c>
     </row>
     <row r="306" spans="1:6" customHeight="0">
       <c r="A306" s="4" t="inlineStr">
         <is>
-          <t>P9031</t>
+          <t>F9033</t>
         </is>
       </c>
       <c r="C306" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>5 kg</t>
         </is>
       </c>
       <c r="D306" s="7">
-        <v>1435</v>
+        <v>9680</v>
       </c>
       <c r="E306" s="8">
-        <v>1435</v>
+        <v>1936</v>
       </c>
     </row>
     <row r="307" spans="1:6" customHeight="0">
       <c r="A307" s="4" t="inlineStr">
         <is>
-          <t>F9092</t>
+          <t>F9067</t>
         </is>
       </c>
       <c r="C307" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D307" s="7">
-        <v>885</v>
+        <v>5185</v>
       </c>
       <c r="E307" s="8">
-        <v>1770</v>
+        <v>2074</v>
       </c>
     </row>
     <row r="308" spans="1:6" customHeight="0">
       <c r="A308" s="4" t="inlineStr">
         <is>
-          <t>S9032</t>
-[...4 lines deleted...]
-          <t>SALVADO DE AVENA ARROLLADA</t>
+          <t>P9033</t>
         </is>
       </c>
       <c r="C308" s="6" t="inlineStr">
         <is>
-          <t>25 kg</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D308" s="7">
-        <v>39090</v>
+        <v>2700</v>
       </c>
       <c r="E308" s="8">
-        <v>1564</v>
+        <v>2700</v>
       </c>
     </row>
     <row r="309" spans="1:6" customHeight="0">
       <c r="A309" s="4" t="inlineStr">
         <is>
-          <t>F9109</t>
+          <t>F9093</t>
         </is>
       </c>
       <c r="C309" s="6" t="inlineStr">
         <is>
-          <t>10 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D309" s="7">
-        <v>16615</v>
+        <v>1585</v>
       </c>
       <c r="E309" s="8">
-        <v>1662</v>
+        <v>3170</v>
       </c>
     </row>
     <row r="310" spans="1:6" customHeight="0">
       <c r="A310" s="4" t="inlineStr">
         <is>
-          <t>F9033</t>
+          <t>S9034</t>
+        </is>
+      </c>
+      <c r="B310" s="5" t="inlineStr">
+        <is>
+          <t>SALVADO DE TRIGO</t>
         </is>
       </c>
       <c r="C310" s="6" t="inlineStr">
         <is>
-          <t>5 kg</t>
+          <t>20 kg</t>
         </is>
       </c>
       <c r="D310" s="7">
-        <v>8730</v>
+        <v>15530</v>
       </c>
       <c r="E310" s="8">
-        <v>1746</v>
+        <v>777</v>
       </c>
     </row>
     <row r="311" spans="1:6" customHeight="0">
       <c r="A311" s="4" t="inlineStr">
         <is>
-          <t>F9067</t>
+          <t>F9110</t>
         </is>
       </c>
       <c r="C311" s="6" t="inlineStr">
         <is>
-          <t>2,5 kg</t>
+          <t>10 kg</t>
         </is>
       </c>
       <c r="D311" s="7">
-        <v>4620</v>
+        <v>8860</v>
       </c>
       <c r="E311" s="8">
-        <v>1848</v>
+        <v>886</v>
       </c>
     </row>
     <row r="312" spans="1:6" customHeight="0">
       <c r="A312" s="4" t="inlineStr">
         <is>
-          <t>P9033</t>
+          <t>F9035</t>
         </is>
       </c>
       <c r="C312" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>5 kg</t>
         </is>
       </c>
       <c r="D312" s="7">
-        <v>2070</v>
+        <v>4880</v>
       </c>
       <c r="E312" s="8">
-        <v>2070</v>
+        <v>976</v>
       </c>
     </row>
     <row r="313" spans="1:6" customHeight="0">
       <c r="A313" s="4" t="inlineStr">
         <is>
-          <t>F9093</t>
+          <t>F9068</t>
         </is>
       </c>
       <c r="C313" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D313" s="7">
-        <v>1210</v>
+        <v>2755</v>
       </c>
       <c r="E313" s="8">
-        <v>2420</v>
+        <v>1102</v>
       </c>
     </row>
     <row r="314" spans="1:6" customHeight="0">
       <c r="A314" s="4" t="inlineStr">
         <is>
-          <t>S9034</t>
-[...4 lines deleted...]
-          <t>SALVADO DE TRIGO</t>
+          <t>P9035</t>
         </is>
       </c>
       <c r="C314" s="6" t="inlineStr">
         <is>
-          <t>20 kg</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D314" s="7">
-        <v>8705</v>
+        <v>1510</v>
       </c>
       <c r="E314" s="8">
-        <v>435</v>
+        <v>1510</v>
       </c>
     </row>
     <row r="315" spans="1:6" customHeight="0">
       <c r="A315" s="4" t="inlineStr">
         <is>
-          <t>F9110</t>
+          <t>F9094</t>
         </is>
       </c>
       <c r="C315" s="6" t="inlineStr">
         <is>
-          <t>10 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D315" s="7">
-        <v>4845</v>
+        <v>950</v>
       </c>
       <c r="E315" s="8">
-        <v>485</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="316" spans="1:6" customHeight="0">
       <c r="A316" s="4" t="inlineStr">
         <is>
-          <t>F9035</t>
+          <t>S5000</t>
+        </is>
+      </c>
+      <c r="B316" s="5" t="inlineStr">
+        <is>
+          <t>ALMIDÓN DE MAÍZ</t>
         </is>
       </c>
       <c r="C316" s="6" t="inlineStr">
         <is>
-          <t>5 kg</t>
+          <t>25 kg</t>
         </is>
       </c>
       <c r="D316" s="7">
-        <v>2665</v>
+        <v>42885</v>
       </c>
       <c r="E316" s="8">
-        <v>533</v>
+        <v>1715</v>
       </c>
     </row>
     <row r="317" spans="1:6" customHeight="0">
       <c r="A317" s="4" t="inlineStr">
         <is>
-          <t>F9068</t>
+          <t>F5052</t>
         </is>
       </c>
       <c r="C317" s="6" t="inlineStr">
         <is>
-          <t>2,5 kg</t>
+          <t>10 kg</t>
         </is>
       </c>
       <c r="D317" s="7">
-        <v>1535</v>
+        <v>18525</v>
       </c>
       <c r="E317" s="8">
-        <v>614</v>
+        <v>1853</v>
       </c>
     </row>
     <row r="318" spans="1:6" customHeight="0">
       <c r="A318" s="4" t="inlineStr">
         <is>
-          <t>P9035</t>
+          <t>F5001</t>
         </is>
       </c>
       <c r="C318" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>5 kg</t>
         </is>
       </c>
       <c r="D318" s="7">
-        <v>855</v>
+        <v>9845</v>
       </c>
       <c r="E318" s="8">
-        <v>855</v>
+        <v>1969</v>
       </c>
     </row>
     <row r="319" spans="1:6" customHeight="0">
       <c r="A319" s="4" t="inlineStr">
         <is>
-          <t>F9094</t>
+          <t>F5002</t>
         </is>
       </c>
       <c r="C319" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D319" s="7">
-        <v>570</v>
+        <v>5340</v>
       </c>
       <c r="E319" s="8">
-        <v>1140</v>
+        <v>2136</v>
       </c>
     </row>
     <row r="320" spans="1:6" customHeight="0">
       <c r="A320" s="4" t="inlineStr">
         <is>
-          <t>S5000</t>
-[...4 lines deleted...]
-          <t>ALMIDÓN DE MAÍZ</t>
+          <t>P5001</t>
         </is>
       </c>
       <c r="C320" s="6" t="inlineStr">
         <is>
-          <t>25 kg</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D320" s="7">
-        <v>36520</v>
+        <v>2460</v>
       </c>
       <c r="E320" s="8">
-        <v>1461</v>
+        <v>2460</v>
       </c>
     </row>
     <row r="321" spans="1:6" customHeight="0">
       <c r="A321" s="4" t="inlineStr">
         <is>
-          <t>F5052</t>
+          <t>F5012</t>
         </is>
       </c>
       <c r="C321" s="6" t="inlineStr">
         <is>
-          <t>10 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D321" s="7">
-        <v>15290</v>
+        <v>1515</v>
       </c>
       <c r="E321" s="8">
-        <v>1529</v>
+        <v>3030</v>
       </c>
     </row>
     <row r="322" spans="1:6" customHeight="0">
       <c r="A322" s="4" t="inlineStr">
         <is>
-          <t>F5001</t>
+          <t>S5020</t>
+        </is>
+      </c>
+      <c r="B322" s="5" t="inlineStr">
+        <is>
+          <t>HARINA DE ALMENDRAS SIN PIEL</t>
         </is>
       </c>
       <c r="C322" s="6" t="inlineStr">
         <is>
-          <t>5 kg</t>
+          <t>25 kg</t>
         </is>
       </c>
       <c r="D322" s="7">
-        <v>8050</v>
+        <v>74235</v>
       </c>
       <c r="E322" s="8">
-        <v>1610</v>
+        <v>2969</v>
       </c>
     </row>
     <row r="323" spans="1:6" customHeight="0">
       <c r="A323" s="4" t="inlineStr">
         <is>
-          <t>F5002</t>
+          <t>F5021</t>
         </is>
       </c>
       <c r="C323" s="6" t="inlineStr">
         <is>
-          <t>2,5 kg</t>
+          <t>10 kg</t>
         </is>
       </c>
       <c r="D323" s="7">
-        <v>4275</v>
+        <v>31575</v>
       </c>
       <c r="E323" s="8">
-        <v>1710</v>
+        <v>3158</v>
       </c>
     </row>
     <row r="324" spans="1:6" customHeight="0">
       <c r="A324" s="4" t="inlineStr">
         <is>
-          <t>P5001</t>
+          <t>F5022</t>
         </is>
       </c>
       <c r="C324" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>5 kg</t>
         </is>
       </c>
       <c r="D324" s="7">
-        <v>1930</v>
+        <v>16550</v>
       </c>
       <c r="E324" s="8">
-        <v>1930</v>
+        <v>3310</v>
       </c>
     </row>
     <row r="325" spans="1:6" customHeight="0">
       <c r="A325" s="4" t="inlineStr">
         <is>
-          <t>F5012</t>
+          <t>F5013</t>
         </is>
       </c>
       <c r="C325" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D325" s="7">
-        <v>1140</v>
+        <v>8825</v>
       </c>
       <c r="E325" s="8">
-        <v>2280</v>
+        <v>3530</v>
       </c>
     </row>
     <row r="326" spans="1:6" customHeight="0">
       <c r="A326" s="4" t="inlineStr">
         <is>
-          <t>S5020</t>
-[...4 lines deleted...]
-          <t>HARINA DE ALMENDRAS SIN PIEL</t>
+          <t>F5011</t>
         </is>
       </c>
       <c r="C326" s="6" t="inlineStr">
         <is>
-          <t>25 kg</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D326" s="7">
-        <v>60520</v>
+        <v>4550</v>
       </c>
       <c r="E326" s="8">
-        <v>2421</v>
+        <v>4550</v>
       </c>
     </row>
     <row r="327" spans="1:6" customHeight="0">
       <c r="A327" s="4" t="inlineStr">
         <is>
-          <t>F5021</t>
+          <t>F5026</t>
         </is>
       </c>
       <c r="C327" s="6" t="inlineStr">
         <is>
-          <t>10 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D327" s="7">
-        <v>25400</v>
+        <v>2600</v>
       </c>
       <c r="E327" s="8">
-        <v>2540</v>
+        <v>5200</v>
       </c>
     </row>
     <row r="328" spans="1:6" customHeight="0">
       <c r="A328" s="4" t="inlineStr">
         <is>
-          <t>F5022</t>
+          <t>S5027</t>
+        </is>
+      </c>
+      <c r="B328" s="5" t="inlineStr">
+        <is>
+          <t>HARINA DE ALMENDRAS CON PIEL</t>
         </is>
       </c>
       <c r="C328" s="6" t="inlineStr">
         <is>
-          <t>5 kg</t>
+          <t>25 kg</t>
         </is>
       </c>
       <c r="D328" s="7">
-        <v>13295</v>
+        <v>78420</v>
       </c>
       <c r="E328" s="8">
-        <v>2659</v>
+        <v>3137</v>
       </c>
     </row>
     <row r="329" spans="1:6" customHeight="0">
       <c r="A329" s="4" t="inlineStr">
         <is>
-          <t>F5013</t>
+          <t>F5028</t>
         </is>
       </c>
       <c r="C329" s="6" t="inlineStr">
         <is>
-          <t>2,5 kg</t>
+          <t>10 kg</t>
         </is>
       </c>
       <c r="D329" s="7">
-        <v>7025</v>
+        <v>33445</v>
       </c>
       <c r="E329" s="8">
-        <v>2810</v>
+        <v>3345</v>
       </c>
     </row>
     <row r="330" spans="1:6" customHeight="0">
       <c r="A330" s="4" t="inlineStr">
         <is>
-          <t>F5011</t>
+          <t>F5029</t>
         </is>
       </c>
       <c r="C330" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>5 kg</t>
         </is>
       </c>
       <c r="D330" s="7">
-        <v>3080</v>
+        <v>17580</v>
       </c>
       <c r="E330" s="8">
-        <v>3080</v>
+        <v>3516</v>
       </c>
     </row>
     <row r="331" spans="1:6" customHeight="0">
       <c r="A331" s="4" t="inlineStr">
         <is>
-          <t>F5026</t>
+          <t>F5030</t>
         </is>
       </c>
       <c r="C331" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D331" s="7">
-        <v>1740</v>
+        <v>9385</v>
       </c>
       <c r="E331" s="8">
-        <v>3480</v>
+        <v>3754</v>
       </c>
     </row>
     <row r="332" spans="1:6" customHeight="0">
       <c r="A332" s="4" t="inlineStr">
         <is>
-          <t>S5027</t>
-[...4 lines deleted...]
-          <t>HARINA DE ALMENDRAS CON PIEL</t>
+          <t>F5031</t>
         </is>
       </c>
       <c r="C332" s="6" t="inlineStr">
         <is>
-          <t>25 kg</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D332" s="7">
-        <v>73290</v>
+        <v>4720</v>
       </c>
       <c r="E332" s="8">
-        <v>2932</v>
+        <v>4720</v>
       </c>
     </row>
     <row r="333" spans="1:6" customHeight="0">
       <c r="A333" s="4" t="inlineStr">
         <is>
-          <t>F5028</t>
+          <t>F5032</t>
         </is>
       </c>
       <c r="C333" s="6" t="inlineStr">
         <is>
-          <t>10 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D333" s="7">
-        <v>30695</v>
+        <v>2695</v>
       </c>
       <c r="E333" s="8">
-        <v>3070</v>
+        <v>5390</v>
       </c>
     </row>
     <row r="334" spans="1:6" customHeight="0">
       <c r="A334" s="4" t="inlineStr">
         <is>
-          <t>F5029</t>
+          <t>S5078</t>
+        </is>
+      </c>
+      <c r="B334" s="5" t="inlineStr">
+        <is>
+          <t>HARINA DE MANI</t>
         </is>
       </c>
       <c r="C334" s="6" t="inlineStr">
         <is>
-          <t>5 kg</t>
+          <t>20 kg</t>
         </is>
       </c>
       <c r="D334" s="7">
-        <v>16035</v>
+        <v>54415</v>
       </c>
       <c r="E334" s="8">
-        <v>3207</v>
+        <v>2721</v>
       </c>
     </row>
     <row r="335" spans="1:6" customHeight="0">
       <c r="A335" s="4" t="inlineStr">
         <is>
-          <t>F5030</t>
+          <t>F5079</t>
         </is>
       </c>
       <c r="C335" s="6" t="inlineStr">
         <is>
-          <t>2,5 kg</t>
+          <t>10 kg</t>
         </is>
       </c>
       <c r="D335" s="7">
-        <v>8440</v>
+        <v>28800</v>
       </c>
       <c r="E335" s="8">
-        <v>3376</v>
+        <v>2880</v>
       </c>
     </row>
     <row r="336" spans="1:6" customHeight="0">
       <c r="A336" s="4" t="inlineStr">
         <is>
-          <t>F5031</t>
+          <t>F5080</t>
         </is>
       </c>
       <c r="C336" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>5 kg</t>
         </is>
       </c>
       <c r="D336" s="7">
-        <v>3670</v>
+        <v>15015</v>
       </c>
       <c r="E336" s="8">
-        <v>3670</v>
+        <v>3003</v>
       </c>
     </row>
     <row r="337" spans="1:6" customHeight="0">
       <c r="A337" s="4" t="inlineStr">
         <is>
-          <t>F5032</t>
+          <t>F5082</t>
         </is>
       </c>
       <c r="C337" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D337" s="7">
-        <v>2040</v>
+        <v>4140</v>
       </c>
       <c r="E337" s="8">
-        <v>4080</v>
+        <v>4140</v>
       </c>
     </row>
     <row r="338" spans="1:6" customHeight="0">
       <c r="A338" s="4" t="inlineStr">
         <is>
-          <t>S5078</t>
-[...4 lines deleted...]
-          <t>HARINA DE MANI</t>
+          <t>F5083</t>
         </is>
       </c>
       <c r="C338" s="6" t="inlineStr">
         <is>
-          <t>20 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D338" s="7">
-        <v>50855</v>
+        <v>2375</v>
       </c>
       <c r="E338" s="8">
-        <v>2543</v>
+        <v>4750</v>
       </c>
     </row>
     <row r="339" spans="1:6" customHeight="0">
       <c r="A339" s="4" t="inlineStr">
         <is>
-          <t>F5079</t>
+          <t>S5094</t>
+        </is>
+      </c>
+      <c r="B339" s="5" t="inlineStr">
+        <is>
+          <t>HARINA DE PISTACHO</t>
         </is>
       </c>
       <c r="C339" s="6" t="inlineStr">
         <is>
-          <t>10 kg</t>
+          <t>25 kg</t>
         </is>
       </c>
       <c r="D339" s="7">
-        <v>26355</v>
+        <v>224905</v>
       </c>
       <c r="E339" s="8">
-        <v>2636</v>
+        <v>8996</v>
       </c>
     </row>
     <row r="340" spans="1:6" customHeight="0">
       <c r="A340" s="4" t="inlineStr">
         <is>
-          <t>F5080</t>
+          <t>F5096</t>
         </is>
       </c>
       <c r="C340" s="6" t="inlineStr">
         <is>
           <t>5 kg</t>
         </is>
       </c>
       <c r="D340" s="7">
-        <v>13640</v>
+        <v>47930</v>
       </c>
       <c r="E340" s="8">
-        <v>2728</v>
+        <v>9586</v>
       </c>
     </row>
     <row r="341" spans="1:6" customHeight="0">
       <c r="A341" s="4" t="inlineStr">
         <is>
-          <t>F5082</t>
+          <t>F5097</t>
         </is>
       </c>
       <c r="C341" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D341" s="7">
-        <v>3100</v>
+        <v>24825</v>
       </c>
       <c r="E341" s="8">
-        <v>3100</v>
+        <v>9930</v>
       </c>
     </row>
     <row r="342" spans="1:6" customHeight="0">
       <c r="A342" s="4" t="inlineStr">
         <is>
-          <t>F5083</t>
+          <t>F5098</t>
         </is>
       </c>
       <c r="C342" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D342" s="7">
-        <v>1735</v>
+        <v>12380</v>
       </c>
       <c r="E342" s="8">
-        <v>3470</v>
+        <v>12380</v>
       </c>
     </row>
     <row r="343" spans="1:6" customHeight="0">
       <c r="A343" s="4" t="inlineStr">
         <is>
-          <t>S5094</t>
-[...4 lines deleted...]
-          <t>HARINA DE PISTACHO</t>
+          <t>F5099</t>
         </is>
       </c>
       <c r="C343" s="6" t="inlineStr">
         <is>
-          <t>25 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D343" s="7">
-        <v>200955</v>
+        <v>6585</v>
       </c>
       <c r="E343" s="8">
-        <v>8038</v>
+        <v>13170</v>
       </c>
     </row>
     <row r="344" spans="1:6" customHeight="0">
       <c r="A344" s="4" t="inlineStr">
         <is>
-          <t>F5096</t>
+          <t>S5084</t>
+        </is>
+      </c>
+      <c r="B344" s="5" t="inlineStr">
+        <is>
+          <t>HARINA DE ARROZ</t>
         </is>
       </c>
       <c r="C344" s="6" t="inlineStr">
         <is>
-          <t>5 kg</t>
+          <t>25 kg</t>
         </is>
       </c>
       <c r="D344" s="7">
-        <v>42465</v>
+        <v>47025</v>
       </c>
       <c r="E344" s="8">
-        <v>8493</v>
+        <v>1881</v>
       </c>
     </row>
     <row r="345" spans="1:6" customHeight="0">
       <c r="A345" s="4" t="inlineStr">
         <is>
-          <t>F5097</t>
+          <t>F5085</t>
         </is>
       </c>
       <c r="C345" s="6" t="inlineStr">
         <is>
-          <t>2,5 kg</t>
+          <t>10 kg</t>
         </is>
       </c>
       <c r="D345" s="7">
-        <v>21880</v>
+        <v>20200</v>
       </c>
       <c r="E345" s="8">
-        <v>8752</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="346" spans="1:6" customHeight="0">
       <c r="A346" s="4" t="inlineStr">
         <is>
-          <t>F5098</t>
+          <t>F5086</t>
         </is>
       </c>
       <c r="C346" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>5 kg</t>
         </is>
       </c>
       <c r="D346" s="7">
-        <v>9130</v>
+        <v>10615</v>
       </c>
       <c r="E346" s="8">
-        <v>9130</v>
+        <v>2123</v>
       </c>
     </row>
     <row r="347" spans="1:6" customHeight="0">
       <c r="A347" s="4" t="inlineStr">
         <is>
-          <t>F5099</t>
+          <t>F5087</t>
         </is>
       </c>
       <c r="C347" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D347" s="7">
-        <v>4820</v>
+        <v>5730</v>
       </c>
       <c r="E347" s="8">
-        <v>9640</v>
+        <v>2292</v>
       </c>
     </row>
     <row r="348" spans="1:6" customHeight="0">
       <c r="A348" s="4" t="inlineStr">
         <is>
-          <t>S5084</t>
-[...4 lines deleted...]
-          <t>HARINA DE ARROZ</t>
+          <t>F5088</t>
         </is>
       </c>
       <c r="C348" s="6" t="inlineStr">
         <is>
-          <t>25 kg</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D348" s="7">
-        <v>43950</v>
+        <v>3015</v>
       </c>
       <c r="E348" s="8">
-        <v>1758</v>
+        <v>3015</v>
       </c>
     </row>
     <row r="349" spans="1:6" customHeight="0">
       <c r="A349" s="4" t="inlineStr">
         <is>
-          <t>F5085</t>
+          <t>F5089</t>
         </is>
       </c>
       <c r="C349" s="6" t="inlineStr">
         <is>
-          <t>10 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D349" s="7">
-        <v>18315</v>
+        <v>1800</v>
       </c>
       <c r="E349" s="8">
-        <v>1832</v>
+        <v>3600</v>
       </c>
     </row>
     <row r="350" spans="1:6" customHeight="0">
       <c r="A350" s="4" t="inlineStr">
         <is>
-          <t>F5086</t>
+          <t>S5045</t>
+        </is>
+      </c>
+      <c r="B350" s="5" t="inlineStr">
+        <is>
+          <t>HARINA DE ALMENDRAS CON PIEL 100% PURA</t>
         </is>
       </c>
       <c r="C350" s="6" t="inlineStr">
         <is>
-          <t>5 kg</t>
+          <t>25 kg</t>
         </is>
       </c>
       <c r="D350" s="7">
-        <v>9525</v>
+        <v>455610</v>
       </c>
       <c r="E350" s="8">
-        <v>1905</v>
+        <v>18224</v>
       </c>
     </row>
     <row r="351" spans="1:6" customHeight="0">
       <c r="A351" s="4" t="inlineStr">
         <is>
-          <t>F5087</t>
+          <t>F5061</t>
         </is>
       </c>
       <c r="C351" s="6" t="inlineStr">
         <is>
-          <t>2,5 kg</t>
+          <t>5 kg</t>
         </is>
       </c>
       <c r="D351" s="7">
-        <v>5025</v>
+        <v>94230</v>
       </c>
       <c r="E351" s="8">
-        <v>2010</v>
+        <v>18846</v>
       </c>
     </row>
     <row r="352" spans="1:6" customHeight="0">
       <c r="A352" s="4" t="inlineStr">
         <is>
-          <t>F5088</t>
+          <t>F5066</t>
         </is>
       </c>
       <c r="C352" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D352" s="7">
-        <v>2235</v>
+        <v>48605</v>
       </c>
       <c r="E352" s="8">
-        <v>2235</v>
+        <v>19442</v>
       </c>
     </row>
     <row r="353" spans="1:6" customHeight="0">
       <c r="A353" s="4" t="inlineStr">
         <is>
-          <t>F5089</t>
+          <t>F5067</t>
         </is>
       </c>
       <c r="C353" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D353" s="7">
-        <v>1295</v>
+        <v>24265</v>
       </c>
       <c r="E353" s="8">
-        <v>2590</v>
+        <v>24265</v>
       </c>
     </row>
     <row r="354" spans="1:6" customHeight="0">
       <c r="A354" s="4" t="inlineStr">
         <is>
-          <t>S5045</t>
-[...4 lines deleted...]
-          <t>HARINA DE ALMENDRAS CON PIEL 100% PURA</t>
+          <t>F5068</t>
         </is>
       </c>
       <c r="C354" s="6" t="inlineStr">
         <is>
-          <t>25 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D354" s="7">
-        <v>425800</v>
+        <v>12685</v>
       </c>
       <c r="E354" s="8">
-        <v>17032</v>
+        <v>25370</v>
       </c>
     </row>
     <row r="355" spans="1:6" customHeight="0">
       <c r="A355" s="4" t="inlineStr">
         <is>
-          <t>F5061</t>
+          <t>S5043</t>
+        </is>
+      </c>
+      <c r="B355" s="5" t="inlineStr">
+        <is>
+          <t>HARINA DE AVENA</t>
         </is>
       </c>
       <c r="C355" s="6" t="inlineStr">
         <is>
-          <t>5 kg</t>
+          <t>25 kg</t>
         </is>
       </c>
       <c r="D355" s="7">
-        <v>87670</v>
+        <v>41695</v>
       </c>
       <c r="E355" s="8">
-        <v>17534</v>
+        <v>1668</v>
       </c>
     </row>
     <row r="356" spans="1:6" customHeight="0">
       <c r="A356" s="4" t="inlineStr">
         <is>
-          <t>F5066</t>
+          <t>F5059</t>
         </is>
       </c>
       <c r="C356" s="6" t="inlineStr">
         <is>
-          <t>2,5 kg</t>
+          <t>10 kg</t>
         </is>
       </c>
       <c r="D356" s="7">
-        <v>45090</v>
+        <v>18015</v>
       </c>
       <c r="E356" s="8">
-        <v>18036</v>
+        <v>1802</v>
       </c>
     </row>
     <row r="357" spans="1:6" customHeight="0">
       <c r="A357" s="4" t="inlineStr">
         <is>
-          <t>F5067</t>
+          <t>F5018</t>
         </is>
       </c>
       <c r="C357" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>5 kg</t>
         </is>
       </c>
       <c r="D357" s="7">
-        <v>18660</v>
+        <v>9550</v>
       </c>
       <c r="E357" s="8">
-        <v>18660</v>
+        <v>1910</v>
       </c>
     </row>
     <row r="358" spans="1:6" customHeight="0">
       <c r="A358" s="4" t="inlineStr">
         <is>
-          <t>F5068</t>
+          <t>F5060</t>
         </is>
       </c>
       <c r="C358" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D358" s="7">
-        <v>9705</v>
+        <v>5160</v>
       </c>
       <c r="E358" s="8">
-        <v>19410</v>
+        <v>2064</v>
       </c>
     </row>
     <row r="359" spans="1:6" customHeight="0">
       <c r="A359" s="4" t="inlineStr">
         <is>
-          <t>S5043</t>
-[...4 lines deleted...]
-          <t>HARINA DE AVENA</t>
+          <t>P5018</t>
         </is>
       </c>
       <c r="C359" s="6" t="inlineStr">
         <is>
-          <t>25 kg</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D359" s="7">
-        <v>38965</v>
+        <v>2735</v>
       </c>
       <c r="E359" s="8">
-        <v>1559</v>
+        <v>2735</v>
       </c>
     </row>
     <row r="360" spans="1:6" customHeight="0">
       <c r="A360" s="4" t="inlineStr">
         <is>
-          <t>F5059</t>
+          <t>F5014</t>
         </is>
       </c>
       <c r="C360" s="6" t="inlineStr">
         <is>
-          <t>10 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D360" s="7">
-        <v>16275</v>
+        <v>1655</v>
       </c>
       <c r="E360" s="8">
-        <v>1628</v>
+        <v>3310</v>
       </c>
     </row>
     <row r="361" spans="1:6" customHeight="0">
       <c r="A361" s="4" t="inlineStr">
         <is>
-          <t>F5018</t>
+          <t>S5023</t>
+        </is>
+      </c>
+      <c r="B361" s="5" t="inlineStr">
+        <is>
+          <t>HARINA DEGARBANZO FINA</t>
         </is>
       </c>
       <c r="C361" s="6" t="inlineStr">
         <is>
-          <t>5 kg</t>
+          <t>25 kg</t>
         </is>
       </c>
       <c r="D361" s="7">
-        <v>8480</v>
+        <v>39985</v>
       </c>
       <c r="E361" s="8">
-        <v>1696</v>
+        <v>1599</v>
       </c>
     </row>
     <row r="362" spans="1:6" customHeight="0">
       <c r="A362" s="4" t="inlineStr">
         <is>
-          <t>F5060</t>
+          <t>F5063</t>
         </is>
       </c>
       <c r="C362" s="6" t="inlineStr">
         <is>
-          <t>2,5 kg</t>
+          <t>10 kg</t>
         </is>
       </c>
       <c r="D362" s="7">
-        <v>4490</v>
+        <v>17310</v>
       </c>
       <c r="E362" s="8">
-        <v>1796</v>
+        <v>1731</v>
       </c>
     </row>
     <row r="363" spans="1:6" customHeight="0">
       <c r="A363" s="4" t="inlineStr">
         <is>
-          <t>P5018</t>
+          <t>F5024</t>
         </is>
       </c>
       <c r="C363" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>5 kg</t>
         </is>
       </c>
       <c r="D363" s="7">
-        <v>2020</v>
+        <v>9135</v>
       </c>
       <c r="E363" s="8">
-        <v>2020</v>
+        <v>1827</v>
       </c>
     </row>
     <row r="364" spans="1:6" customHeight="0">
       <c r="A364" s="4" t="inlineStr">
         <is>
-          <t>F5014</t>
+          <t>F5025</t>
         </is>
       </c>
       <c r="C364" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D364" s="7">
-        <v>1180</v>
+        <v>4975</v>
       </c>
       <c r="E364" s="8">
-        <v>2360</v>
+        <v>1990</v>
       </c>
     </row>
     <row r="365" spans="1:6" customHeight="0">
       <c r="A365" s="4" t="inlineStr">
         <is>
-          <t>S5023</t>
-[...4 lines deleted...]
-          <t>HARINA DEGARBANZO FINA</t>
+          <t>P5025</t>
         </is>
       </c>
       <c r="C365" s="6" t="inlineStr">
         <is>
-          <t>25 kg</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D365" s="7">
-        <v>37365</v>
+        <v>2620</v>
       </c>
       <c r="E365" s="8">
-        <v>1495</v>
+        <v>2620</v>
       </c>
     </row>
     <row r="366" spans="1:6" customHeight="0">
       <c r="A366" s="4" t="inlineStr">
         <is>
-          <t>F5063</t>
+          <t>F5015</t>
         </is>
       </c>
       <c r="C366" s="6" t="inlineStr">
         <is>
-          <t>10 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D366" s="7">
-        <v>15620</v>
+        <v>1600</v>
       </c>
       <c r="E366" s="8">
-        <v>1562</v>
+        <v>3200</v>
       </c>
     </row>
     <row r="367" spans="1:6" customHeight="0">
       <c r="A367" s="4" t="inlineStr">
         <is>
-          <t>F5024</t>
+          <t>S5034</t>
+        </is>
+      </c>
+      <c r="B367" s="5" t="inlineStr">
+        <is>
+          <t>HARINA INTEGRAL FINA</t>
         </is>
       </c>
       <c r="C367" s="6" t="inlineStr">
         <is>
-          <t>5 kg</t>
+          <t>25 kg</t>
         </is>
       </c>
       <c r="D367" s="7">
-        <v>8145</v>
+        <v>23440</v>
       </c>
       <c r="E367" s="8">
-        <v>1629</v>
+        <v>938</v>
       </c>
     </row>
     <row r="368" spans="1:6" customHeight="0">
       <c r="A368" s="4" t="inlineStr">
         <is>
-          <t>F5025</t>
+          <t>F5069</t>
         </is>
       </c>
       <c r="C368" s="6" t="inlineStr">
         <is>
-          <t>2,5 kg</t>
+          <t>10 kg</t>
         </is>
       </c>
       <c r="D368" s="7">
-        <v>4315</v>
+        <v>10535</v>
       </c>
       <c r="E368" s="8">
-        <v>1726</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="369" spans="1:6" customHeight="0">
       <c r="A369" s="4" t="inlineStr">
         <is>
-          <t>P5025</t>
+          <t>F5035</t>
         </is>
       </c>
       <c r="C369" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>5 kg</t>
         </is>
       </c>
       <c r="D369" s="7">
-        <v>1945</v>
+        <v>5665</v>
       </c>
       <c r="E369" s="8">
-        <v>1945</v>
+        <v>1133</v>
       </c>
     </row>
     <row r="370" spans="1:6" customHeight="0">
       <c r="A370" s="4" t="inlineStr">
         <is>
-          <t>F5015</t>
+          <t>F5036</t>
         </is>
       </c>
       <c r="C370" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D370" s="7">
-        <v>1145</v>
+        <v>3200</v>
       </c>
       <c r="E370" s="8">
-        <v>2290</v>
+        <v>1280</v>
       </c>
     </row>
     <row r="371" spans="1:6" customHeight="0">
       <c r="A371" s="4" t="inlineStr">
         <is>
-          <t>S5034</t>
-[...4 lines deleted...]
-          <t>HARINA INTEGRAL FINA</t>
+          <t>P5036</t>
         </is>
       </c>
       <c r="C371" s="6" t="inlineStr">
         <is>
-          <t>25 kg</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D371" s="7">
-        <v>21905</v>
+        <v>1680</v>
       </c>
       <c r="E371" s="8">
-        <v>876</v>
+        <v>1680</v>
       </c>
     </row>
     <row r="372" spans="1:6" customHeight="0">
       <c r="A372" s="4" t="inlineStr">
         <is>
-          <t>F5069</t>
+          <t>F5016</t>
         </is>
       </c>
       <c r="C372" s="6" t="inlineStr">
         <is>
-          <t>10 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D372" s="7">
-        <v>9285</v>
+        <v>1115</v>
       </c>
       <c r="E372" s="8">
-        <v>929</v>
+        <v>2230</v>
       </c>
     </row>
     <row r="373" spans="1:6" customHeight="0">
       <c r="A373" s="4" t="inlineStr">
         <is>
-          <t>F5035</t>
+          <t>S6758</t>
+        </is>
+      </c>
+      <c r="B373" s="5" t="inlineStr">
+        <is>
+          <t>MANÍ CROCANTE SABOR PANCETA</t>
         </is>
       </c>
       <c r="C373" s="6" t="inlineStr">
         <is>
-          <t>5 kg</t>
+          <t>50 kg</t>
         </is>
       </c>
       <c r="D373" s="7">
-        <v>4900</v>
+        <v>211275</v>
       </c>
       <c r="E373" s="8">
-        <v>980</v>
+        <v>4226</v>
       </c>
     </row>
     <row r="374" spans="1:6" customHeight="0">
       <c r="A374" s="4" t="inlineStr">
         <is>
-          <t>F5036</t>
+          <t>F6762</t>
         </is>
       </c>
       <c r="C374" s="6" t="inlineStr">
         <is>
-          <t>2,5 kg</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D374" s="7">
-        <v>2660</v>
+        <v>6055</v>
       </c>
       <c r="E374" s="8">
-        <v>1064</v>
+        <v>6055</v>
       </c>
     </row>
     <row r="375" spans="1:6" customHeight="0">
       <c r="A375" s="4" t="inlineStr">
         <is>
-          <t>P5036</t>
+          <t>S6764</t>
+        </is>
+      </c>
+      <c r="B375" s="5" t="inlineStr">
+        <is>
+          <t>MANI SABORIZADO SABOR JAMÓN</t>
         </is>
       </c>
       <c r="C375" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>50 kg</t>
         </is>
       </c>
       <c r="D375" s="7">
-        <v>1270</v>
+        <v>224905</v>
       </c>
       <c r="E375" s="8">
-        <v>1270</v>
+        <v>4498</v>
       </c>
     </row>
     <row r="376" spans="1:6" customHeight="0">
       <c r="A376" s="4" t="inlineStr">
         <is>
-          <t>F5016</t>
+          <t>F6765</t>
         </is>
       </c>
       <c r="C376" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>10 kg</t>
         </is>
       </c>
       <c r="D376" s="7">
-        <v>800</v>
+        <v>46850</v>
       </c>
       <c r="E376" s="8">
-        <v>1600</v>
+        <v>4685</v>
       </c>
     </row>
     <row r="377" spans="1:6" customHeight="0">
       <c r="A377" s="4" t="inlineStr">
         <is>
-          <t>S5105</t>
-[...4 lines deleted...]
-          <t>HARINA DE NUEZ 70%</t>
+          <t>F6766</t>
         </is>
       </c>
       <c r="C377" s="6" t="inlineStr">
         <is>
-          <t>10 kg</t>
+          <t>5 kg</t>
         </is>
       </c>
       <c r="D377" s="7">
-        <v>44585</v>
+        <v>24260</v>
       </c>
       <c r="E377" s="8">
-        <v>4459</v>
+        <v>4852</v>
       </c>
     </row>
     <row r="378" spans="1:6" customHeight="0">
       <c r="A378" s="4" t="inlineStr">
         <is>
-          <t>F5107</t>
+          <t>F6767</t>
         </is>
       </c>
       <c r="C378" s="6" t="inlineStr">
         <is>
           <t>2,5 kg</t>
         </is>
       </c>
       <c r="D378" s="7">
-        <v>12000</v>
+        <v>12640</v>
       </c>
       <c r="E378" s="8">
-        <v>4800</v>
+        <v>5056</v>
       </c>
     </row>
     <row r="379" spans="1:6" customHeight="0">
       <c r="A379" s="4" t="inlineStr">
         <is>
-          <t>F5108</t>
+          <t>F6768</t>
         </is>
       </c>
       <c r="C379" s="6" t="inlineStr">
         <is>
           <t>1 kg</t>
         </is>
       </c>
       <c r="D379" s="7">
-        <v>5090</v>
+        <v>6055</v>
       </c>
       <c r="E379" s="8">
-        <v>5090</v>
+        <v>6055</v>
       </c>
     </row>
     <row r="380" spans="1:6" customHeight="0">
       <c r="A380" s="4" t="inlineStr">
         <is>
-          <t>F5109</t>
+          <t>F6769</t>
         </is>
       </c>
       <c r="C380" s="6" t="inlineStr">
         <is>
           <t>500 g</t>
         </is>
       </c>
       <c r="D380" s="7">
-        <v>2755</v>
+        <v>3300</v>
       </c>
       <c r="E380" s="8">
-        <v>5510</v>
+        <v>6600</v>
       </c>
     </row>
     <row r="381" spans="1:6" customHeight="0">
       <c r="A381" s="4" t="inlineStr">
         <is>
-          <t>S6758</t>
+          <t>S6770</t>
         </is>
       </c>
       <c r="B381" s="5" t="inlineStr">
         <is>
-          <t>MANÍ CROCANTE SABOR PANCETA</t>
+          <t>MANÍ CROCANTE SABOR CREMA Y CEBOLLA</t>
         </is>
       </c>
       <c r="C381" s="6" t="inlineStr">
         <is>
           <t>50 kg</t>
         </is>
       </c>
       <c r="D381" s="7">
-        <v>197450</v>
+        <v>211275</v>
       </c>
       <c r="E381" s="8">
-        <v>3949</v>
+        <v>4226</v>
       </c>
     </row>
     <row r="382" spans="1:6" customHeight="0">
       <c r="A382" s="4" t="inlineStr">
         <is>
-          <t>F6759</t>
+          <t>F6774</t>
         </is>
       </c>
       <c r="C382" s="6" t="inlineStr">
         <is>
-          <t>10 kg</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D382" s="7">
-        <v>40765</v>
+        <v>6055</v>
       </c>
       <c r="E382" s="8">
-        <v>4077</v>
+        <v>6055</v>
       </c>
     </row>
     <row r="383" spans="1:6" customHeight="0">
       <c r="A383" s="4" t="inlineStr">
         <is>
-          <t>F6760</t>
+          <t>S0112</t>
+        </is>
+      </c>
+      <c r="B383" s="5" t="inlineStr">
+        <is>
+          <t>ALMENDRA CON CHOCOLATE SEMIAMARGO</t>
         </is>
       </c>
       <c r="C383" s="6" t="inlineStr">
         <is>
           <t>5 kg</t>
         </is>
       </c>
       <c r="D383" s="7">
-        <v>21020</v>
+        <v>117040</v>
       </c>
       <c r="E383" s="8">
-        <v>4204</v>
+        <v>23408</v>
       </c>
     </row>
     <row r="384" spans="1:6" customHeight="0">
       <c r="A384" s="4" t="inlineStr">
         <is>
-          <t>F6761</t>
+          <t>F0114</t>
         </is>
       </c>
       <c r="C384" s="6" t="inlineStr">
         <is>
-          <t>2,5 kg</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D384" s="7">
-        <v>10905</v>
+        <v>24955</v>
       </c>
       <c r="E384" s="8">
-        <v>4362</v>
+        <v>24955</v>
       </c>
     </row>
     <row r="385" spans="1:6" customHeight="0">
       <c r="A385" s="4" t="inlineStr">
         <is>
-          <t>F6762</t>
+          <t>S0116</t>
+        </is>
+      </c>
+      <c r="B385" s="5" t="inlineStr">
+        <is>
+          <t>AVELLANA CON CHOCOLATE SEMIAMARGO</t>
         </is>
       </c>
       <c r="C385" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>5 kg</t>
         </is>
       </c>
       <c r="D385" s="7">
-        <v>4640</v>
+        <v>152505</v>
       </c>
       <c r="E385" s="8">
-        <v>4640</v>
+        <v>30501</v>
       </c>
     </row>
     <row r="386" spans="1:6" customHeight="0">
       <c r="A386" s="4" t="inlineStr">
         <is>
-          <t>F6763</t>
+          <t>F0117</t>
         </is>
       </c>
       <c r="C386" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D386" s="7">
-        <v>2525</v>
+        <v>78615</v>
       </c>
       <c r="E386" s="8">
-        <v>5050</v>
+        <v>31446</v>
       </c>
     </row>
     <row r="387" spans="1:6" customHeight="0">
       <c r="A387" s="4" t="inlineStr">
         <is>
-          <t>S6764</t>
+          <t>S0128</t>
         </is>
       </c>
       <c r="B387" s="5" t="inlineStr">
         <is>
-          <t>MANI SABORIZADO SABOR JAMÓN</t>
+          <t>MANI CON CHOCOLATE SEMIAMARGO</t>
         </is>
       </c>
       <c r="C387" s="6" t="inlineStr">
         <is>
-          <t>50 kg</t>
+          <t>5 kg</t>
         </is>
       </c>
       <c r="D387" s="7">
-        <v>210190</v>
+        <v>95760</v>
       </c>
       <c r="E387" s="8">
-        <v>4204</v>
+        <v>19152</v>
       </c>
     </row>
     <row r="388" spans="1:6" customHeight="0">
       <c r="A388" s="4" t="inlineStr">
         <is>
-          <t>F6765</t>
+          <t>F0129</t>
         </is>
       </c>
       <c r="C388" s="6" t="inlineStr">
         <is>
-          <t>10 kg</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D388" s="7">
-        <v>43375</v>
+        <v>49575</v>
       </c>
       <c r="E388" s="8">
-        <v>4338</v>
+        <v>19830</v>
       </c>
     </row>
     <row r="389" spans="1:6" customHeight="0">
       <c r="A389" s="4" t="inlineStr">
         <is>
-          <t>F6766</t>
+          <t>F0130</t>
         </is>
       </c>
       <c r="C389" s="6" t="inlineStr">
         <is>
-          <t>5 kg</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D389" s="7">
-        <v>22355</v>
+        <v>20495</v>
       </c>
       <c r="E389" s="8">
-        <v>4471</v>
+        <v>20495</v>
       </c>
     </row>
     <row r="390" spans="1:6" customHeight="0">
       <c r="A390" s="4" t="inlineStr">
         <is>
-          <t>F6767</t>
+          <t>F0131</t>
         </is>
       </c>
       <c r="C390" s="6" t="inlineStr">
         <is>
-          <t>2,5 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D390" s="7">
-        <v>11590</v>
+        <v>10685</v>
       </c>
       <c r="E390" s="8">
-        <v>4636</v>
+        <v>21370</v>
       </c>
     </row>
     <row r="391" spans="1:6" customHeight="0">
       <c r="A391" s="4" t="inlineStr">
         <is>
-          <t>F6768</t>
+          <t>S0132</t>
+        </is>
+      </c>
+      <c r="B391" s="5" t="inlineStr">
+        <is>
+          <t>CASTAÑA CON CHOCOLATE SEMIAMARGO</t>
         </is>
       </c>
       <c r="C391" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>5 kg</t>
         </is>
       </c>
       <c r="D391" s="7">
-        <v>4920</v>
+        <v>89376</v>
       </c>
       <c r="E391" s="8">
-        <v>4920</v>
+        <v>17875</v>
       </c>
     </row>
     <row r="392" spans="1:6" customHeight="0">
       <c r="A392" s="4" t="inlineStr">
         <is>
-          <t>F6769</t>
+          <t>F0133</t>
         </is>
       </c>
       <c r="C392" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D392" s="7">
-        <v>2665</v>
+        <v>35718</v>
       </c>
       <c r="E392" s="8">
-        <v>5330</v>
+        <v>14287</v>
       </c>
     </row>
     <row r="393" spans="1:6" customHeight="0">
       <c r="A393" s="4" t="inlineStr">
         <is>
-          <t>S6770</t>
+          <t>S0140</t>
         </is>
       </c>
       <c r="B393" s="5" t="inlineStr">
         <is>
-          <t>MANÍ CROCANTE SABOR CREMA Y CEBOLLA</t>
+          <t>PASA MORENA CON CHOCOLATE SEMIAMAGO</t>
         </is>
       </c>
       <c r="C393" s="6" t="inlineStr">
         <is>
-          <t>50 kg</t>
+          <t>5 kg</t>
         </is>
       </c>
       <c r="D393" s="7">
-        <v>197450</v>
+        <v>70935</v>
       </c>
       <c r="E393" s="8">
-        <v>3949</v>
+        <v>14187</v>
       </c>
     </row>
     <row r="394" spans="1:6" customHeight="0">
       <c r="A394" s="4" t="inlineStr">
         <is>
-          <t>F6771</t>
+          <t>F0141</t>
         </is>
       </c>
       <c r="C394" s="6" t="inlineStr">
         <is>
-          <t>10 kg</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D394" s="7">
-        <v>40765</v>
+        <v>36870</v>
       </c>
       <c r="E394" s="8">
-        <v>4077</v>
+        <v>14748</v>
       </c>
     </row>
     <row r="395" spans="1:6" customHeight="0">
       <c r="A395" s="4" t="inlineStr">
         <is>
-          <t>F6772</t>
+          <t>F0142</t>
         </is>
       </c>
       <c r="C395" s="6" t="inlineStr">
         <is>
-          <t>5 kg</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D395" s="7">
-        <v>21020</v>
+        <v>15295</v>
       </c>
       <c r="E395" s="8">
-        <v>4204</v>
+        <v>15295</v>
       </c>
     </row>
     <row r="396" spans="1:6" customHeight="0">
       <c r="A396" s="4" t="inlineStr">
         <is>
-          <t>F6774</t>
+          <t>F0143</t>
         </is>
       </c>
       <c r="C396" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D396" s="7">
-        <v>4640</v>
+        <v>8025</v>
       </c>
       <c r="E396" s="8">
-        <v>4640</v>
+        <v>16050</v>
       </c>
     </row>
     <row r="397" spans="1:6" customHeight="0">
       <c r="A397" s="4" t="inlineStr">
         <is>
-          <t>F6775</t>
+          <t>S0152</t>
+        </is>
+      </c>
+      <c r="B397" s="5" t="inlineStr">
+        <is>
+          <t>TRUFA PISTACHO CON CHOCOLATE BLANCO</t>
         </is>
       </c>
       <c r="C397" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>5 kg</t>
         </is>
       </c>
       <c r="D397" s="7">
-        <v>2525</v>
+        <v>163856</v>
       </c>
       <c r="E397" s="8">
-        <v>5050</v>
+        <v>32771</v>
       </c>
     </row>
     <row r="398" spans="1:6" customHeight="0">
       <c r="A398" s="4" t="inlineStr">
         <is>
-          <t>S0112</t>
-[...4 lines deleted...]
-          <t>ALMENDRA CON CHOCOLATE SEMIAMARGO</t>
+          <t>F0153</t>
         </is>
       </c>
       <c r="C398" s="6" t="inlineStr">
         <is>
-          <t>5 kg</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D398" s="7">
-        <v>125955</v>
+        <v>84256</v>
       </c>
       <c r="E398" s="8">
-        <v>25191</v>
+        <v>33702</v>
       </c>
     </row>
     <row r="399" spans="1:6" customHeight="0">
       <c r="A399" s="4" t="inlineStr">
         <is>
-          <t>F0114</t>
+          <t>F0154</t>
         </is>
       </c>
       <c r="C399" s="6" t="inlineStr">
         <is>
           <t>1 kg</t>
         </is>
       </c>
       <c r="D399" s="7">
-        <v>26685</v>
+        <v>34626</v>
       </c>
       <c r="E399" s="8">
-        <v>26685</v>
+        <v>34626</v>
       </c>
     </row>
     <row r="400" spans="1:6" customHeight="0">
       <c r="A400" s="4" t="inlineStr">
         <is>
-          <t>S0116</t>
-[...4 lines deleted...]
-          <t>AVELLANA CON CHOCOLATE SEMIAMARGO</t>
+          <t>F0155</t>
         </is>
       </c>
       <c r="C400" s="6" t="inlineStr">
         <is>
-          <t>5 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D400" s="7">
-        <v>142530</v>
+        <v>17847</v>
       </c>
       <c r="E400" s="8">
-        <v>28506</v>
+        <v>35694</v>
       </c>
     </row>
     <row r="401" spans="1:6" customHeight="0">
       <c r="A401" s="4" t="inlineStr">
         <is>
-          <t>F0117</t>
+          <t>S0156</t>
+        </is>
+      </c>
+      <c r="B401" s="5" t="inlineStr">
+        <is>
+          <t>TRUFA AVELLANA CON CHOCOLATE SEMIAMARGO</t>
         </is>
       </c>
       <c r="C401" s="6" t="inlineStr">
         <is>
-          <t>2,5 kg</t>
+          <t>5 kg</t>
         </is>
       </c>
       <c r="D401" s="7">
-        <v>73250</v>
+        <v>141865</v>
       </c>
       <c r="E401" s="8">
-        <v>29300</v>
+        <v>28373</v>
       </c>
     </row>
     <row r="402" spans="1:6" customHeight="0">
       <c r="A402" s="4" t="inlineStr">
         <is>
-          <t>S0128</t>
-[...4 lines deleted...]
-          <t>MANI CON CHOCOLATE SEMIAMARGO</t>
+          <t>F0157</t>
         </is>
       </c>
       <c r="C402" s="6" t="inlineStr">
         <is>
-          <t>5 kg</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D402" s="7">
-        <v>89495</v>
+        <v>73170</v>
       </c>
       <c r="E402" s="8">
-        <v>17899</v>
+        <v>29268</v>
       </c>
     </row>
     <row r="403" spans="1:6" customHeight="0">
       <c r="A403" s="4" t="inlineStr">
         <is>
-          <t>F0129</t>
+          <t>F0158</t>
         </is>
       </c>
       <c r="C403" s="6" t="inlineStr">
         <is>
-          <t>2,5 kg</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D403" s="7">
-        <v>46105</v>
+        <v>30150</v>
       </c>
       <c r="E403" s="8">
-        <v>18442</v>
+        <v>30150</v>
       </c>
     </row>
     <row r="404" spans="1:6" customHeight="0">
       <c r="A404" s="4" t="inlineStr">
         <is>
-          <t>F0130</t>
+          <t>S0160</t>
+        </is>
+      </c>
+      <c r="B404" s="5" t="inlineStr">
+        <is>
+          <t>TRUFA COCO CON CHOCOLATE BLANCO X5KG</t>
         </is>
       </c>
       <c r="C404" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>5 kg</t>
         </is>
       </c>
       <c r="D404" s="7">
-        <v>19050</v>
+        <v>170240</v>
       </c>
       <c r="E404" s="8">
-        <v>19050</v>
+        <v>34048</v>
       </c>
     </row>
     <row r="405" spans="1:6" customHeight="0">
       <c r="A405" s="4" t="inlineStr">
         <is>
-          <t>F0131</t>
+          <t>F0161</t>
         </is>
       </c>
       <c r="C405" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D405" s="7">
-        <v>9890</v>
+        <v>87690</v>
       </c>
       <c r="E405" s="8">
-        <v>19780</v>
+        <v>35076</v>
       </c>
     </row>
     <row r="406" spans="1:6" customHeight="0">
       <c r="A406" s="4" t="inlineStr">
         <is>
-          <t>S0132</t>
-[...4 lines deleted...]
-          <t>CASTAÑA CON CHOCOLATE SEMIAMARGO</t>
+          <t>F0162</t>
         </is>
       </c>
       <c r="C406" s="6" t="inlineStr">
         <is>
-          <t>5 kg</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D406" s="7">
-        <v>119325</v>
+        <v>36095</v>
       </c>
       <c r="E406" s="8">
-        <v>23865</v>
+        <v>36095</v>
       </c>
     </row>
     <row r="407" spans="1:6" customHeight="0">
       <c r="A407" s="4" t="inlineStr">
         <is>
-          <t>F0133</t>
+          <t>F0163</t>
         </is>
       </c>
       <c r="C407" s="6" t="inlineStr">
         <is>
-          <t>2,5 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D407" s="7">
-        <v>61375</v>
+        <v>18660</v>
       </c>
       <c r="E407" s="8">
-        <v>24550</v>
+        <v>37320</v>
       </c>
     </row>
     <row r="408" spans="1:6" customHeight="0">
       <c r="A408" s="4" t="inlineStr">
         <is>
-          <t>S0140</t>
+          <t>S0164</t>
         </is>
       </c>
       <c r="B408" s="5" t="inlineStr">
         <is>
-          <t>PASA MORENA CON CHOCOLATE SEMIAMAGO</t>
+          <t>TRUFA MANI CON CHOCOLATE AMARGO</t>
         </is>
       </c>
       <c r="C408" s="6" t="inlineStr">
         <is>
           <t>5 kg</t>
         </is>
       </c>
       <c r="D408" s="7">
-        <v>96125</v>
+        <v>109945</v>
       </c>
       <c r="E408" s="8">
-        <v>19225</v>
+        <v>21989</v>
       </c>
     </row>
     <row r="409" spans="1:6" customHeight="0">
       <c r="A409" s="4" t="inlineStr">
         <is>
-          <t>F0141</t>
+          <t>F0165</t>
         </is>
       </c>
       <c r="C409" s="6" t="inlineStr">
         <is>
           <t>2,5 kg</t>
         </is>
       </c>
       <c r="D409" s="7">
-        <v>49500</v>
+        <v>56835</v>
       </c>
       <c r="E409" s="8">
-        <v>19800</v>
+        <v>22734</v>
       </c>
     </row>
     <row r="410" spans="1:6" customHeight="0">
       <c r="A410" s="4" t="inlineStr">
         <is>
-          <t>F0142</t>
+          <t>F0167</t>
         </is>
       </c>
       <c r="C410" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D410" s="7">
-        <v>20435</v>
+        <v>12205</v>
       </c>
       <c r="E410" s="8">
-        <v>20435</v>
+        <v>24410</v>
       </c>
     </row>
     <row r="411" spans="1:6" customHeight="0">
       <c r="A411" s="4" t="inlineStr">
         <is>
-          <t>F0143</t>
+          <t>S0168</t>
+        </is>
+      </c>
+      <c r="B411" s="5" t="inlineStr">
+        <is>
+          <t>CEREAL CHOCOLATE CON FRUTILLA</t>
         </is>
       </c>
       <c r="C411" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>5 kg</t>
         </is>
       </c>
       <c r="D411" s="7">
-        <v>10600</v>
+        <v>106400</v>
       </c>
       <c r="E411" s="8">
-        <v>21200</v>
+        <v>21280</v>
       </c>
     </row>
     <row r="412" spans="1:6" customHeight="0">
       <c r="A412" s="4" t="inlineStr">
         <is>
-          <t>S0152</t>
-[...4 lines deleted...]
-          <t>TRUFA PISTACHO CON CHOCOLATE BLANCO</t>
+          <t>F0170</t>
         </is>
       </c>
       <c r="C412" s="6" t="inlineStr">
         <is>
-          <t>5 kg</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D412" s="7">
-        <v>218765</v>
+        <v>22725</v>
       </c>
       <c r="E412" s="8">
-        <v>43753</v>
+        <v>22725</v>
       </c>
     </row>
     <row r="413" spans="1:6" customHeight="0">
       <c r="A413" s="4" t="inlineStr">
         <is>
-          <t>F0153</t>
+          <t>S0180</t>
+        </is>
+      </c>
+      <c r="B413" s="5" t="inlineStr">
+        <is>
+          <t>CEREAL CHOCOLATE CON ANANÁ</t>
         </is>
       </c>
       <c r="C413" s="6" t="inlineStr">
         <is>
-          <t>2,5 kg</t>
+          <t>5 kg</t>
         </is>
       </c>
       <c r="D413" s="7">
-        <v>112265</v>
+        <v>74480</v>
       </c>
       <c r="E413" s="8">
-        <v>44906</v>
+        <v>14896</v>
       </c>
     </row>
     <row r="414" spans="1:6" customHeight="0">
       <c r="A414" s="4" t="inlineStr">
         <is>
-          <t>F0154</t>
+          <t>F0182</t>
         </is>
       </c>
       <c r="C414" s="6" t="inlineStr">
         <is>
           <t>1 kg</t>
         </is>
       </c>
       <c r="D414" s="7">
-        <v>46120</v>
+        <v>15908</v>
       </c>
       <c r="E414" s="8">
-        <v>46120</v>
+        <v>15908</v>
       </c>
     </row>
     <row r="415" spans="1:6" customHeight="0">
       <c r="A415" s="4" t="inlineStr">
         <is>
-          <t>F0155</t>
+          <t>S5120</t>
+        </is>
+      </c>
+      <c r="B415" s="5" t="inlineStr">
+        <is>
+          <t>HARINA DE ALMENDRAS SIN PIEL 100%</t>
         </is>
       </c>
       <c r="C415" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>30 kg</t>
         </is>
       </c>
       <c r="D415" s="7">
-        <v>23730</v>
+        <v>588390</v>
       </c>
       <c r="E415" s="8">
-        <v>47460</v>
+        <v>19613</v>
       </c>
     </row>
     <row r="416" spans="1:6" customHeight="0">
       <c r="A416" s="4" t="inlineStr">
         <is>
-          <t>S0156</t>
-[...4 lines deleted...]
-          <t>TRUFA AVELLANA CON CHOCOLATE SEMIAMARGO</t>
+          <t>F5121</t>
         </is>
       </c>
       <c r="C416" s="6" t="inlineStr">
         <is>
-          <t>5 kg</t>
+          <t>10 kg</t>
         </is>
       </c>
       <c r="D416" s="7">
-        <v>132585</v>
+        <v>202050</v>
       </c>
       <c r="E416" s="8">
-        <v>26517</v>
+        <v>20205</v>
       </c>
     </row>
     <row r="417" spans="1:6" customHeight="0">
       <c r="A417" s="4" t="inlineStr">
         <is>
-          <t>F0157</t>
+          <t>F5123</t>
         </is>
       </c>
       <c r="C417" s="6" t="inlineStr">
         <is>
           <t>2,5 kg</t>
         </is>
       </c>
       <c r="D417" s="7">
-        <v>68160</v>
+        <v>53465</v>
       </c>
       <c r="E417" s="8">
-        <v>27264</v>
+        <v>21386</v>
       </c>
     </row>
     <row r="418" spans="1:6" customHeight="0">
       <c r="A418" s="4" t="inlineStr">
         <is>
-          <t>F0158</t>
+          <t>F5124</t>
         </is>
       </c>
       <c r="C418" s="6" t="inlineStr">
         <is>
           <t>1 kg</t>
         </is>
       </c>
       <c r="D418" s="7">
-        <v>28075</v>
+        <v>26705</v>
       </c>
       <c r="E418" s="8">
-        <v>28075</v>
+        <v>26705</v>
       </c>
     </row>
     <row r="419" spans="1:6" customHeight="0">
       <c r="A419" s="4" t="inlineStr">
         <is>
-          <t>S0160</t>
-[...4 lines deleted...]
-          <t>TRUFA COCO CON CHOCOLATE BLANCO X5KG</t>
+          <t>F5125</t>
         </is>
       </c>
       <c r="C419" s="6" t="inlineStr">
         <is>
-          <t>5 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D419" s="7">
-        <v>159100</v>
+        <v>13920</v>
       </c>
       <c r="E419" s="8">
-        <v>31820</v>
+        <v>27840</v>
       </c>
     </row>
     <row r="420" spans="1:6" customHeight="0">
       <c r="A420" s="4" t="inlineStr">
         <is>
-          <t>F0161</t>
+          <t>S1051</t>
+        </is>
+      </c>
+      <c r="B420" s="5" t="inlineStr">
+        <is>
+          <t>CARAMELOS PARTY BECK DE JENGIBRE SUAVE</t>
         </is>
       </c>
       <c r="C420" s="6" t="inlineStr">
         <is>
-          <t>2,5 kg</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D420" s="7">
-        <v>81730</v>
+        <v>8904</v>
       </c>
       <c r="E420" s="8">
-        <v>32692</v>
+        <v>8904</v>
       </c>
     </row>
     <row r="421" spans="1:6" customHeight="0">
       <c r="A421" s="4" t="inlineStr">
         <is>
-          <t>F0162</t>
+          <t>FN1020</t>
         </is>
       </c>
       <c r="C421" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D421" s="7">
-        <v>33625</v>
+        <v>4927</v>
       </c>
       <c r="E421" s="8">
-        <v>33625</v>
+        <v>9854</v>
       </c>
     </row>
     <row r="422" spans="1:6" customHeight="0">
       <c r="A422" s="4" t="inlineStr">
         <is>
-          <t>F0163</t>
+          <t>S1052</t>
+        </is>
+      </c>
+      <c r="B422" s="5" t="inlineStr">
+        <is>
+          <t>CARAMELOS PARTY BECK DE PROPOLEO SUAVE</t>
         </is>
       </c>
       <c r="C422" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D422" s="7">
-        <v>17340</v>
+        <v>10945</v>
       </c>
       <c r="E422" s="8">
-        <v>34680</v>
+        <v>10945</v>
       </c>
     </row>
     <row r="423" spans="1:6" customHeight="0">
       <c r="A423" s="4" t="inlineStr">
         <is>
-          <t>S0164</t>
-[...4 lines deleted...]
-          <t>TRUFA MANI CON CHOCOLATE AMARGO</t>
+          <t>FN1055</t>
         </is>
       </c>
       <c r="C423" s="6" t="inlineStr">
         <is>
-          <t>5 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D423" s="7">
-        <v>119325</v>
+        <v>6050</v>
       </c>
       <c r="E423" s="8">
-        <v>23865</v>
+        <v>12100</v>
       </c>
     </row>
     <row r="424" spans="1:6" customHeight="0">
       <c r="A424" s="4" t="inlineStr">
         <is>
-          <t>F0165</t>
+          <t>S1053</t>
+        </is>
+      </c>
+      <c r="B424" s="5" t="inlineStr">
+        <is>
+          <t>CARAMELOS PARTY BECK DE JENGIBRE FUERTE</t>
         </is>
       </c>
       <c r="C424" s="6" t="inlineStr">
         <is>
-          <t>2,5 kg</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D424" s="7">
-        <v>61375</v>
+        <v>12510</v>
       </c>
       <c r="E424" s="8">
-        <v>24550</v>
+        <v>12510</v>
       </c>
     </row>
     <row r="425" spans="1:6" customHeight="0">
       <c r="A425" s="4" t="inlineStr">
         <is>
-          <t>F0167</t>
+          <t>FN1061</t>
         </is>
       </c>
       <c r="C425" s="6" t="inlineStr">
         <is>
           <t>500 g</t>
         </is>
       </c>
       <c r="D425" s="7">
-        <v>13085</v>
+        <v>6910</v>
       </c>
       <c r="E425" s="8">
-        <v>26170</v>
+        <v>13820</v>
       </c>
     </row>
     <row r="426" spans="1:6" customHeight="0">
       <c r="A426" s="4" t="inlineStr">
         <is>
-          <t>S0168</t>
+          <t>S1054</t>
         </is>
       </c>
       <c r="B426" s="5" t="inlineStr">
         <is>
-          <t>CEREAL CHOCOLATE CON FRUTILLA</t>
+          <t>CARAMELOS PARTY BECK DE PROPOLEO FUERTE</t>
         </is>
       </c>
       <c r="C426" s="6" t="inlineStr">
         <is>
-          <t>5 kg</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D426" s="7">
-        <v>99440</v>
+        <v>11615</v>
       </c>
       <c r="E426" s="8">
-        <v>19888</v>
+        <v>11615</v>
       </c>
     </row>
     <row r="427" spans="1:6" customHeight="0">
       <c r="A427" s="4" t="inlineStr">
         <is>
-          <t>F0170</t>
+          <t>FN1062</t>
         </is>
       </c>
       <c r="C427" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D427" s="7">
-        <v>21130</v>
+        <v>6395</v>
       </c>
       <c r="E427" s="8">
-        <v>21130</v>
+        <v>12790</v>
       </c>
     </row>
     <row r="428" spans="1:6" customHeight="0">
       <c r="A428" s="4" t="inlineStr">
         <is>
-          <t>S0180</t>
+          <t>S1067</t>
         </is>
       </c>
       <c r="B428" s="5" t="inlineStr">
         <is>
-          <t>CEREAL CHOCOLATE CON ANANÁ</t>
+          <t>CARAMELOS PARTY BECK DEGINSENG</t>
         </is>
       </c>
       <c r="C428" s="6" t="inlineStr">
         <is>
-          <t>5 kg</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D428" s="7">
-        <v>99440</v>
+        <v>14028</v>
       </c>
       <c r="E428" s="8">
-        <v>19888</v>
+        <v>14028</v>
       </c>
     </row>
     <row r="429" spans="1:6" customHeight="0">
       <c r="A429" s="4" t="inlineStr">
         <is>
-          <t>F0182</t>
+          <t>FN1068</t>
         </is>
       </c>
       <c r="C429" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D429" s="7">
-        <v>21130</v>
+        <v>7592</v>
       </c>
       <c r="E429" s="8">
-        <v>21130</v>
+        <v>15184</v>
       </c>
     </row>
     <row r="430" spans="1:6" customHeight="0">
       <c r="A430" s="4" t="inlineStr">
         <is>
-          <t>S5120</t>
+          <t>S1057</t>
         </is>
       </c>
       <c r="B430" s="5" t="inlineStr">
         <is>
-          <t>HARINA DE ALMENDRAS SIN PIEL 100%</t>
+          <t>CARAMELOS PARTY BECK DE EUCALIPTUS</t>
         </is>
       </c>
       <c r="C430" s="6" t="inlineStr">
         <is>
-          <t>30 kg</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D430" s="7">
-        <v>549900</v>
+        <v>13665</v>
       </c>
       <c r="E430" s="8">
-        <v>18330</v>
+        <v>13665</v>
       </c>
     </row>
     <row r="431" spans="1:6" customHeight="0">
       <c r="A431" s="4" t="inlineStr">
         <is>
-          <t>F5121</t>
+          <t>FN1069</t>
         </is>
       </c>
       <c r="C431" s="6" t="inlineStr">
         <is>
-          <t>10 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D431" s="7">
-        <v>188275</v>
+        <v>7530</v>
       </c>
       <c r="E431" s="8">
-        <v>18828</v>
+        <v>15060</v>
       </c>
     </row>
     <row r="432" spans="1:6" customHeight="0">
       <c r="A432" s="4" t="inlineStr">
         <is>
-          <t>F5123</t>
+          <t>S4000</t>
+        </is>
+      </c>
+      <c r="B432" s="5" t="inlineStr">
+        <is>
+          <t>ARVEJAS ENTERAS</t>
         </is>
       </c>
       <c r="C432" s="6" t="inlineStr">
         <is>
-          <t>2,5 kg</t>
+          <t>30 kg</t>
         </is>
       </c>
       <c r="D432" s="7">
-        <v>49635</v>
+        <v>51990</v>
       </c>
       <c r="E432" s="8">
-        <v>19854</v>
+        <v>1733</v>
       </c>
     </row>
     <row r="433" spans="1:6" customHeight="0">
       <c r="A433" s="4" t="inlineStr">
         <is>
-          <t>F5124</t>
+          <t>P4002</t>
         </is>
       </c>
       <c r="C433" s="6" t="inlineStr">
         <is>
           <t>1 kg</t>
         </is>
       </c>
       <c r="D433" s="7">
-        <v>20505</v>
+        <v>2260</v>
       </c>
       <c r="E433" s="8">
-        <v>20505</v>
+        <v>2260</v>
       </c>
     </row>
     <row r="434" spans="1:6" customHeight="0">
       <c r="A434" s="4" t="inlineStr">
         <is>
-          <t>F5125</t>
+          <t>S4003</t>
+        </is>
+      </c>
+      <c r="B434" s="5" t="inlineStr">
+        <is>
+          <t>ARVEJAS PARTIDAS</t>
         </is>
       </c>
       <c r="C434" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>25 kg</t>
         </is>
       </c>
       <c r="D434" s="7">
-        <v>10640</v>
+        <v>32399</v>
       </c>
       <c r="E434" s="8">
-        <v>21280</v>
+        <v>1296</v>
       </c>
     </row>
     <row r="435" spans="1:6" customHeight="0">
       <c r="A435" s="4" t="inlineStr">
         <is>
-          <t>S1051</t>
-[...4 lines deleted...]
-          <t>CARAMELOS PARTY BECK DE JENGIBRE SUAVE</t>
+          <t>F4036</t>
         </is>
       </c>
       <c r="C435" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>10 kg</t>
         </is>
       </c>
       <c r="D435" s="7">
-        <v>10100</v>
+        <v>13818</v>
       </c>
       <c r="E435" s="8">
-        <v>10100</v>
+        <v>1382</v>
       </c>
     </row>
     <row r="436" spans="1:6" customHeight="0">
       <c r="A436" s="4" t="inlineStr">
         <is>
-          <t>FN1020</t>
+          <t>S4075</t>
+        </is>
+      </c>
+      <c r="B436" s="5" t="inlineStr">
+        <is>
+          <t>LENTEJON</t>
         </is>
       </c>
       <c r="C436" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>25 kg</t>
         </is>
       </c>
       <c r="D436" s="7">
-        <v>5555</v>
+        <v>71900</v>
       </c>
       <c r="E436" s="8">
-        <v>11110</v>
+        <v>2876</v>
       </c>
     </row>
     <row r="437" spans="1:6" customHeight="0">
       <c r="A437" s="4" t="inlineStr">
         <is>
-          <t>S1052</t>
-[...4 lines deleted...]
-          <t>CARAMELOS PARTY BECK DE PROPOLEO SUAVE</t>
+          <t>F4076</t>
         </is>
       </c>
       <c r="C437" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>10 kg</t>
         </is>
       </c>
       <c r="D437" s="7">
-        <v>10225</v>
+        <v>30265</v>
       </c>
       <c r="E437" s="8">
-        <v>10225</v>
+        <v>3027</v>
       </c>
     </row>
     <row r="438" spans="1:6" customHeight="0">
       <c r="A438" s="4" t="inlineStr">
         <is>
-          <t>FN1055</t>
+          <t>F4077</t>
         </is>
       </c>
       <c r="C438" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>5 kg</t>
         </is>
       </c>
       <c r="D438" s="7">
-        <v>5620</v>
+        <v>15735</v>
       </c>
       <c r="E438" s="8">
-        <v>11240</v>
+        <v>3147</v>
       </c>
     </row>
     <row r="439" spans="1:6" customHeight="0">
       <c r="A439" s="4" t="inlineStr">
         <is>
-          <t>S1053</t>
-[...4 lines deleted...]
-          <t>CARAMELOS PARTY BECK DE JENGIBRE FUERTE</t>
+          <t>F4078</t>
         </is>
       </c>
       <c r="C439" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D439" s="7">
-        <v>10455</v>
+        <v>8315</v>
       </c>
       <c r="E439" s="8">
-        <v>10455</v>
+        <v>3326</v>
       </c>
     </row>
     <row r="440" spans="1:6" customHeight="0">
       <c r="A440" s="4" t="inlineStr">
         <is>
-          <t>FN1061</t>
+          <t>F4114</t>
         </is>
       </c>
       <c r="C440" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D440" s="7">
-        <v>5740</v>
+        <v>4240</v>
       </c>
       <c r="E440" s="8">
-        <v>11480</v>
+        <v>4240</v>
       </c>
     </row>
     <row r="441" spans="1:6" customHeight="0">
       <c r="A441" s="4" t="inlineStr">
         <is>
-          <t>S1054</t>
-[...4 lines deleted...]
-          <t>CARAMELOS PARTY BECK DE PROPOLEO FUERTE</t>
+          <t>F4115</t>
         </is>
       </c>
       <c r="C441" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D441" s="7">
-        <v>10850</v>
+        <v>2450</v>
       </c>
       <c r="E441" s="8">
-        <v>10850</v>
+        <v>4900</v>
       </c>
     </row>
     <row r="442" spans="1:6" customHeight="0">
       <c r="A442" s="4" t="inlineStr">
         <is>
-          <t>FN1062</t>
+          <t>S3032</t>
+        </is>
+      </c>
+      <c r="B442" s="5" t="inlineStr">
+        <is>
+          <t>LINO MOLIDO</t>
         </is>
       </c>
       <c r="C442" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>10 kg</t>
         </is>
       </c>
       <c r="D442" s="7">
-        <v>5945</v>
+        <v>44240</v>
       </c>
       <c r="E442" s="8">
-        <v>11890</v>
+        <v>4424</v>
       </c>
     </row>
     <row r="443" spans="1:6" customHeight="0">
       <c r="A443" s="4" t="inlineStr">
         <is>
-          <t>S1056</t>
-[...4 lines deleted...]
-          <t>CARAMELOS PARTY BECK DE MIEL</t>
+          <t>F3033</t>
         </is>
       </c>
       <c r="C443" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D443" s="7">
-        <v>10850</v>
+        <v>12140</v>
       </c>
       <c r="E443" s="8">
-        <v>10850</v>
+        <v>4856</v>
       </c>
     </row>
     <row r="444" spans="1:6" customHeight="0">
       <c r="A444" s="4" t="inlineStr">
         <is>
-          <t>FN1066</t>
+          <t>P3004</t>
         </is>
       </c>
       <c r="C444" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D444" s="7">
-        <v>5945</v>
+        <v>6095</v>
       </c>
       <c r="E444" s="8">
-        <v>11890</v>
+        <v>6095</v>
       </c>
     </row>
     <row r="445" spans="1:6" customHeight="0">
       <c r="A445" s="4" t="inlineStr">
         <is>
-          <t>S1067</t>
-[...4 lines deleted...]
-          <t>CARAMELOS PARTY BECK DEGINSENG</t>
+          <t>F3057</t>
         </is>
       </c>
       <c r="C445" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D445" s="7">
-        <v>15040</v>
+        <v>3355</v>
       </c>
       <c r="E445" s="8">
-        <v>15040</v>
+        <v>6710</v>
       </c>
     </row>
     <row r="446" spans="1:6" customHeight="0">
       <c r="A446" s="4" t="inlineStr">
         <is>
-          <t>FN1068</t>
+          <t>S4016</t>
+        </is>
+      </c>
+      <c r="B446" s="5" t="inlineStr">
+        <is>
+          <t>LENTEJAS 5MM</t>
         </is>
       </c>
       <c r="C446" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>25 kg</t>
         </is>
       </c>
       <c r="D446" s="7">
-        <v>8120</v>
+        <v>57440</v>
       </c>
       <c r="E446" s="8">
-        <v>16240</v>
+        <v>2298</v>
       </c>
     </row>
     <row r="447" spans="1:6" customHeight="0">
       <c r="A447" s="4" t="inlineStr">
         <is>
-          <t>S1057</t>
-[...4 lines deleted...]
-          <t>CARAMELOS PARTY BECK DE EUCALIPTUS</t>
+          <t>F4057</t>
         </is>
       </c>
       <c r="C447" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>10 kg</t>
         </is>
       </c>
       <c r="D447" s="7">
-        <v>10850</v>
+        <v>24335</v>
       </c>
       <c r="E447" s="8">
-        <v>10850</v>
+        <v>2434</v>
       </c>
     </row>
     <row r="448" spans="1:6" customHeight="0">
       <c r="A448" s="4" t="inlineStr">
         <is>
-          <t>FN1069</t>
+          <t>F4017</t>
         </is>
       </c>
       <c r="C448" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>5 kg</t>
         </is>
       </c>
       <c r="D448" s="7">
-        <v>5945</v>
+        <v>12695</v>
       </c>
       <c r="E448" s="8">
-        <v>11890</v>
+        <v>2539</v>
       </c>
     </row>
     <row r="449" spans="1:6" customHeight="0">
       <c r="A449" s="4" t="inlineStr">
         <is>
-          <t>S4000</t>
-[...4 lines deleted...]
-          <t>ARVEJAS ENTERAS</t>
+          <t>F4018</t>
         </is>
       </c>
       <c r="C449" s="6" t="inlineStr">
         <is>
-          <t>30 kg</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D449" s="7">
-        <v>48590</v>
+        <v>6760</v>
       </c>
       <c r="E449" s="8">
-        <v>1620</v>
+        <v>2704</v>
       </c>
     </row>
     <row r="450" spans="1:6" customHeight="0">
       <c r="A450" s="4" t="inlineStr">
         <is>
-          <t>F4002</t>
+          <t>P4018</t>
         </is>
       </c>
       <c r="C450" s="6" t="inlineStr">
         <is>
-          <t>2,5 kg</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D450" s="7">
-        <v>4455</v>
+        <v>3470</v>
       </c>
       <c r="E450" s="8">
-        <v>1782</v>
+        <v>3470</v>
       </c>
     </row>
     <row r="451" spans="1:6" customHeight="0">
       <c r="A451" s="4" t="inlineStr">
         <is>
-          <t>P4002</t>
+          <t>F4086</t>
         </is>
       </c>
       <c r="C451" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D451" s="7">
-        <v>2005</v>
+        <v>1980</v>
       </c>
       <c r="E451" s="8">
-        <v>2005</v>
+        <v>3960</v>
       </c>
     </row>
     <row r="452" spans="1:6" customHeight="0">
       <c r="A452" s="4" t="inlineStr">
         <is>
-          <t>F4084</t>
+          <t>S4122</t>
+        </is>
+      </c>
+      <c r="B452" s="5" t="inlineStr">
+        <is>
+          <t>LENTEJA ROJA TURCA</t>
         </is>
       </c>
       <c r="C452" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>25 kg</t>
         </is>
       </c>
       <c r="D452" s="7">
-        <v>1175</v>
+        <v>86670</v>
       </c>
       <c r="E452" s="8">
-        <v>2350</v>
+        <v>3467</v>
       </c>
     </row>
     <row r="453" spans="1:6" customHeight="0">
       <c r="A453" s="4" t="inlineStr">
         <is>
-          <t>S4003</t>
-[...4 lines deleted...]
-          <t>ARVEJAS PARTIDAS</t>
+          <t>F4124</t>
         </is>
       </c>
       <c r="C453" s="6" t="inlineStr">
         <is>
-          <t>25 kg</t>
+          <t>5 kg</t>
         </is>
       </c>
       <c r="D453" s="7">
-        <v>43260</v>
+        <v>18810</v>
       </c>
       <c r="E453" s="8">
-        <v>1730</v>
+        <v>3762</v>
       </c>
     </row>
     <row r="454" spans="1:6" customHeight="0">
       <c r="A454" s="4" t="inlineStr">
         <is>
-          <t>F4036</t>
+          <t>F4125</t>
         </is>
       </c>
       <c r="C454" s="6" t="inlineStr">
         <is>
-          <t>10 kg</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D454" s="7">
-        <v>18040</v>
+        <v>9880</v>
       </c>
       <c r="E454" s="8">
-        <v>1804</v>
+        <v>3952</v>
       </c>
     </row>
     <row r="455" spans="1:6" customHeight="0">
       <c r="A455" s="4" t="inlineStr">
         <is>
-          <t>S4075</t>
-[...4 lines deleted...]
-          <t>LENTEJON</t>
+          <t>F4126</t>
         </is>
       </c>
       <c r="C455" s="6" t="inlineStr">
         <is>
-          <t>25 kg</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D455" s="7">
-        <v>67195</v>
+        <v>4580</v>
       </c>
       <c r="E455" s="8">
-        <v>2688</v>
+        <v>4580</v>
       </c>
     </row>
     <row r="456" spans="1:6" customHeight="0">
       <c r="A456" s="4" t="inlineStr">
         <is>
-          <t>F4076</t>
+          <t>F4127</t>
         </is>
       </c>
       <c r="C456" s="6" t="inlineStr">
         <is>
-          <t>10 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D456" s="7">
-        <v>27880</v>
+        <v>2550</v>
       </c>
       <c r="E456" s="8">
-        <v>2788</v>
+        <v>5100</v>
       </c>
     </row>
     <row r="457" spans="1:6" customHeight="0">
       <c r="A457" s="4" t="inlineStr">
         <is>
-          <t>F4077</t>
+          <t>S4022</t>
+        </is>
+      </c>
+      <c r="B457" s="5" t="inlineStr">
+        <is>
+          <t>LUPINOS BLANCOS 9MM</t>
         </is>
       </c>
       <c r="C457" s="6" t="inlineStr">
         <is>
-          <t>5 kg</t>
+          <t>30 kg</t>
         </is>
       </c>
       <c r="D457" s="7">
-        <v>14440</v>
+        <v>106617</v>
       </c>
       <c r="E457" s="8">
-        <v>2888</v>
+        <v>3554</v>
       </c>
     </row>
     <row r="458" spans="1:6" customHeight="0">
       <c r="A458" s="4" t="inlineStr">
         <is>
-          <t>F4078</t>
+          <t>F4059</t>
         </is>
       </c>
       <c r="C458" s="6" t="inlineStr">
         <is>
-          <t>2,5 kg</t>
+          <t>10 kg</t>
         </is>
       </c>
       <c r="D458" s="7">
-        <v>7550</v>
+        <v>36943</v>
       </c>
       <c r="E458" s="8">
-        <v>3020</v>
+        <v>3694</v>
       </c>
     </row>
     <row r="459" spans="1:6" customHeight="0">
       <c r="A459" s="4" t="inlineStr">
         <is>
-          <t>F4114</t>
+          <t>F4024</t>
         </is>
       </c>
       <c r="C459" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D459" s="7">
-        <v>3275</v>
+        <v>9936</v>
       </c>
       <c r="E459" s="8">
-        <v>3275</v>
+        <v>3974</v>
       </c>
     </row>
     <row r="460" spans="1:6" customHeight="0">
       <c r="A460" s="4" t="inlineStr">
         <is>
-          <t>F4115</t>
+          <t>S4029</t>
+        </is>
+      </c>
+      <c r="B460" s="5" t="inlineStr">
+        <is>
+          <t>POROTO COLORADO</t>
         </is>
       </c>
       <c r="C460" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>25 kg</t>
         </is>
       </c>
       <c r="D460" s="7">
-        <v>1885</v>
+        <v>85065</v>
       </c>
       <c r="E460" s="8">
-        <v>3770</v>
+        <v>3403</v>
       </c>
     </row>
     <row r="461" spans="1:6" customHeight="0">
       <c r="A461" s="4" t="inlineStr">
         <is>
-          <t>S3032</t>
-[...4 lines deleted...]
-          <t>LINO MOLIDO</t>
+          <t>F4030</t>
         </is>
       </c>
       <c r="C461" s="6" t="inlineStr">
         <is>
-          <t>10 kg</t>
+          <t>5 kg</t>
         </is>
       </c>
       <c r="D461" s="7">
-        <v>41345</v>
+        <v>18505</v>
       </c>
       <c r="E461" s="8">
-        <v>4135</v>
+        <v>3701</v>
       </c>
     </row>
     <row r="462" spans="1:6" customHeight="0">
       <c r="A462" s="4" t="inlineStr">
         <is>
-          <t>F3033</t>
+          <t>P4031</t>
         </is>
       </c>
       <c r="C462" s="6" t="inlineStr">
         <is>
-          <t>2,5 kg</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D462" s="7">
-        <v>11070</v>
+        <v>4195</v>
       </c>
       <c r="E462" s="8">
-        <v>4428</v>
+        <v>4195</v>
       </c>
     </row>
     <row r="463" spans="1:6" customHeight="0">
       <c r="A463" s="4" t="inlineStr">
         <is>
-          <t>P3004</t>
+          <t>S4116</t>
+        </is>
+      </c>
+      <c r="B463" s="5" t="inlineStr">
+        <is>
+          <t>POROTO PALLARES</t>
         </is>
       </c>
       <c r="C463" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>25 kg</t>
         </is>
       </c>
       <c r="D463" s="7">
-        <v>4715</v>
+        <v>146530</v>
       </c>
       <c r="E463" s="8">
-        <v>4715</v>
+        <v>5861</v>
       </c>
     </row>
     <row r="464" spans="1:6" customHeight="0">
       <c r="A464" s="4" t="inlineStr">
         <is>
-          <t>F3057</t>
+          <t>F4117</t>
         </is>
       </c>
       <c r="C464" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>10 kg</t>
         </is>
       </c>
       <c r="D464" s="7">
-        <v>2560</v>
+        <v>60890</v>
       </c>
       <c r="E464" s="8">
-        <v>5120</v>
+        <v>6089</v>
       </c>
     </row>
     <row r="465" spans="1:6" customHeight="0">
       <c r="A465" s="4" t="inlineStr">
         <is>
-          <t>S4016</t>
-[...4 lines deleted...]
-          <t>LENTEJAS 5MM</t>
+          <t>F4118</t>
         </is>
       </c>
       <c r="C465" s="6" t="inlineStr">
         <is>
-          <t>25 kg</t>
+          <t>5 kg</t>
         </is>
       </c>
       <c r="D465" s="7">
-        <v>53680</v>
+        <v>31435</v>
       </c>
       <c r="E465" s="8">
-        <v>2147</v>
+        <v>6287</v>
       </c>
     </row>
     <row r="466" spans="1:6" customHeight="0">
       <c r="A466" s="4" t="inlineStr">
         <is>
-          <t>F4057</t>
+          <t>F4120</t>
         </is>
       </c>
       <c r="C466" s="6" t="inlineStr">
         <is>
-          <t>10 kg</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D466" s="7">
-        <v>22335</v>
+        <v>8235</v>
       </c>
       <c r="E466" s="8">
-        <v>2234</v>
+        <v>8235</v>
       </c>
     </row>
     <row r="467" spans="1:6" customHeight="0">
       <c r="A467" s="4" t="inlineStr">
         <is>
-          <t>F4017</t>
+          <t>S4032</t>
+        </is>
+      </c>
+      <c r="B467" s="5" t="inlineStr">
+        <is>
+          <t>POROTO MUNG</t>
         </is>
       </c>
       <c r="C467" s="6" t="inlineStr">
         <is>
-          <t>5 kg</t>
+          <t>25 kg</t>
         </is>
       </c>
       <c r="D467" s="7">
-        <v>11600</v>
+        <v>43710</v>
       </c>
       <c r="E467" s="8">
-        <v>2320</v>
+        <v>1748</v>
       </c>
     </row>
     <row r="468" spans="1:6" customHeight="0">
       <c r="A468" s="4" t="inlineStr">
         <is>
-          <t>F4018</t>
+          <t>P4034</t>
         </is>
       </c>
       <c r="C468" s="6" t="inlineStr">
         <is>
-          <t>2,5 kg</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D468" s="7">
-        <v>6090</v>
+        <v>2675</v>
       </c>
       <c r="E468" s="8">
-        <v>2436</v>
+        <v>2675</v>
       </c>
     </row>
     <row r="469" spans="1:6" customHeight="0">
       <c r="A469" s="4" t="inlineStr">
         <is>
-          <t>P4018</t>
+          <t>S4038</t>
+        </is>
+      </c>
+      <c r="B469" s="5" t="inlineStr">
+        <is>
+          <t>POROTO DE SOJA</t>
         </is>
       </c>
       <c r="C469" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>25 kg</t>
         </is>
       </c>
       <c r="D469" s="7">
-        <v>2675</v>
+        <v>34110</v>
       </c>
       <c r="E469" s="8">
-        <v>2675</v>
+        <v>1364</v>
       </c>
     </row>
     <row r="470" spans="1:6" customHeight="0">
       <c r="A470" s="4" t="inlineStr">
         <is>
-          <t>F4086</t>
+          <t>F4040</t>
         </is>
       </c>
       <c r="C470" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D470" s="7">
-        <v>1520</v>
+        <v>4235</v>
       </c>
       <c r="E470" s="8">
-        <v>3040</v>
+        <v>1694</v>
       </c>
     </row>
     <row r="471" spans="1:6" customHeight="0">
       <c r="A471" s="4" t="inlineStr">
         <is>
-          <t>S4122</t>
+          <t>S4049</t>
         </is>
       </c>
       <c r="B471" s="5" t="inlineStr">
         <is>
-          <t>LENTEJA ROJA TURCA</t>
+          <t>SOJA TEXTURIZADA EXTRAGRUESA</t>
         </is>
       </c>
       <c r="C471" s="6" t="inlineStr">
         <is>
-          <t>25 kg</t>
+          <t>15 kg</t>
         </is>
       </c>
       <c r="D471" s="7">
-        <v>81000</v>
+        <v>31175</v>
       </c>
       <c r="E471" s="8">
-        <v>3240</v>
+        <v>2078</v>
       </c>
     </row>
     <row r="472" spans="1:6" customHeight="0">
       <c r="A472" s="4" t="inlineStr">
         <is>
-          <t>F4124</t>
+          <t>F4069</t>
         </is>
       </c>
       <c r="C472" s="6" t="inlineStr">
         <is>
-          <t>5 kg</t>
+          <t>10 kg</t>
         </is>
       </c>
       <c r="D472" s="7">
-        <v>17310</v>
+        <v>22055</v>
       </c>
       <c r="E472" s="8">
-        <v>3462</v>
+        <v>2206</v>
       </c>
     </row>
     <row r="473" spans="1:6" customHeight="0">
       <c r="A473" s="4" t="inlineStr">
         <is>
-          <t>F4125</t>
+          <t>F4050</t>
         </is>
       </c>
       <c r="C473" s="6" t="inlineStr">
         <is>
-          <t>2,5 kg</t>
+          <t>5 kg</t>
         </is>
       </c>
       <c r="D473" s="7">
-        <v>9010</v>
+        <v>11510</v>
       </c>
       <c r="E473" s="8">
-        <v>3604</v>
+        <v>2302</v>
       </c>
     </row>
     <row r="474" spans="1:6" customHeight="0">
       <c r="A474" s="4" t="inlineStr">
         <is>
-          <t>F4126</t>
+          <t>F4051</t>
         </is>
       </c>
       <c r="C474" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D474" s="7">
-        <v>3870</v>
+        <v>6145</v>
       </c>
       <c r="E474" s="8">
-        <v>3870</v>
+        <v>2458</v>
       </c>
     </row>
     <row r="475" spans="1:6" customHeight="0">
       <c r="A475" s="4" t="inlineStr">
         <is>
-          <t>F4127</t>
+          <t>P4051</t>
         </is>
       </c>
       <c r="C475" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D475" s="7">
-        <v>2130</v>
+        <v>2920</v>
       </c>
       <c r="E475" s="8">
-        <v>4260</v>
+        <v>2920</v>
       </c>
     </row>
     <row r="476" spans="1:6" customHeight="0">
       <c r="A476" s="4" t="inlineStr">
         <is>
-          <t>S4022</t>
-[...4 lines deleted...]
-          <t>LUPINOS BLANCOS 9MM</t>
+          <t>F4092</t>
         </is>
       </c>
       <c r="C476" s="6" t="inlineStr">
         <is>
-          <t>30 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D476" s="7">
-        <v>142345</v>
+        <v>1700</v>
       </c>
       <c r="E476" s="8">
-        <v>4745</v>
+        <v>3400</v>
       </c>
     </row>
     <row r="477" spans="1:6" customHeight="0">
       <c r="A477" s="4" t="inlineStr">
         <is>
-          <t>F4059</t>
+          <t>S4046</t>
+        </is>
+      </c>
+      <c r="B477" s="5" t="inlineStr">
+        <is>
+          <t>SOJA TEXTURIZADA FINA</t>
         </is>
       </c>
       <c r="C477" s="6" t="inlineStr">
         <is>
-          <t>10 kg</t>
+          <t>20 kg</t>
         </is>
       </c>
       <c r="D477" s="7">
-        <v>48915</v>
+        <v>37930</v>
       </c>
       <c r="E477" s="8">
-        <v>4892</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="478" spans="1:6" customHeight="0">
       <c r="A478" s="4" t="inlineStr">
         <is>
-          <t>F4024</t>
+          <t>F4068</t>
         </is>
       </c>
       <c r="C478" s="6" t="inlineStr">
         <is>
-          <t>2,5 kg</t>
+          <t>10 kg</t>
         </is>
       </c>
       <c r="D478" s="7">
-        <v>13040</v>
+        <v>20195</v>
       </c>
       <c r="E478" s="8">
-        <v>5216</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="479" spans="1:6" customHeight="0">
       <c r="A479" s="4" t="inlineStr">
         <is>
-          <t>S4029</t>
-[...4 lines deleted...]
-          <t>POROTO COLORADO</t>
+          <t>F4047</t>
         </is>
       </c>
       <c r="C479" s="6" t="inlineStr">
         <is>
-          <t>25 kg</t>
+          <t>5 kg</t>
         </is>
       </c>
       <c r="D479" s="7">
-        <v>79500</v>
+        <v>10560</v>
       </c>
       <c r="E479" s="8">
-        <v>3180</v>
+        <v>2112</v>
       </c>
     </row>
     <row r="480" spans="1:6" customHeight="0">
       <c r="A480" s="4" t="inlineStr">
         <is>
-          <t>F4030</t>
+          <t>F4048</t>
         </is>
       </c>
       <c r="C480" s="6" t="inlineStr">
         <is>
-          <t>5 kg</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D480" s="7">
-        <v>17030</v>
+        <v>5655</v>
       </c>
       <c r="E480" s="8">
-        <v>3406</v>
+        <v>2262</v>
       </c>
     </row>
     <row r="481" spans="1:6" customHeight="0">
       <c r="A481" s="4" t="inlineStr">
         <is>
-          <t>P4031</t>
+          <t>P4048</t>
         </is>
       </c>
       <c r="C481" s="6" t="inlineStr">
         <is>
           <t>1 kg</t>
         </is>
       </c>
       <c r="D481" s="7">
-        <v>3815</v>
+        <v>2700</v>
       </c>
       <c r="E481" s="8">
-        <v>3815</v>
+        <v>2700</v>
       </c>
     </row>
     <row r="482" spans="1:6" customHeight="0">
       <c r="A482" s="4" t="inlineStr">
         <is>
-          <t>S4116</t>
-[...4 lines deleted...]
-          <t>POROTO PALLARES</t>
+          <t>F4093</t>
         </is>
       </c>
       <c r="C482" s="6" t="inlineStr">
         <is>
-          <t>25 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D482" s="7">
-        <v>136945</v>
+        <v>1585</v>
       </c>
       <c r="E482" s="8">
-        <v>5478</v>
+        <v>3170</v>
       </c>
     </row>
     <row r="483" spans="1:6" customHeight="0">
       <c r="A483" s="4" t="inlineStr">
         <is>
-          <t>F4117</t>
+          <t>S4113</t>
+        </is>
+      </c>
+      <c r="B483" s="5" t="inlineStr">
+        <is>
+          <t>SOJA TEXTURIZADA EXTRAFINA</t>
         </is>
       </c>
       <c r="C483" s="6" t="inlineStr">
         <is>
-          <t>10 kg</t>
+          <t>25 kg</t>
         </is>
       </c>
       <c r="D483" s="7">
-        <v>56500</v>
+        <v>31258</v>
       </c>
       <c r="E483" s="8">
-        <v>5650</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="484" spans="1:6" customHeight="0">
       <c r="A484" s="4" t="inlineStr">
         <is>
-          <t>F4118</t>
+          <t>F4054</t>
         </is>
       </c>
       <c r="C484" s="6" t="inlineStr">
         <is>
-          <t>5 kg</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D484" s="7">
-        <v>29115</v>
+        <v>3752</v>
       </c>
       <c r="E484" s="8">
-        <v>5823</v>
+        <v>1501</v>
       </c>
     </row>
     <row r="485" spans="1:6" customHeight="0">
       <c r="A485" s="4" t="inlineStr">
         <is>
-          <t>F4120</t>
+          <t>S4006</t>
+        </is>
+      </c>
+      <c r="B485" s="5" t="inlineStr">
+        <is>
+          <t>POROTO NEGRO</t>
         </is>
       </c>
       <c r="C485" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>25 kg</t>
         </is>
       </c>
       <c r="D485" s="7">
-        <v>6350</v>
+        <v>43700</v>
       </c>
       <c r="E485" s="8">
-        <v>6350</v>
+        <v>1748</v>
       </c>
     </row>
     <row r="486" spans="1:6" customHeight="0">
       <c r="A486" s="4" t="inlineStr">
         <is>
-          <t>S4032</t>
-[...4 lines deleted...]
-          <t>POROTO MUNG</t>
+          <t>F4007</t>
         </is>
       </c>
       <c r="C486" s="6" t="inlineStr">
         <is>
-          <t>25 kg</t>
+          <t>5 kg</t>
         </is>
       </c>
       <c r="D486" s="7">
-        <v>40850</v>
+        <v>9805</v>
       </c>
       <c r="E486" s="8">
-        <v>1634</v>
+        <v>1961</v>
       </c>
     </row>
     <row r="487" spans="1:6" customHeight="0">
       <c r="A487" s="4" t="inlineStr">
         <is>
-          <t>F4033</t>
+          <t>F4008</t>
         </is>
       </c>
       <c r="C487" s="6" t="inlineStr">
         <is>
-          <t>5 kg</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D487" s="7">
-        <v>8680</v>
+        <v>5275</v>
       </c>
       <c r="E487" s="8">
-        <v>1736</v>
+        <v>2110</v>
       </c>
     </row>
     <row r="488" spans="1:6" customHeight="0">
       <c r="A488" s="4" t="inlineStr">
         <is>
-          <t>F4034</t>
+          <t>F4009</t>
         </is>
       </c>
       <c r="C488" s="6" t="inlineStr">
         <is>
-          <t>2,5 kg</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D488" s="7">
-        <v>4595</v>
+        <v>2745</v>
       </c>
       <c r="E488" s="8">
-        <v>1838</v>
+        <v>2745</v>
       </c>
     </row>
     <row r="489" spans="1:6" customHeight="0">
       <c r="A489" s="4" t="inlineStr">
         <is>
-          <t>P4034</t>
+          <t>F4096</t>
         </is>
       </c>
       <c r="C489" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D489" s="7">
-        <v>2060</v>
+        <v>1610</v>
       </c>
       <c r="E489" s="8">
-        <v>2060</v>
+        <v>3220</v>
       </c>
     </row>
     <row r="490" spans="1:6" customHeight="0">
       <c r="A490" s="4" t="inlineStr">
         <is>
-          <t>F4089</t>
+          <t>S4010</t>
+        </is>
+      </c>
+      <c r="B490" s="5" t="inlineStr">
+        <is>
+          <t>POROTO ALUBIA</t>
         </is>
       </c>
       <c r="C490" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>25 kg</t>
         </is>
       </c>
       <c r="D490" s="7">
-        <v>1205</v>
+        <v>66420</v>
       </c>
       <c r="E490" s="8">
-        <v>2410</v>
+        <v>2657</v>
       </c>
     </row>
     <row r="491" spans="1:6" customHeight="0">
       <c r="A491" s="4" t="inlineStr">
         <is>
-          <t>S4038</t>
-[...4 lines deleted...]
-          <t>POROTO DE SOJA</t>
+          <t>F4012</t>
         </is>
       </c>
       <c r="C491" s="6" t="inlineStr">
         <is>
-          <t>25 kg</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D491" s="7">
-        <v>31875</v>
+        <v>7375</v>
       </c>
       <c r="E491" s="8">
-        <v>1275</v>
+        <v>2950</v>
       </c>
     </row>
     <row r="492" spans="1:6" customHeight="0">
       <c r="A492" s="4" t="inlineStr">
         <is>
-          <t>F4065</t>
+          <t>F4013</t>
         </is>
       </c>
       <c r="C492" s="6" t="inlineStr">
         <is>
-          <t>10 kg</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D492" s="7">
-        <v>13375</v>
+        <v>3230</v>
       </c>
       <c r="E492" s="8">
-        <v>1338</v>
+        <v>3230</v>
       </c>
     </row>
     <row r="493" spans="1:6" customHeight="0">
       <c r="A493" s="4" t="inlineStr">
         <is>
-          <t>F4039</t>
+          <t>F4098</t>
         </is>
       </c>
       <c r="C493" s="6" t="inlineStr">
         <is>
-          <t>5 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D493" s="7">
-        <v>7000</v>
+        <v>1860</v>
       </c>
       <c r="E493" s="8">
-        <v>1400</v>
+        <v>3720</v>
       </c>
     </row>
     <row r="494" spans="1:6" customHeight="0">
       <c r="A494" s="4" t="inlineStr">
         <is>
-          <t>F4040</t>
+          <t>S4028</t>
+        </is>
+      </c>
+      <c r="B494" s="5" t="inlineStr">
+        <is>
+          <t>POROTO ADZUQUI</t>
         </is>
       </c>
       <c r="C494" s="6" t="inlineStr">
         <is>
-          <t>2,5 kg</t>
+          <t>25 kg</t>
         </is>
       </c>
       <c r="D494" s="7">
-        <v>3730</v>
+        <v>38328</v>
       </c>
       <c r="E494" s="8">
-        <v>1492</v>
+        <v>1533</v>
       </c>
     </row>
     <row r="495" spans="1:6" customHeight="0">
       <c r="A495" s="4" t="inlineStr">
         <is>
-          <t>S4049</t>
-[...4 lines deleted...]
-          <t>SOJA TEXTURIZADA EXTRAGRUESA</t>
+          <t>F4103</t>
         </is>
       </c>
       <c r="C495" s="6" t="inlineStr">
         <is>
-          <t>15 kg</t>
+          <t>10 kg</t>
         </is>
       </c>
       <c r="D495" s="7">
-        <v>29135</v>
+        <v>16250</v>
       </c>
       <c r="E495" s="8">
-        <v>1942</v>
+        <v>1625</v>
       </c>
     </row>
     <row r="496" spans="1:6" customHeight="0">
       <c r="A496" s="4" t="inlineStr">
         <is>
-          <t>F4069</t>
+          <t>F4041</t>
         </is>
       </c>
       <c r="C496" s="6" t="inlineStr">
         <is>
-          <t>10 kg</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D496" s="7">
-        <v>20205</v>
+        <v>4424</v>
       </c>
       <c r="E496" s="8">
-        <v>2021</v>
+        <v>1770</v>
       </c>
     </row>
     <row r="497" spans="1:6" customHeight="0">
       <c r="A497" s="4" t="inlineStr">
         <is>
-          <t>F4050</t>
+          <t>F4042</t>
         </is>
       </c>
       <c r="C497" s="6" t="inlineStr">
         <is>
-          <t>5 kg</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D497" s="7">
-        <v>10495</v>
+        <v>1973</v>
       </c>
       <c r="E497" s="8">
-        <v>2099</v>
+        <v>1973</v>
       </c>
     </row>
     <row r="498" spans="1:6" customHeight="0">
       <c r="A498" s="4" t="inlineStr">
         <is>
-          <t>F4051</t>
+          <t>F4104</t>
         </is>
       </c>
       <c r="C498" s="6" t="inlineStr">
         <is>
-          <t>2,5 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D498" s="7">
-        <v>5520</v>
+        <v>1156</v>
       </c>
       <c r="E498" s="8">
-        <v>2208</v>
+        <v>2312</v>
       </c>
     </row>
     <row r="499" spans="1:6" customHeight="0">
       <c r="A499" s="4" t="inlineStr">
         <is>
-          <t>P4051</t>
+          <t>S4061</t>
+        </is>
+      </c>
+      <c r="B499" s="5" t="inlineStr">
+        <is>
+          <t>GARBANZO 8MM</t>
         </is>
       </c>
       <c r="C499" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>25 kg</t>
         </is>
       </c>
       <c r="D499" s="7">
-        <v>2440</v>
+        <v>35590</v>
       </c>
       <c r="E499" s="8">
-        <v>2440</v>
+        <v>1424</v>
       </c>
     </row>
     <row r="500" spans="1:6" customHeight="0">
       <c r="A500" s="4" t="inlineStr">
         <is>
-          <t>F4092</t>
+          <t>F4062</t>
         </is>
       </c>
       <c r="C500" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>5 kg</t>
         </is>
       </c>
       <c r="D500" s="7">
-        <v>1395</v>
+        <v>8095</v>
       </c>
       <c r="E500" s="8">
-        <v>2790</v>
+        <v>1619</v>
       </c>
     </row>
     <row r="501" spans="1:6" customHeight="0">
       <c r="A501" s="4" t="inlineStr">
         <is>
-          <t>S4046</t>
-[...4 lines deleted...]
-          <t>SOJA TEXTURIZADA FINA</t>
+          <t>F4066</t>
         </is>
       </c>
       <c r="C501" s="6" t="inlineStr">
         <is>
-          <t>20 kg</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D501" s="7">
-        <v>35450</v>
+        <v>4405</v>
       </c>
       <c r="E501" s="8">
-        <v>1773</v>
+        <v>1762</v>
       </c>
     </row>
     <row r="502" spans="1:6" customHeight="0">
       <c r="A502" s="4" t="inlineStr">
         <is>
-          <t>F4068</t>
+          <t>F4110</t>
         </is>
       </c>
       <c r="C502" s="6" t="inlineStr">
         <is>
-          <t>10 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D502" s="7">
-        <v>18465</v>
+        <v>1385</v>
       </c>
       <c r="E502" s="8">
-        <v>1847</v>
+        <v>2770</v>
       </c>
     </row>
     <row r="503" spans="1:6" customHeight="0">
       <c r="A503" s="4" t="inlineStr">
         <is>
-          <t>F4047</t>
+          <t>S4071</t>
+        </is>
+      </c>
+      <c r="B503" s="5" t="inlineStr">
+        <is>
+          <t>GARBANZO 9MM</t>
         </is>
       </c>
       <c r="C503" s="6" t="inlineStr">
         <is>
-          <t>5 kg</t>
+          <t>25 kg</t>
         </is>
       </c>
       <c r="D503" s="7">
-        <v>9600</v>
+        <v>38160</v>
       </c>
       <c r="E503" s="8">
-        <v>1920</v>
+        <v>1526</v>
       </c>
     </row>
     <row r="504" spans="1:6" customHeight="0">
       <c r="A504" s="4" t="inlineStr">
         <is>
-          <t>F4048</t>
+          <t>F4072</t>
         </is>
       </c>
       <c r="C504" s="6" t="inlineStr">
         <is>
-          <t>2,5 kg</t>
+          <t>5 kg</t>
         </is>
       </c>
       <c r="D504" s="7">
-        <v>5065</v>
+        <v>8640</v>
       </c>
       <c r="E504" s="8">
-        <v>2026</v>
+        <v>1728</v>
       </c>
     </row>
     <row r="505" spans="1:6" customHeight="0">
       <c r="A505" s="4" t="inlineStr">
         <is>
-          <t>P4048</t>
+          <t>F4073</t>
         </is>
       </c>
       <c r="C505" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D505" s="7">
-        <v>2250</v>
+        <v>4680</v>
       </c>
       <c r="E505" s="8">
-        <v>2250</v>
+        <v>1872</v>
       </c>
     </row>
     <row r="506" spans="1:6" customHeight="0">
       <c r="A506" s="4" t="inlineStr">
         <is>
-          <t>F4093</t>
+          <t>F4074</t>
         </is>
       </c>
       <c r="C506" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D506" s="7">
-        <v>1300</v>
+        <v>2440</v>
       </c>
       <c r="E506" s="8">
-        <v>2600</v>
+        <v>2440</v>
       </c>
     </row>
     <row r="507" spans="1:6" customHeight="0">
       <c r="A507" s="4" t="inlineStr">
         <is>
-          <t>S4113</t>
-[...4 lines deleted...]
-          <t>SOJA TEXTURIZADA EXTRAFINA</t>
+          <t>F4112</t>
         </is>
       </c>
       <c r="C507" s="6" t="inlineStr">
         <is>
-          <t>25 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D507" s="7">
-        <v>41735</v>
+        <v>1455</v>
       </c>
       <c r="E507" s="8">
-        <v>1669</v>
+        <v>2910</v>
       </c>
     </row>
     <row r="508" spans="1:6" customHeight="0">
       <c r="A508" s="4" t="inlineStr">
         <is>
-          <t>F4054</t>
+          <t>S3107</t>
+        </is>
+      </c>
+      <c r="B508" s="5" t="inlineStr">
+        <is>
+          <t>GIRASOL PELADO PREMIUM</t>
         </is>
       </c>
       <c r="C508" s="6" t="inlineStr">
         <is>
-          <t>2,5 kg</t>
+          <t>25 kg</t>
         </is>
       </c>
       <c r="D508" s="7">
-        <v>4785</v>
+        <v>83025</v>
       </c>
       <c r="E508" s="8">
-        <v>1914</v>
+        <v>3321</v>
       </c>
     </row>
     <row r="509" spans="1:6" customHeight="0">
       <c r="A509" s="4" t="inlineStr">
         <is>
-          <t>S4006</t>
-[...4 lines deleted...]
-          <t>POROTO NEGRO</t>
+          <t>F3029</t>
         </is>
       </c>
       <c r="C509" s="6" t="inlineStr">
         <is>
-          <t>25 kg</t>
+          <t>10 kg</t>
         </is>
       </c>
       <c r="D509" s="7">
-        <v>40845</v>
+        <v>34885</v>
       </c>
       <c r="E509" s="8">
-        <v>1634</v>
+        <v>3489</v>
       </c>
     </row>
     <row r="510" spans="1:6" customHeight="0">
       <c r="A510" s="4" t="inlineStr">
         <is>
-          <t>F4007</t>
+          <t>F3001</t>
         </is>
       </c>
       <c r="C510" s="6" t="inlineStr">
         <is>
           <t>5 kg</t>
         </is>
       </c>
       <c r="D510" s="7">
-        <v>8895</v>
+        <v>18030</v>
       </c>
       <c r="E510" s="8">
-        <v>1779</v>
+        <v>3606</v>
       </c>
     </row>
     <row r="511" spans="1:6" customHeight="0">
       <c r="A511" s="4" t="inlineStr">
         <is>
-          <t>F4008</t>
+          <t>F3028</t>
         </is>
       </c>
       <c r="C511" s="6" t="inlineStr">
         <is>
           <t>2,5 kg</t>
         </is>
       </c>
       <c r="D511" s="7">
-        <v>4710</v>
+        <v>9475</v>
       </c>
       <c r="E511" s="8">
-        <v>1884</v>
+        <v>3790</v>
       </c>
     </row>
     <row r="512" spans="1:6" customHeight="0">
       <c r="A512" s="4" t="inlineStr">
         <is>
-          <t>F4009</t>
+          <t>F3002</t>
         </is>
       </c>
       <c r="C512" s="6" t="inlineStr">
         <is>
           <t>1 kg</t>
         </is>
       </c>
       <c r="D512" s="7">
-        <v>2110</v>
+        <v>4120</v>
       </c>
       <c r="E512" s="8">
-        <v>2110</v>
+        <v>4120</v>
       </c>
     </row>
     <row r="513" spans="1:6" customHeight="0">
       <c r="A513" s="4" t="inlineStr">
         <is>
-          <t>F4096</t>
+          <t>F3055</t>
         </is>
       </c>
       <c r="C513" s="6" t="inlineStr">
         <is>
           <t>500 g</t>
         </is>
       </c>
       <c r="D513" s="7">
-        <v>1230</v>
+        <v>2700</v>
       </c>
       <c r="E513" s="8">
-        <v>2460</v>
+        <v>5400</v>
       </c>
     </row>
     <row r="514" spans="1:6" customHeight="0">
       <c r="A514" s="4" t="inlineStr">
         <is>
-          <t>S4010</t>
-[...4 lines deleted...]
-          <t>POROTO ALUBIA</t>
+          <t>F3084</t>
         </is>
       </c>
       <c r="C514" s="6" t="inlineStr">
         <is>
-          <t>25 kg</t>
+          <t>250 g</t>
         </is>
       </c>
       <c r="D514" s="7">
-        <v>62075</v>
+        <v>1610</v>
       </c>
       <c r="E514" s="8">
-        <v>2483</v>
+        <v>6440</v>
       </c>
     </row>
     <row r="515" spans="1:6" customHeight="0">
       <c r="A515" s="4" t="inlineStr">
         <is>
-          <t>F4012</t>
+          <t>S3019</t>
+        </is>
+      </c>
+      <c r="B515" s="5" t="inlineStr">
+        <is>
+          <t>SEMILLAS LINO MARRON</t>
         </is>
       </c>
       <c r="C515" s="6" t="inlineStr">
         <is>
-          <t>2,5 kg</t>
+          <t>25 kg</t>
         </is>
       </c>
       <c r="D515" s="7">
-        <v>6670</v>
+        <v>99445</v>
       </c>
       <c r="E515" s="8">
-        <v>2668</v>
+        <v>3978</v>
       </c>
     </row>
     <row r="516" spans="1:6" customHeight="0">
       <c r="A516" s="4" t="inlineStr">
         <is>
-          <t>F4013</t>
+          <t>F3030</t>
         </is>
       </c>
       <c r="C516" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>10 kg</t>
         </is>
       </c>
       <c r="D516" s="7">
-        <v>2910</v>
+        <v>41620</v>
       </c>
       <c r="E516" s="8">
-        <v>2910</v>
+        <v>4162</v>
       </c>
     </row>
     <row r="517" spans="1:6" customHeight="0">
       <c r="A517" s="4" t="inlineStr">
         <is>
-          <t>F4098</t>
+          <t>F3020</t>
         </is>
       </c>
       <c r="C517" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>5 kg</t>
         </is>
       </c>
       <c r="D517" s="7">
-        <v>1640</v>
+        <v>21395</v>
       </c>
       <c r="E517" s="8">
-        <v>3280</v>
+        <v>4279</v>
       </c>
     </row>
     <row r="518" spans="1:6" customHeight="0">
       <c r="A518" s="4" t="inlineStr">
         <is>
-          <t>S4028</t>
-[...4 lines deleted...]
-          <t>POROTO ADZUQUI</t>
+          <t>F3031</t>
         </is>
       </c>
       <c r="C518" s="6" t="inlineStr">
         <is>
-          <t>25 kg</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D518" s="7">
-        <v>51175</v>
+        <v>11225</v>
       </c>
       <c r="E518" s="8">
-        <v>2047</v>
+        <v>4490</v>
       </c>
     </row>
     <row r="519" spans="1:6" customHeight="0">
       <c r="A519" s="4" t="inlineStr">
         <is>
-          <t>F4103</t>
+          <t>F3021</t>
         </is>
       </c>
       <c r="C519" s="6" t="inlineStr">
         <is>
-          <t>10 kg</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D519" s="7">
-        <v>21285</v>
+        <v>5545</v>
       </c>
       <c r="E519" s="8">
-        <v>2129</v>
+        <v>5545</v>
       </c>
     </row>
     <row r="520" spans="1:6" customHeight="0">
       <c r="A520" s="4" t="inlineStr">
         <is>
-          <t>F4041</t>
+          <t>F3056</t>
         </is>
       </c>
       <c r="C520" s="6" t="inlineStr">
         <is>
-          <t>2,5 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D520" s="7">
-        <v>5680</v>
+        <v>3075</v>
       </c>
       <c r="E520" s="8">
-        <v>2272</v>
+        <v>6150</v>
       </c>
     </row>
     <row r="521" spans="1:6" customHeight="0">
       <c r="A521" s="4" t="inlineStr">
         <is>
-          <t>F4042</t>
+          <t>S0019</t>
+        </is>
+      </c>
+      <c r="B521" s="5" t="inlineStr">
+        <is>
+          <t>ALMENDRAS C/CHOCOLATE C/LECHE SIN TACC- ARGENFRUT</t>
         </is>
       </c>
       <c r="C521" s="6" t="inlineStr">
         <is>
           <t>1 kg</t>
         </is>
       </c>
       <c r="D521" s="7">
-        <v>2505</v>
+        <v>44255</v>
       </c>
       <c r="E521" s="8">
-        <v>2505</v>
+        <v>44255</v>
       </c>
     </row>
     <row r="522" spans="1:6" customHeight="0">
       <c r="A522" s="4" t="inlineStr">
         <is>
-          <t>F4104</t>
+          <t>F0057</t>
         </is>
       </c>
       <c r="C522" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>250 g</t>
         </is>
       </c>
       <c r="D522" s="7">
-        <v>1430</v>
+        <v>12030</v>
       </c>
       <c r="E522" s="8">
-        <v>2860</v>
+        <v>48120</v>
       </c>
     </row>
     <row r="523" spans="1:6" customHeight="0">
       <c r="A523" s="4" t="inlineStr">
         <is>
-          <t>S4055</t>
+          <t>S0022</t>
         </is>
       </c>
       <c r="B523" s="5" t="inlineStr">
         <is>
-          <t>GARBANZO 7MM</t>
+          <t>ALMENDRAS C/CHOCOLATE LEMONCHELO SIN TACC- ARGENFRUT</t>
         </is>
       </c>
       <c r="C523" s="6" t="inlineStr">
         <is>
-          <t>25 kg</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D523" s="7">
-        <v>26050</v>
+        <v>26586</v>
       </c>
       <c r="E523" s="8">
-        <v>1042</v>
+        <v>26586</v>
       </c>
     </row>
     <row r="524" spans="1:6" customHeight="0">
       <c r="A524" s="4" t="inlineStr">
         <is>
-          <t>F4056</t>
+          <t>F0024</t>
         </is>
       </c>
       <c r="C524" s="6" t="inlineStr">
         <is>
-          <t>5 kg</t>
+          <t>100 g</t>
         </is>
       </c>
       <c r="D524" s="7">
-        <v>5785</v>
+        <v>3238</v>
       </c>
       <c r="E524" s="8">
-        <v>1157</v>
+        <v>32380</v>
       </c>
     </row>
     <row r="525" spans="1:6" customHeight="0">
       <c r="A525" s="4" t="inlineStr">
         <is>
-          <t>F4060</t>
+          <t>S0025</t>
+        </is>
+      </c>
+      <c r="B525" s="5" t="inlineStr">
+        <is>
+          <t>AVELLANA C/CHOCOLATE C/LECHE SIN TACC - ARGENFRUT</t>
         </is>
       </c>
       <c r="C525" s="6" t="inlineStr">
         <is>
           <t>1 kg</t>
         </is>
       </c>
       <c r="D525" s="7">
-        <v>1455</v>
+        <v>29673</v>
       </c>
       <c r="E525" s="8">
-        <v>1455</v>
+        <v>29673</v>
       </c>
     </row>
     <row r="526" spans="1:6" customHeight="0">
       <c r="A526" s="4" t="inlineStr">
         <is>
-          <t>F4108</t>
+          <t>F0059</t>
         </is>
       </c>
       <c r="C526" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>250 g</t>
         </is>
       </c>
       <c r="D526" s="7">
-        <v>895</v>
+        <v>8081</v>
       </c>
       <c r="E526" s="8">
-        <v>1790</v>
+        <v>32324</v>
       </c>
     </row>
     <row r="527" spans="1:6" customHeight="0">
       <c r="A527" s="4" t="inlineStr">
         <is>
-          <t>S4061</t>
+          <t>S0028</t>
         </is>
       </c>
       <c r="B527" s="5" t="inlineStr">
         <is>
-          <t>GARBANZO 8MM</t>
+          <t>ARANDANO C/CHOCOLATE SEMIAMARGO SIN TACC-VEGANO - ARGENFRUT</t>
         </is>
       </c>
       <c r="C527" s="6" t="inlineStr">
         <is>
-          <t>25 kg</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D527" s="7">
-        <v>33260</v>
+        <v>36510</v>
       </c>
       <c r="E527" s="8">
-        <v>1330</v>
+        <v>36510</v>
       </c>
     </row>
     <row r="528" spans="1:6" customHeight="0">
       <c r="A528" s="4" t="inlineStr">
         <is>
-          <t>F4062</t>
+          <t>F0029</t>
         </is>
       </c>
       <c r="C528" s="6" t="inlineStr">
         <is>
-          <t>5 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D528" s="7">
-        <v>7300</v>
+        <v>19130</v>
       </c>
       <c r="E528" s="8">
-        <v>1460</v>
+        <v>38260</v>
       </c>
     </row>
     <row r="529" spans="1:6" customHeight="0">
       <c r="A529" s="4" t="inlineStr">
         <is>
-          <t>F4066</t>
+          <t>F0030</t>
         </is>
       </c>
       <c r="C529" s="6" t="inlineStr">
         <is>
-          <t>2,5 kg</t>
+          <t>100 g</t>
         </is>
       </c>
       <c r="D529" s="7">
-        <v>3890</v>
+        <v>4465</v>
       </c>
       <c r="E529" s="8">
-        <v>1556</v>
+        <v>44650</v>
       </c>
     </row>
     <row r="530" spans="1:6" customHeight="0">
       <c r="A530" s="4" t="inlineStr">
         <is>
-          <t>F4110</t>
+          <t>S0031</t>
+        </is>
+      </c>
+      <c r="B530" s="5" t="inlineStr">
+        <is>
+          <t>MANÍ C/CHOCOLATE SEMIAMARGO SIN TACC - ARGENFRUT</t>
         </is>
       </c>
       <c r="C530" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D530" s="7">
-        <v>1060</v>
+        <v>22660</v>
       </c>
       <c r="E530" s="8">
-        <v>2120</v>
+        <v>22660</v>
       </c>
     </row>
     <row r="531" spans="1:6" customHeight="0">
       <c r="A531" s="4" t="inlineStr">
         <is>
-          <t>S4071</t>
+          <t>S0104</t>
         </is>
       </c>
       <c r="B531" s="5" t="inlineStr">
         <is>
-          <t>GARBANZO 9MM</t>
+          <t>MANÍ CON CHOCOLATE BLANCO</t>
         </is>
       </c>
       <c r="C531" s="6" t="inlineStr">
         <is>
-          <t>25 kg</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D531" s="7">
-        <v>35660</v>
+        <v>8260</v>
       </c>
       <c r="E531" s="8">
-        <v>1426</v>
+        <v>8260</v>
       </c>
     </row>
     <row r="532" spans="1:6" customHeight="0">
       <c r="A532" s="4" t="inlineStr">
         <is>
-          <t>F4072</t>
+          <t>F0105</t>
         </is>
       </c>
       <c r="C532" s="6" t="inlineStr">
         <is>
-          <t>5 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D532" s="7">
-        <v>7810</v>
+        <v>4665</v>
       </c>
       <c r="E532" s="8">
-        <v>1562</v>
+        <v>9330</v>
       </c>
     </row>
     <row r="533" spans="1:6" customHeight="0">
       <c r="A533" s="4" t="inlineStr">
         <is>
-          <t>F4073</t>
+          <t>S0034</t>
+        </is>
+      </c>
+      <c r="B533" s="5" t="inlineStr">
+        <is>
+          <t>PASAS DE UVA C/CHOCOLATE C/LECHE - ARGENFRUT</t>
         </is>
       </c>
       <c r="C533" s="6" t="inlineStr">
         <is>
-          <t>2,5 kg</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D533" s="7">
-        <v>4150</v>
+        <v>27840</v>
       </c>
       <c r="E533" s="8">
-        <v>1660</v>
+        <v>27840</v>
       </c>
     </row>
     <row r="534" spans="1:6" customHeight="0">
       <c r="A534" s="4" t="inlineStr">
         <is>
-          <t>F4074</t>
+          <t>F0035</t>
         </is>
       </c>
       <c r="C534" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D534" s="7">
-        <v>1880</v>
+        <v>14690</v>
       </c>
       <c r="E534" s="8">
-        <v>1880</v>
+        <v>29380</v>
       </c>
     </row>
     <row r="535" spans="1:6" customHeight="0">
       <c r="A535" s="4" t="inlineStr">
         <is>
-          <t>F4112</t>
+          <t>F0062</t>
         </is>
       </c>
       <c r="C535" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>250 g</t>
         </is>
       </c>
       <c r="D535" s="7">
-        <v>1110</v>
+        <v>7725</v>
       </c>
       <c r="E535" s="8">
-        <v>2220</v>
+        <v>30900</v>
       </c>
     </row>
     <row r="536" spans="1:6" customHeight="0">
       <c r="A536" s="4" t="inlineStr">
         <is>
-          <t>S3107</t>
+          <t>S0037</t>
         </is>
       </c>
       <c r="B536" s="5" t="inlineStr">
         <is>
-          <t>GIRASOL PELADO PREMIUM</t>
+          <t>BANANITAS DE CEREAL C/CHOCOLATE C/LECHE - ARGENFRUT</t>
         </is>
       </c>
       <c r="C536" s="6" t="inlineStr">
         <is>
-          <t>25 kg</t>
+          <t>600 g</t>
         </is>
       </c>
       <c r="D536" s="7">
-        <v>71325</v>
+        <v>16989</v>
       </c>
       <c r="E536" s="8">
-        <v>2853</v>
+        <v>28315</v>
       </c>
     </row>
     <row r="537" spans="1:6" customHeight="0">
       <c r="A537" s="4" t="inlineStr">
         <is>
-          <t>F3029</t>
+          <t>F0063</t>
         </is>
       </c>
       <c r="C537" s="6" t="inlineStr">
         <is>
-          <t>10 kg</t>
+          <t>250 g</t>
         </is>
       </c>
       <c r="D537" s="7">
-        <v>29545</v>
+        <v>7550</v>
       </c>
       <c r="E537" s="8">
-        <v>2955</v>
+        <v>30200</v>
       </c>
     </row>
     <row r="538" spans="1:6" customHeight="0">
       <c r="A538" s="4" t="inlineStr">
         <is>
-          <t>F3001</t>
+          <t>S0039</t>
+        </is>
+      </c>
+      <c r="B538" s="5" t="inlineStr">
+        <is>
+          <t>SNACK BON O BON SIN TACC</t>
         </is>
       </c>
       <c r="C538" s="6" t="inlineStr">
         <is>
-          <t>5 kg</t>
+          <t>800 g</t>
         </is>
       </c>
       <c r="D538" s="7">
-        <v>15165</v>
+        <v>17005</v>
       </c>
       <c r="E538" s="8">
-        <v>3033</v>
+        <v>21256</v>
       </c>
     </row>
     <row r="539" spans="1:6" customHeight="0">
       <c r="A539" s="4" t="inlineStr">
         <is>
-          <t>F3028</t>
+          <t>F0064</t>
         </is>
       </c>
       <c r="C539" s="6" t="inlineStr">
         <is>
-          <t>2,5 kg</t>
+          <t>250 g</t>
         </is>
       </c>
       <c r="D539" s="7">
-        <v>7910</v>
+        <v>6175</v>
       </c>
       <c r="E539" s="8">
-        <v>3164</v>
+        <v>24700</v>
       </c>
     </row>
     <row r="540" spans="1:6" customHeight="0">
       <c r="A540" s="4" t="inlineStr">
         <is>
-          <t>F3002</t>
+          <t>F0041</t>
         </is>
       </c>
       <c r="C540" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>100 g</t>
         </is>
       </c>
       <c r="D540" s="7">
-        <v>3420</v>
+        <v>2815</v>
       </c>
       <c r="E540" s="8">
-        <v>3420</v>
+        <v>28150</v>
       </c>
     </row>
     <row r="541" spans="1:6" customHeight="0">
       <c r="A541" s="4" t="inlineStr">
         <is>
-          <t>F3055</t>
+          <t>S1301</t>
+        </is>
+      </c>
+      <c r="B541" s="5" t="inlineStr">
+        <is>
+          <t>CHIPS DE CHOCOLATE NEGRO</t>
         </is>
       </c>
       <c r="C541" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>10 kg</t>
         </is>
       </c>
       <c r="D541" s="7">
-        <v>1900</v>
+        <v>113800</v>
       </c>
       <c r="E541" s="8">
-        <v>3800</v>
+        <v>11380</v>
       </c>
     </row>
     <row r="542" spans="1:6" customHeight="0">
       <c r="A542" s="4" t="inlineStr">
         <is>
-          <t>F3084</t>
+          <t>FN1302</t>
         </is>
       </c>
       <c r="C542" s="6" t="inlineStr">
         <is>
-          <t>250 g</t>
+          <t>5 kg</t>
         </is>
       </c>
       <c r="D542" s="7">
-        <v>1120</v>
+        <v>59890</v>
       </c>
       <c r="E542" s="8">
-        <v>4480</v>
+        <v>11978</v>
       </c>
     </row>
     <row r="543" spans="1:6" customHeight="0">
       <c r="A543" s="4" t="inlineStr">
         <is>
-          <t>S3019</t>
-[...4 lines deleted...]
-          <t>SEMILLAS LINO MARRON</t>
+          <t>FN1303</t>
         </is>
       </c>
       <c r="C543" s="6" t="inlineStr">
         <is>
-          <t>25 kg</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D543" s="7">
-        <v>73100</v>
+        <v>31395</v>
       </c>
       <c r="E543" s="8">
-        <v>2924</v>
+        <v>12558</v>
       </c>
     </row>
     <row r="544" spans="1:6" customHeight="0">
       <c r="A544" s="4" t="inlineStr">
         <is>
-          <t>F3030</t>
+          <t>FN1001</t>
         </is>
       </c>
       <c r="C544" s="6" t="inlineStr">
         <is>
-          <t>10 kg</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D544" s="7">
-        <v>30270</v>
+        <v>13310</v>
       </c>
       <c r="E544" s="8">
-        <v>3027</v>
+        <v>13310</v>
       </c>
     </row>
     <row r="545" spans="1:6" customHeight="0">
       <c r="A545" s="4" t="inlineStr">
         <is>
-          <t>F3020</t>
+          <t>FN1002</t>
         </is>
       </c>
       <c r="C545" s="6" t="inlineStr">
         <is>
-          <t>5 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D545" s="7">
-        <v>15530</v>
+        <v>7055</v>
       </c>
       <c r="E545" s="8">
-        <v>3106</v>
+        <v>14110</v>
       </c>
     </row>
     <row r="546" spans="1:6" customHeight="0">
       <c r="A546" s="4" t="inlineStr">
         <is>
-          <t>F3031</t>
+          <t>S1299</t>
+        </is>
+      </c>
+      <c r="B546" s="5" t="inlineStr">
+        <is>
+          <t>CHIPS DE CHOCOLATE BLANCO</t>
         </is>
       </c>
       <c r="C546" s="6" t="inlineStr">
         <is>
-          <t>2,5 kg</t>
+          <t>5 kg</t>
         </is>
       </c>
       <c r="D546" s="7">
-        <v>8100</v>
+        <v>55790</v>
       </c>
       <c r="E546" s="8">
-        <v>3240</v>
+        <v>11158</v>
       </c>
     </row>
     <row r="547" spans="1:6" customHeight="0">
       <c r="A547" s="4" t="inlineStr">
         <is>
-          <t>F3021</t>
+          <t>FN1300</t>
         </is>
       </c>
       <c r="C547" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D547" s="7">
-        <v>3495</v>
+        <v>29655</v>
       </c>
       <c r="E547" s="8">
-        <v>3495</v>
+        <v>11862</v>
       </c>
     </row>
     <row r="548" spans="1:6" customHeight="0">
       <c r="A548" s="4" t="inlineStr">
         <is>
-          <t>F3056</t>
+          <t>FN1304</t>
         </is>
       </c>
       <c r="C548" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D548" s="7">
-        <v>1940</v>
+        <v>12605</v>
       </c>
       <c r="E548" s="8">
-        <v>3880</v>
+        <v>12605</v>
       </c>
     </row>
     <row r="549" spans="1:6" customHeight="0">
       <c r="A549" s="4" t="inlineStr">
         <is>
-          <t>S0019</t>
-[...4 lines deleted...]
-          <t>ALMENDRAS C/CHOCOLATE C/LECHE SIN TACC- ARGENFRUT</t>
+          <t>FN1018</t>
         </is>
       </c>
       <c r="C549" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D549" s="7">
-        <v>41360</v>
+        <v>6695</v>
       </c>
       <c r="E549" s="8">
-        <v>41360</v>
+        <v>13390</v>
       </c>
     </row>
     <row r="550" spans="1:6" customHeight="0">
       <c r="A550" s="4" t="inlineStr">
         <is>
-          <t>F0057</t>
+          <t>S0073</t>
+        </is>
+      </c>
+      <c r="B550" s="5" t="inlineStr">
+        <is>
+          <t>CHOCOLATE BARRA AGUILA NEGRO 60%</t>
         </is>
       </c>
       <c r="C550" s="6" t="inlineStr">
         <is>
-          <t>250 g</t>
+          <t>5 kg</t>
         </is>
       </c>
       <c r="D550" s="7">
-        <v>11150</v>
+        <v>198940</v>
       </c>
       <c r="E550" s="8">
-        <v>44600</v>
+        <v>39788</v>
       </c>
     </row>
     <row r="551" spans="1:6" customHeight="0">
       <c r="A551" s="4" t="inlineStr">
         <is>
-          <t>S0022</t>
-[...4 lines deleted...]
-          <t>ALMENDRAS C/CHOCOLATE LEMONCHELO SIN TACC- ARGENFRUT</t>
+          <t>F0074</t>
         </is>
       </c>
       <c r="C551" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D551" s="7">
-        <v>35495</v>
+        <v>104095</v>
       </c>
       <c r="E551" s="8">
-        <v>35495</v>
+        <v>41638</v>
       </c>
     </row>
     <row r="552" spans="1:6" customHeight="0">
       <c r="A552" s="4" t="inlineStr">
         <is>
-          <t>F0024</t>
+          <t>F0048</t>
         </is>
       </c>
       <c r="C552" s="6" t="inlineStr">
         <is>
-          <t>100 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D552" s="7">
-        <v>4235</v>
+        <v>43480</v>
       </c>
       <c r="E552" s="8">
-        <v>42350</v>
+        <v>43480</v>
       </c>
     </row>
     <row r="553" spans="1:6" customHeight="0">
       <c r="A553" s="4" t="inlineStr">
         <is>
-          <t>S0025</t>
-[...4 lines deleted...]
-          <t>AVELLANA C/CHOCOLATE C/LECHE SIN TACC - ARGENFRUT</t>
+          <t>F0049</t>
         </is>
       </c>
       <c r="C553" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D553" s="7">
-        <v>39620</v>
+        <v>27410</v>
       </c>
       <c r="E553" s="8">
-        <v>39620</v>
+        <v>54820</v>
       </c>
     </row>
     <row r="554" spans="1:6" customHeight="0">
       <c r="A554" s="4" t="inlineStr">
         <is>
-          <t>F0059</t>
+          <t>F0050</t>
         </is>
       </c>
       <c r="C554" s="6" t="inlineStr">
         <is>
-          <t>250 g</t>
+          <t>150 g</t>
         </is>
       </c>
       <c r="D554" s="7">
-        <v>10695</v>
+        <v>9110</v>
       </c>
       <c r="E554" s="8">
-        <v>42780</v>
+        <v>60733</v>
       </c>
     </row>
     <row r="555" spans="1:6" customHeight="0">
       <c r="A555" s="4" t="inlineStr">
         <is>
-          <t>S0028</t>
+          <t>S0042</t>
         </is>
       </c>
       <c r="B555" s="5" t="inlineStr">
         <is>
-          <t>ARANDANO C/CHOCOLATE SEMIAMARGO SIN TACC-VEGANO - ARGENFRUT</t>
+          <t>CHOCOLATE BARRA AGUILA BLANCO</t>
         </is>
       </c>
       <c r="C555" s="6" t="inlineStr">
         <is>
           <t>1 kg</t>
         </is>
       </c>
       <c r="D555" s="7">
-        <v>34120</v>
+        <v>24412</v>
       </c>
       <c r="E555" s="8">
-        <v>34120</v>
+        <v>24412</v>
       </c>
     </row>
     <row r="556" spans="1:6" customHeight="0">
       <c r="A556" s="4" t="inlineStr">
         <is>
-          <t>F0029</t>
+          <t>F0043</t>
         </is>
       </c>
       <c r="C556" s="6" t="inlineStr">
         <is>
           <t>500 g</t>
         </is>
       </c>
       <c r="D556" s="7">
-        <v>17785</v>
+        <v>12806</v>
       </c>
       <c r="E556" s="8">
-        <v>35570</v>
+        <v>25612</v>
       </c>
     </row>
     <row r="557" spans="1:6" customHeight="0">
       <c r="A557" s="4" t="inlineStr">
         <is>
-          <t>F0030</t>
+          <t>S0045</t>
+        </is>
+      </c>
+      <c r="B557" s="5" t="inlineStr">
+        <is>
+          <t>CHOCOLATE BARRA AGUILA NEGRO</t>
         </is>
       </c>
       <c r="C557" s="6" t="inlineStr">
         <is>
-          <t>100 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D557" s="7">
-        <v>4080</v>
+        <v>30665</v>
       </c>
       <c r="E557" s="8">
-        <v>40800</v>
+        <v>30665</v>
       </c>
     </row>
     <row r="558" spans="1:6" customHeight="0">
       <c r="A558" s="4" t="inlineStr">
         <is>
-          <t>S0031</t>
+          <t>S0051</t>
         </is>
       </c>
       <c r="B558" s="5" t="inlineStr">
         <is>
-          <t>MANÍ C/CHOCOLATE SEMIAMARGO SIN TACC - ARGENFRUT</t>
+          <t>BOTONCITO DULCE DE LECHE -ARGENFRUT</t>
         </is>
       </c>
       <c r="C558" s="6" t="inlineStr">
         <is>
           <t>1 kg</t>
         </is>
       </c>
       <c r="D558" s="7">
-        <v>21175</v>
+        <v>28066</v>
       </c>
       <c r="E558" s="8">
-        <v>21175</v>
+        <v>28066</v>
       </c>
     </row>
     <row r="559" spans="1:6" customHeight="0">
       <c r="A559" s="4" t="inlineStr">
         <is>
-          <t>S0104</t>
-[...4 lines deleted...]
-          <t>MANÍ CON CHOCOLATE BLANCO</t>
+          <t>F0053</t>
         </is>
       </c>
       <c r="C559" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>100 g</t>
         </is>
       </c>
       <c r="D559" s="7">
-        <v>7720</v>
+        <v>3403</v>
       </c>
       <c r="E559" s="8">
-        <v>7720</v>
+        <v>34030</v>
       </c>
     </row>
     <row r="560" spans="1:6" customHeight="0">
       <c r="A560" s="4" t="inlineStr">
         <is>
-          <t>F0105</t>
+          <t>S0054</t>
+        </is>
+      </c>
+      <c r="B560" s="5" t="inlineStr">
+        <is>
+          <t>CONFITE CEREAL CHOCOLATE X -ARGENFRUT</t>
         </is>
       </c>
       <c r="C560" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>700 g</t>
         </is>
       </c>
       <c r="D560" s="7">
-        <v>4260</v>
+        <v>24050</v>
       </c>
       <c r="E560" s="8">
-        <v>8520</v>
+        <v>34357</v>
       </c>
     </row>
     <row r="561" spans="1:6" customHeight="0">
       <c r="A561" s="4" t="inlineStr">
         <is>
-          <t>S0034</t>
-[...4 lines deleted...]
-          <t>PASAS DE UVA C/CHOCOLATE C/LECHE - ARGENFRUT</t>
+          <t>F0069</t>
         </is>
       </c>
       <c r="C561" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>250 g</t>
         </is>
       </c>
       <c r="D561" s="7">
-        <v>26015</v>
+        <v>9435</v>
       </c>
       <c r="E561" s="8">
-        <v>26015</v>
+        <v>37740</v>
       </c>
     </row>
     <row r="562" spans="1:6" customHeight="0">
       <c r="A562" s="4" t="inlineStr">
         <is>
-          <t>F0035</t>
+          <t>S5037</t>
+        </is>
+      </c>
+      <c r="B562" s="5" t="inlineStr">
+        <is>
+          <t>HARINA DE CHIA</t>
         </is>
       </c>
       <c r="C562" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>20 kg</t>
         </is>
       </c>
       <c r="D562" s="7">
-        <v>13635</v>
+        <v>62295</v>
       </c>
       <c r="E562" s="8">
-        <v>27270</v>
+        <v>3115</v>
       </c>
     </row>
     <row r="563" spans="1:6" customHeight="0">
       <c r="A563" s="4" t="inlineStr">
         <is>
-          <t>F0062</t>
+          <t>F5039</t>
         </is>
       </c>
       <c r="C563" s="6" t="inlineStr">
         <is>
-          <t>250 g</t>
+          <t>5 kg</t>
         </is>
       </c>
       <c r="D563" s="7">
-        <v>7130</v>
+        <v>17085</v>
       </c>
       <c r="E563" s="8">
-        <v>28520</v>
+        <v>3417</v>
       </c>
     </row>
     <row r="564" spans="1:6" customHeight="0">
       <c r="A564" s="4" t="inlineStr">
         <is>
-          <t>S0037</t>
-[...4 lines deleted...]
-          <t>BANANITAS DE CEREAL C/CHOCOLATE C/LECHE - ARGENFRUT</t>
+          <t>F5040</t>
         </is>
       </c>
       <c r="C564" s="6" t="inlineStr">
         <is>
-          <t>600 g</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D564" s="7">
-        <v>22685</v>
+        <v>9040</v>
       </c>
       <c r="E564" s="8">
-        <v>37808</v>
+        <v>3616</v>
       </c>
     </row>
     <row r="565" spans="1:6" customHeight="0">
       <c r="A565" s="4" t="inlineStr">
         <is>
-          <t>F0063</t>
+          <t>F5041</t>
         </is>
       </c>
       <c r="C565" s="6" t="inlineStr">
         <is>
-          <t>250 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D565" s="7">
-        <v>9990</v>
+        <v>3760</v>
       </c>
       <c r="E565" s="8">
-        <v>39960</v>
+        <v>3760</v>
       </c>
     </row>
     <row r="566" spans="1:6" customHeight="0">
       <c r="A566" s="4" t="inlineStr">
         <is>
-          <t>S0039</t>
-[...4 lines deleted...]
-          <t>SNACK BON O BON SIN TACC</t>
+          <t>F5042</t>
         </is>
       </c>
       <c r="C566" s="6" t="inlineStr">
         <is>
-          <t>800 g</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D566" s="7">
-        <v>15895</v>
+        <v>2605</v>
       </c>
       <c r="E566" s="8">
-        <v>19869</v>
+        <v>5210</v>
       </c>
     </row>
     <row r="567" spans="1:6" customHeight="0">
       <c r="A567" s="4" t="inlineStr">
         <is>
-          <t>F0064</t>
+          <t>S6404</t>
+        </is>
+      </c>
+      <c r="B567" s="5" t="inlineStr">
+        <is>
+          <t>PERA WILLIAMS DESHIDRATADA</t>
         </is>
       </c>
       <c r="C567" s="6" t="inlineStr">
         <is>
-          <t>250 g</t>
+          <t>5 kg</t>
         </is>
       </c>
       <c r="D567" s="7">
-        <v>5680</v>
+        <v>69725</v>
       </c>
       <c r="E567" s="8">
-        <v>22720</v>
+        <v>13945</v>
       </c>
     </row>
     <row r="568" spans="1:6" customHeight="0">
       <c r="A568" s="4" t="inlineStr">
         <is>
-          <t>F0041</t>
+          <t>F6299</t>
         </is>
       </c>
       <c r="C568" s="6" t="inlineStr">
         <is>
-          <t>100 g</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D568" s="7">
-        <v>2535</v>
+        <v>36295</v>
       </c>
       <c r="E568" s="8">
-        <v>25350</v>
+        <v>14518</v>
       </c>
     </row>
     <row r="569" spans="1:6" customHeight="0">
       <c r="A569" s="4" t="inlineStr">
         <is>
-          <t>S1301</t>
-[...4 lines deleted...]
-          <t>CHIPS DE CHOCOLATE NEGRO</t>
+          <t>F7226</t>
         </is>
       </c>
       <c r="C569" s="6" t="inlineStr">
         <is>
-          <t>10 kg</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D569" s="7">
-        <v>106355</v>
+        <v>15080</v>
       </c>
       <c r="E569" s="8">
-        <v>10636</v>
+        <v>15080</v>
       </c>
     </row>
     <row r="570" spans="1:6" customHeight="0">
       <c r="A570" s="4" t="inlineStr">
         <is>
-          <t>FN1302</t>
+          <t>F7227</t>
         </is>
       </c>
       <c r="C570" s="6" t="inlineStr">
         <is>
-          <t>5 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D570" s="7">
-        <v>55655</v>
+        <v>7925</v>
       </c>
       <c r="E570" s="8">
-        <v>11131</v>
+        <v>15850</v>
       </c>
     </row>
     <row r="571" spans="1:6" customHeight="0">
       <c r="A571" s="4" t="inlineStr">
         <is>
-          <t>FN1303</t>
+          <t>S6061</t>
+        </is>
+      </c>
+      <c r="B571" s="5" t="inlineStr">
+        <is>
+          <t>ALMENDRA NON PAREIL MEDIANA</t>
         </is>
       </c>
       <c r="C571" s="6" t="inlineStr">
         <is>
-          <t>2,5 kg</t>
+          <t>10 kg</t>
         </is>
       </c>
       <c r="D571" s="7">
-        <v>29065</v>
+        <v>233365</v>
       </c>
       <c r="E571" s="8">
-        <v>11626</v>
+        <v>23337</v>
       </c>
     </row>
     <row r="572" spans="1:6" customHeight="0">
       <c r="A572" s="4" t="inlineStr">
         <is>
-          <t>FN1001</t>
+          <t>F6062</t>
         </is>
       </c>
       <c r="C572" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>5 kg</t>
         </is>
       </c>
       <c r="D572" s="7">
-        <v>12245</v>
+        <v>120585</v>
       </c>
       <c r="E572" s="8">
-        <v>12245</v>
+        <v>24117</v>
       </c>
     </row>
     <row r="573" spans="1:6" customHeight="0">
       <c r="A573" s="4" t="inlineStr">
         <is>
-          <t>FN1002</t>
+          <t>F6063</t>
         </is>
       </c>
       <c r="C573" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D573" s="7">
-        <v>6495</v>
+        <v>62145</v>
       </c>
       <c r="E573" s="8">
-        <v>12990</v>
+        <v>24858</v>
       </c>
     </row>
     <row r="574" spans="1:6" customHeight="0">
       <c r="A574" s="4" t="inlineStr">
         <is>
-          <t>S1299</t>
-[...4 lines deleted...]
-          <t>CHIPS DE CHOCOLATE BLANCO</t>
+          <t>F6064</t>
         </is>
       </c>
       <c r="C574" s="6" t="inlineStr">
         <is>
-          <t>5 kg</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D574" s="7">
-        <v>52140</v>
+        <v>31030</v>
       </c>
       <c r="E574" s="8">
-        <v>10428</v>
+        <v>31030</v>
       </c>
     </row>
     <row r="575" spans="1:6" customHeight="0">
       <c r="A575" s="4" t="inlineStr">
         <is>
-          <t>FN1300</t>
+          <t>F6029</t>
         </is>
       </c>
       <c r="C575" s="6" t="inlineStr">
         <is>
-          <t>2,5 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D575" s="7">
-        <v>27440</v>
+        <v>16120</v>
       </c>
       <c r="E575" s="8">
-        <v>10976</v>
+        <v>32240</v>
       </c>
     </row>
     <row r="576" spans="1:6" customHeight="0">
       <c r="A576" s="4" t="inlineStr">
         <is>
-          <t>FN1304</t>
+          <t>S6310</t>
+        </is>
+      </c>
+      <c r="B576" s="5" t="inlineStr">
+        <is>
+          <t>ALMENDRA NON PAREIL GRANDE</t>
         </is>
       </c>
       <c r="C576" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>10 kg</t>
         </is>
       </c>
       <c r="D576" s="7">
-        <v>11585</v>
+        <v>245990</v>
       </c>
       <c r="E576" s="8">
-        <v>11585</v>
+        <v>24599</v>
       </c>
     </row>
     <row r="577" spans="1:6" customHeight="0">
       <c r="A577" s="4" t="inlineStr">
         <is>
-          <t>FN1018</t>
+          <t>F6311</t>
         </is>
       </c>
       <c r="C577" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>5 kg</t>
         </is>
       </c>
       <c r="D577" s="7">
-        <v>6160</v>
+        <v>126980</v>
       </c>
       <c r="E577" s="8">
-        <v>12320</v>
+        <v>25396</v>
       </c>
     </row>
     <row r="578" spans="1:6" customHeight="0">
       <c r="A578" s="4" t="inlineStr">
         <is>
-          <t>S0073</t>
-[...4 lines deleted...]
-          <t>CHOCOLATE BARRA AGUILA NEGRO 60%</t>
+          <t>F6312</t>
         </is>
       </c>
       <c r="C578" s="6" t="inlineStr">
         <is>
-          <t>5 kg</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D578" s="7">
-        <v>185925</v>
+        <v>65390</v>
       </c>
       <c r="E578" s="8">
-        <v>37185</v>
+        <v>26156</v>
       </c>
     </row>
     <row r="579" spans="1:6" customHeight="0">
       <c r="A579" s="4" t="inlineStr">
         <is>
-          <t>F0074</t>
+          <t>F6313</t>
         </is>
       </c>
       <c r="C579" s="6" t="inlineStr">
         <is>
-          <t>2,5 kg</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D579" s="7">
-        <v>97060</v>
+        <v>32620</v>
       </c>
       <c r="E579" s="8">
-        <v>38824</v>
+        <v>32620</v>
       </c>
     </row>
     <row r="580" spans="1:6" customHeight="0">
       <c r="A580" s="4" t="inlineStr">
         <is>
-          <t>F0048</t>
+          <t>F6314</t>
         </is>
       </c>
       <c r="C580" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D580" s="7">
-        <v>40525</v>
+        <v>16925</v>
       </c>
       <c r="E580" s="8">
-        <v>40525</v>
+        <v>33850</v>
       </c>
     </row>
     <row r="581" spans="1:6" customHeight="0">
       <c r="A581" s="4" t="inlineStr">
         <is>
-          <t>F0049</t>
+          <t>S6550</t>
+        </is>
+      </c>
+      <c r="B581" s="5" t="inlineStr">
+        <is>
+          <t>ALMENDRA NON PAREIL CHICA</t>
         </is>
       </c>
       <c r="C581" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>10 kg</t>
         </is>
       </c>
       <c r="D581" s="7">
-        <v>21180</v>
+        <v>183100</v>
       </c>
       <c r="E581" s="8">
-        <v>42360</v>
+        <v>18310</v>
       </c>
     </row>
     <row r="582" spans="1:6" customHeight="0">
       <c r="A582" s="4" t="inlineStr">
         <is>
-          <t>F0050</t>
+          <t>F6551</t>
         </is>
       </c>
       <c r="C582" s="6" t="inlineStr">
         <is>
-          <t>150 g</t>
+          <t>5 kg</t>
         </is>
       </c>
       <c r="D582" s="7">
-        <v>7025</v>
+        <v>94755</v>
       </c>
       <c r="E582" s="8">
-        <v>46833</v>
+        <v>18951</v>
       </c>
     </row>
     <row r="583" spans="1:6" customHeight="0">
       <c r="A583" s="4" t="inlineStr">
         <is>
-          <t>S0072</t>
-[...4 lines deleted...]
-          <t>TABLETA DE CHOCOLATE P/TAZA SEMIAMARGO</t>
+          <t>F6553</t>
         </is>
       </c>
       <c r="C583" s="6" t="inlineStr">
         <is>
-          <t>5 kg</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D583" s="7">
-        <v>124470</v>
+        <v>24440</v>
       </c>
       <c r="E583" s="8">
-        <v>24894</v>
+        <v>24440</v>
       </c>
     </row>
     <row r="584" spans="1:6" customHeight="0">
       <c r="A584" s="4" t="inlineStr">
         <is>
-          <t>F0076</t>
+          <t>S6384</t>
+        </is>
+      </c>
+      <c r="B584" s="5" t="inlineStr">
+        <is>
+          <t>ALMENDRA GUARA GRANDE</t>
         </is>
       </c>
       <c r="C584" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>10 kg</t>
         </is>
       </c>
       <c r="D584" s="7">
-        <v>27230</v>
+        <v>201635</v>
       </c>
       <c r="E584" s="8">
-        <v>27230</v>
+        <v>20164</v>
       </c>
     </row>
     <row r="585" spans="1:6" customHeight="0">
       <c r="A585" s="4" t="inlineStr">
         <is>
-          <t>S0087</t>
-[...4 lines deleted...]
-          <t>CHOCOLATE COBERTURA</t>
+          <t>F6385</t>
         </is>
       </c>
       <c r="C585" s="6" t="inlineStr">
         <is>
-          <t>10 kg</t>
+          <t>5 kg</t>
         </is>
       </c>
       <c r="D585" s="7">
-        <v>252620</v>
+        <v>104280</v>
       </c>
       <c r="E585" s="8">
-        <v>25262</v>
+        <v>20856</v>
       </c>
     </row>
     <row r="586" spans="1:6" customHeight="0">
       <c r="A586" s="4" t="inlineStr">
         <is>
-          <t>F0088</t>
+          <t>F6386</t>
         </is>
       </c>
       <c r="C586" s="6" t="inlineStr">
         <is>
-          <t>5 kg</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D586" s="7">
-        <v>131770</v>
+        <v>53775</v>
       </c>
       <c r="E586" s="8">
-        <v>26354</v>
+        <v>21510</v>
       </c>
     </row>
     <row r="587" spans="1:6" customHeight="0">
       <c r="A587" s="4" t="inlineStr">
         <is>
-          <t>S0042</t>
-[...4 lines deleted...]
-          <t>CHOCOLATE BARRA AGUILA BLANCO</t>
+          <t>F6387</t>
         </is>
       </c>
       <c r="C587" s="6" t="inlineStr">
         <is>
           <t>1 kg</t>
         </is>
       </c>
       <c r="D587" s="7">
-        <v>32595</v>
+        <v>26875</v>
       </c>
       <c r="E587" s="8">
-        <v>32595</v>
+        <v>26875</v>
       </c>
     </row>
     <row r="588" spans="1:6" customHeight="0">
       <c r="A588" s="4" t="inlineStr">
         <is>
-          <t>F0043</t>
+          <t>F6388</t>
         </is>
       </c>
       <c r="C588" s="6" t="inlineStr">
         <is>
           <t>500 g</t>
         </is>
       </c>
       <c r="D588" s="7">
-        <v>17005</v>
+        <v>13985</v>
       </c>
       <c r="E588" s="8">
-        <v>34010</v>
+        <v>27970</v>
       </c>
     </row>
     <row r="589" spans="1:6" customHeight="0">
       <c r="A589" s="4" t="inlineStr">
         <is>
-          <t>S0045</t>
+          <t>S6150</t>
         </is>
       </c>
       <c r="B589" s="5" t="inlineStr">
         <is>
-          <t>CHOCOLATE BARRA AGUILA NEGRO</t>
+          <t>ALMENDRA GUARA MEDIANA</t>
         </is>
       </c>
       <c r="C589" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>10 kg</t>
         </is>
       </c>
       <c r="D589" s="7">
-        <v>28660</v>
+        <v>195070</v>
       </c>
       <c r="E589" s="8">
-        <v>28660</v>
+        <v>19507</v>
       </c>
     </row>
     <row r="590" spans="1:6" customHeight="0">
       <c r="A590" s="4" t="inlineStr">
         <is>
-          <t>F0047</t>
+          <t>F6245</t>
         </is>
       </c>
       <c r="C590" s="6" t="inlineStr">
         <is>
-          <t>150 g</t>
+          <t>5 kg</t>
         </is>
       </c>
       <c r="D590" s="7">
-        <v>5060</v>
+        <v>102710</v>
       </c>
       <c r="E590" s="8">
-        <v>33733</v>
+        <v>20542</v>
       </c>
     </row>
     <row r="591" spans="1:6" customHeight="0">
       <c r="A591" s="4" t="inlineStr">
         <is>
-          <t>S0051</t>
-[...4 lines deleted...]
-          <t>BOTONCITO DULCE DE LECHE -ARGENFRUT</t>
+          <t>F6246</t>
         </is>
       </c>
       <c r="C591" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D591" s="7">
-        <v>37475</v>
+        <v>52945</v>
       </c>
       <c r="E591" s="8">
-        <v>37475</v>
+        <v>21178</v>
       </c>
     </row>
     <row r="592" spans="1:6" customHeight="0">
       <c r="A592" s="4" t="inlineStr">
         <is>
-          <t>F0053</t>
+          <t>F6247</t>
         </is>
       </c>
       <c r="C592" s="6" t="inlineStr">
         <is>
-          <t>100 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D592" s="7">
-        <v>4450</v>
+        <v>26450</v>
       </c>
       <c r="E592" s="8">
-        <v>44500</v>
+        <v>26450</v>
       </c>
     </row>
     <row r="593" spans="1:6" customHeight="0">
       <c r="A593" s="4" t="inlineStr">
         <is>
-          <t>S0054</t>
-[...4 lines deleted...]
-          <t>CONFITE CEREAL CHOCOLATE X -ARGENFRUT</t>
+          <t>F6248</t>
         </is>
       </c>
       <c r="C593" s="6" t="inlineStr">
         <is>
-          <t>700 g</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D593" s="7">
-        <v>22475</v>
+        <v>13870</v>
       </c>
       <c r="E593" s="8">
-        <v>32107</v>
+        <v>27740</v>
       </c>
     </row>
     <row r="594" spans="1:6" customHeight="0">
       <c r="A594" s="4" t="inlineStr">
         <is>
-          <t>F0069</t>
+          <t>S6608</t>
+        </is>
+      </c>
+      <c r="B594" s="5" t="inlineStr">
+        <is>
+          <t>ALMENDRA GUARA CHICA</t>
         </is>
       </c>
       <c r="C594" s="6" t="inlineStr">
         <is>
-          <t>250 g</t>
+          <t>10 kg</t>
         </is>
       </c>
       <c r="D594" s="7">
-        <v>8725</v>
+        <v>189410</v>
       </c>
       <c r="E594" s="8">
-        <v>34900</v>
+        <v>18941</v>
       </c>
     </row>
     <row r="595" spans="1:6" customHeight="0">
       <c r="A595" s="4" t="inlineStr">
         <is>
-          <t>S5037</t>
-[...4 lines deleted...]
-          <t>HARINA DE CHIA</t>
+          <t>F6609</t>
         </is>
       </c>
       <c r="C595" s="6" t="inlineStr">
         <is>
-          <t>20 kg</t>
+          <t>5 kg</t>
         </is>
       </c>
       <c r="D595" s="7">
-        <v>58220</v>
+        <v>97930</v>
       </c>
       <c r="E595" s="8">
-        <v>2911</v>
+        <v>19586</v>
       </c>
     </row>
     <row r="596" spans="1:6" customHeight="0">
       <c r="A596" s="4" t="inlineStr">
         <is>
-          <t>F5039</t>
+          <t>F6610</t>
         </is>
       </c>
       <c r="C596" s="6" t="inlineStr">
         <is>
-          <t>5 kg</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D596" s="7">
-        <v>15575</v>
+        <v>50480</v>
       </c>
       <c r="E596" s="8">
-        <v>3115</v>
+        <v>20192</v>
       </c>
     </row>
     <row r="597" spans="1:6" customHeight="0">
       <c r="A597" s="4" t="inlineStr">
         <is>
-          <t>F5040</t>
+          <t>F6611</t>
         </is>
       </c>
       <c r="C597" s="6" t="inlineStr">
         <is>
-          <t>2,5 kg</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D597" s="7">
-        <v>8120</v>
+        <v>25220</v>
       </c>
       <c r="E597" s="8">
-        <v>3248</v>
+        <v>25220</v>
       </c>
     </row>
     <row r="598" spans="1:6" customHeight="0">
       <c r="A598" s="4" t="inlineStr">
         <is>
-          <t>F5041</t>
+          <t>F6612</t>
         </is>
       </c>
       <c r="C598" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D598" s="7">
-        <v>3305</v>
+        <v>13130</v>
       </c>
       <c r="E598" s="8">
-        <v>3305</v>
+        <v>26260</v>
       </c>
     </row>
     <row r="599" spans="1:6" customHeight="0">
       <c r="A599" s="4" t="inlineStr">
         <is>
-          <t>F5042</t>
+          <t>S6316</t>
+        </is>
+      </c>
+      <c r="B599" s="5" t="inlineStr">
+        <is>
+          <t>PISTACHOS CON CASCARA SALADOS PREMIUM</t>
         </is>
       </c>
       <c r="C599" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>10 kg</t>
         </is>
       </c>
       <c r="D599" s="7">
-        <v>1940</v>
+        <v>269270</v>
       </c>
       <c r="E599" s="8">
-        <v>3880</v>
+        <v>26927</v>
       </c>
     </row>
     <row r="600" spans="1:6" customHeight="0">
       <c r="A600" s="4" t="inlineStr">
         <is>
-          <t>S6404</t>
-[...4 lines deleted...]
-          <t>PERA WILLIAMS DESHIDRATADA</t>
+          <t>F6654</t>
         </is>
       </c>
       <c r="C600" s="6" t="inlineStr">
         <is>
           <t>5 kg</t>
         </is>
       </c>
       <c r="D600" s="7">
-        <v>65160</v>
+        <v>139035</v>
       </c>
       <c r="E600" s="8">
-        <v>13032</v>
+        <v>27807</v>
       </c>
     </row>
     <row r="601" spans="1:6" customHeight="0">
       <c r="A601" s="4" t="inlineStr">
         <is>
-          <t>F6299</t>
+          <t>F6317</t>
         </is>
       </c>
       <c r="C601" s="6" t="inlineStr">
         <is>
           <t>2,5 kg</t>
         </is>
       </c>
       <c r="D601" s="7">
-        <v>33695</v>
+        <v>71620</v>
       </c>
       <c r="E601" s="8">
-        <v>13478</v>
+        <v>28648</v>
       </c>
     </row>
     <row r="602" spans="1:6" customHeight="0">
       <c r="A602" s="4" t="inlineStr">
         <is>
-          <t>F7226</t>
+          <t>F6318</t>
         </is>
       </c>
       <c r="C602" s="6" t="inlineStr">
         <is>
           <t>1 kg</t>
         </is>
       </c>
       <c r="D602" s="7">
-        <v>13985</v>
+        <v>29610</v>
       </c>
       <c r="E602" s="8">
-        <v>13985</v>
+        <v>29610</v>
       </c>
     </row>
     <row r="603" spans="1:6" customHeight="0">
       <c r="A603" s="4" t="inlineStr">
         <is>
-          <t>F7227</t>
+          <t>F6319</t>
         </is>
       </c>
       <c r="C603" s="6" t="inlineStr">
         <is>
           <t>500 g</t>
         </is>
       </c>
       <c r="D603" s="7">
-        <v>7310</v>
+        <v>18530</v>
       </c>
       <c r="E603" s="8">
-        <v>14620</v>
+        <v>37060</v>
       </c>
     </row>
     <row r="604" spans="1:6" customHeight="0">
       <c r="A604" s="4" t="inlineStr">
         <is>
-          <t>S6061</t>
-[...4 lines deleted...]
-          <t>ALMENDRA NON PAREIL MEDIANA</t>
+          <t>F6320</t>
         </is>
       </c>
       <c r="C604" s="6" t="inlineStr">
         <is>
-          <t>10 kg</t>
+          <t>250 g</t>
         </is>
       </c>
       <c r="D604" s="7">
-        <v>195730</v>
+        <v>9705</v>
       </c>
       <c r="E604" s="8">
-        <v>19573</v>
+        <v>38820</v>
       </c>
     </row>
     <row r="605" spans="1:6" customHeight="0">
       <c r="A605" s="4" t="inlineStr">
         <is>
-          <t>F6062</t>
+          <t>S6352</t>
+        </is>
+      </c>
+      <c r="B605" s="5" t="inlineStr">
+        <is>
+          <t>PISTACHOS PELADOS PREMIUM</t>
         </is>
       </c>
       <c r="C605" s="6" t="inlineStr">
         <is>
-          <t>5 kg</t>
+          <t>10 kg</t>
         </is>
       </c>
       <c r="D605" s="7">
-        <v>100885</v>
+        <v>520585</v>
       </c>
       <c r="E605" s="8">
-        <v>20177</v>
+        <v>52059</v>
       </c>
     </row>
     <row r="606" spans="1:6" customHeight="0">
       <c r="A606" s="4" t="inlineStr">
         <is>
-          <t>F6063</t>
+          <t>F6720</t>
         </is>
       </c>
       <c r="C606" s="6" t="inlineStr">
         <is>
-          <t>2,5 kg</t>
+          <t>5 kg</t>
         </is>
       </c>
       <c r="D606" s="7">
-        <v>51955</v>
+        <v>268180</v>
       </c>
       <c r="E606" s="8">
-        <v>20782</v>
+        <v>53636</v>
       </c>
     </row>
     <row r="607" spans="1:6" customHeight="0">
       <c r="A607" s="4" t="inlineStr">
         <is>
-          <t>F6064</t>
+          <t>F6353</t>
         </is>
       </c>
       <c r="C607" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D607" s="7">
-        <v>21510</v>
+        <v>137935</v>
       </c>
       <c r="E607" s="8">
-        <v>21510</v>
+        <v>55174</v>
       </c>
     </row>
     <row r="608" spans="1:6" customHeight="0">
       <c r="A608" s="4" t="inlineStr">
         <is>
-          <t>F6029</t>
+          <t>F6354</t>
         </is>
       </c>
       <c r="C608" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D608" s="7">
-        <v>11180</v>
+        <v>56835</v>
       </c>
       <c r="E608" s="8">
-        <v>22360</v>
+        <v>56835</v>
       </c>
     </row>
     <row r="609" spans="1:6" customHeight="0">
       <c r="A609" s="4" t="inlineStr">
         <is>
-          <t>S6310</t>
-[...4 lines deleted...]
-          <t>ALMENDRA NON PAREIL GRANDE</t>
+          <t>F6355</t>
         </is>
       </c>
       <c r="C609" s="6" t="inlineStr">
         <is>
-          <t>10 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D609" s="7">
-        <v>191965</v>
+        <v>35425</v>
       </c>
       <c r="E609" s="8">
-        <v>19197</v>
+        <v>70850</v>
       </c>
     </row>
     <row r="610" spans="1:6" customHeight="0">
       <c r="A610" s="4" t="inlineStr">
         <is>
-          <t>F6311</t>
+          <t>F6356</t>
         </is>
       </c>
       <c r="C610" s="6" t="inlineStr">
         <is>
-          <t>5 kg</t>
+          <t>250 g</t>
         </is>
       </c>
       <c r="D610" s="7">
-        <v>98880</v>
+        <v>18360</v>
       </c>
       <c r="E610" s="8">
-        <v>19776</v>
+        <v>73440</v>
       </c>
     </row>
     <row r="611" spans="1:6" customHeight="0">
       <c r="A611" s="4" t="inlineStr">
         <is>
-          <t>F6312</t>
+          <t>S6270</t>
+        </is>
+      </c>
+      <c r="B611" s="5" t="inlineStr">
+        <is>
+          <t>AVELLANAS MEDIANAS IMPORTADAS</t>
         </is>
       </c>
       <c r="C611" s="6" t="inlineStr">
         <is>
-          <t>2,5 kg</t>
+          <t>10 kg</t>
         </is>
       </c>
       <c r="D611" s="7">
-        <v>50890</v>
+        <v>300360</v>
       </c>
       <c r="E611" s="8">
-        <v>20356</v>
+        <v>30036</v>
       </c>
     </row>
     <row r="612" spans="1:6" customHeight="0">
       <c r="A612" s="4" t="inlineStr">
         <is>
-          <t>F6313</t>
+          <t>F6271</t>
         </is>
       </c>
       <c r="C612" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>5 kg</t>
         </is>
       </c>
       <c r="D612" s="7">
-        <v>21060</v>
+        <v>154940</v>
       </c>
       <c r="E612" s="8">
-        <v>21060</v>
+        <v>30988</v>
       </c>
     </row>
     <row r="613" spans="1:6" customHeight="0">
       <c r="A613" s="4" t="inlineStr">
         <is>
-          <t>F6314</t>
+          <t>F6272</t>
         </is>
       </c>
       <c r="C613" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D613" s="7">
-        <v>10945</v>
+        <v>79750</v>
       </c>
       <c r="E613" s="8">
-        <v>21890</v>
+        <v>31900</v>
       </c>
     </row>
     <row r="614" spans="1:6" customHeight="0">
       <c r="A614" s="4" t="inlineStr">
         <is>
-          <t>S6550</t>
-[...4 lines deleted...]
-          <t>ALMENDRA NON PAREIL CHICA</t>
+          <t>F6273</t>
         </is>
       </c>
       <c r="C614" s="6" t="inlineStr">
         <is>
-          <t>10 kg</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D614" s="7">
-        <v>171125</v>
+        <v>32935</v>
       </c>
       <c r="E614" s="8">
-        <v>17113</v>
+        <v>32935</v>
       </c>
     </row>
     <row r="615" spans="1:6" customHeight="0">
       <c r="A615" s="4" t="inlineStr">
         <is>
-          <t>F6551</t>
+          <t>F6274</t>
         </is>
       </c>
       <c r="C615" s="6" t="inlineStr">
         <is>
-          <t>5 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D615" s="7">
-        <v>88240</v>
+        <v>17090</v>
       </c>
       <c r="E615" s="8">
-        <v>17648</v>
+        <v>34180</v>
       </c>
     </row>
     <row r="616" spans="1:6" customHeight="0">
       <c r="A616" s="4" t="inlineStr">
         <is>
-          <t>F6553</t>
+          <t>S6500</t>
+        </is>
+      </c>
+      <c r="B616" s="5" t="inlineStr">
+        <is>
+          <t>AVELLANAS MEDIANAS</t>
         </is>
       </c>
       <c r="C616" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>10 kg</t>
         </is>
       </c>
       <c r="D616" s="7">
-        <v>18845</v>
+        <v>276075</v>
       </c>
       <c r="E616" s="8">
-        <v>18845</v>
+        <v>27608</v>
       </c>
     </row>
     <row r="617" spans="1:6" customHeight="0">
       <c r="A617" s="4" t="inlineStr">
         <is>
-          <t>S6384</t>
-[...4 lines deleted...]
-          <t>ALMENDRA GUARA GRANDE</t>
+          <t>F6502</t>
         </is>
       </c>
       <c r="C617" s="6" t="inlineStr">
         <is>
-          <t>10 kg</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D617" s="7">
-        <v>162175</v>
+        <v>73350</v>
       </c>
       <c r="E617" s="8">
-        <v>16218</v>
+        <v>29340</v>
       </c>
     </row>
     <row r="618" spans="1:6" customHeight="0">
       <c r="A618" s="4" t="inlineStr">
         <is>
-          <t>F6385</t>
+          <t>F6503</t>
         </is>
       </c>
       <c r="C618" s="6" t="inlineStr">
         <is>
-          <t>5 kg</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D618" s="7">
-        <v>83645</v>
+        <v>30310</v>
       </c>
       <c r="E618" s="8">
-        <v>16729</v>
+        <v>30310</v>
       </c>
     </row>
     <row r="619" spans="1:6" customHeight="0">
       <c r="A619" s="4" t="inlineStr">
         <is>
-          <t>F6386</t>
+          <t>F6504</t>
         </is>
       </c>
       <c r="C619" s="6" t="inlineStr">
         <is>
-          <t>2,5 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D619" s="7">
-        <v>43100</v>
+        <v>18935</v>
       </c>
       <c r="E619" s="8">
-        <v>17240</v>
+        <v>37870</v>
       </c>
     </row>
     <row r="620" spans="1:6" customHeight="0">
       <c r="A620" s="4" t="inlineStr">
         <is>
-          <t>F6387</t>
+          <t>F6505</t>
         </is>
       </c>
       <c r="C620" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>250 g</t>
         </is>
       </c>
       <c r="D620" s="7">
-        <v>17875</v>
+        <v>9905</v>
       </c>
       <c r="E620" s="8">
-        <v>17875</v>
+        <v>39620</v>
       </c>
     </row>
     <row r="621" spans="1:6" customHeight="0">
       <c r="A621" s="4" t="inlineStr">
         <is>
-          <t>F6388</t>
+          <t>S6207</t>
+        </is>
+      </c>
+      <c r="B621" s="5" t="inlineStr">
+        <is>
+          <t>CASTAÑAS DE CAJU ENTERAS W4 -BRASIL</t>
         </is>
       </c>
       <c r="C621" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>22,68 kg</t>
         </is>
       </c>
       <c r="D621" s="7">
-        <v>9315</v>
+        <v>326265</v>
       </c>
       <c r="E621" s="8">
-        <v>18630</v>
+        <v>14386</v>
       </c>
     </row>
     <row r="622" spans="1:6" customHeight="0">
       <c r="A622" s="4" t="inlineStr">
         <is>
-          <t>S6150</t>
-[...4 lines deleted...]
-          <t>ALMENDRA GUARA MEDIANA</t>
+          <t>F6208</t>
         </is>
       </c>
       <c r="C622" s="6" t="inlineStr">
         <is>
           <t>10 kg</t>
         </is>
       </c>
       <c r="D622" s="7">
-        <v>158820</v>
+        <v>148540</v>
       </c>
       <c r="E622" s="8">
-        <v>15882</v>
+        <v>14854</v>
       </c>
     </row>
     <row r="623" spans="1:6" customHeight="0">
       <c r="A623" s="4" t="inlineStr">
         <is>
-          <t>F6245</t>
+          <t>F6209</t>
         </is>
       </c>
       <c r="C623" s="6" t="inlineStr">
         <is>
           <t>5 kg</t>
         </is>
       </c>
       <c r="D623" s="7">
-        <v>81920</v>
+        <v>76515</v>
       </c>
       <c r="E623" s="8">
-        <v>16384</v>
+        <v>15303</v>
       </c>
     </row>
     <row r="624" spans="1:6" customHeight="0">
       <c r="A624" s="4" t="inlineStr">
         <is>
-          <t>F6246</t>
+          <t>F6210</t>
         </is>
       </c>
       <c r="C624" s="6" t="inlineStr">
         <is>
           <t>2,5 kg</t>
         </is>
       </c>
       <c r="D624" s="7">
-        <v>42215</v>
+        <v>39475</v>
       </c>
       <c r="E624" s="8">
-        <v>16886</v>
+        <v>15790</v>
       </c>
     </row>
     <row r="625" spans="1:6" customHeight="0">
       <c r="A625" s="4" t="inlineStr">
         <is>
-          <t>F6247</t>
+          <t>F6211</t>
         </is>
       </c>
       <c r="C625" s="6" t="inlineStr">
         <is>
           <t>1 kg</t>
         </is>
       </c>
       <c r="D625" s="7">
-        <v>17510</v>
+        <v>19710</v>
       </c>
       <c r="E625" s="8">
-        <v>17510</v>
+        <v>19710</v>
       </c>
     </row>
     <row r="626" spans="1:6" customHeight="0">
       <c r="A626" s="4" t="inlineStr">
         <is>
-          <t>F6248</t>
+          <t>F6212</t>
         </is>
       </c>
       <c r="C626" s="6" t="inlineStr">
         <is>
           <t>500 g</t>
         </is>
       </c>
       <c r="D626" s="7">
-        <v>9130</v>
+        <v>10300</v>
       </c>
       <c r="E626" s="8">
-        <v>18260</v>
+        <v>20600</v>
       </c>
     </row>
     <row r="627" spans="1:6" customHeight="0">
       <c r="A627" s="4" t="inlineStr">
         <is>
-          <t>S6608</t>
+          <t>S6213</t>
         </is>
       </c>
       <c r="B627" s="5" t="inlineStr">
         <is>
-          <t>ALMENDRA GUARA CHICA</t>
+          <t>CASTAÑAS DE CAJU ENTERAS W4 -VIETNAM</t>
         </is>
       </c>
       <c r="C627" s="6" t="inlineStr">
         <is>
-          <t>10 kg</t>
+          <t>22,68 kg</t>
         </is>
       </c>
       <c r="D627" s="7">
-        <v>137940</v>
+        <v>299635</v>
       </c>
       <c r="E627" s="8">
-        <v>13794</v>
+        <v>13211</v>
       </c>
     </row>
     <row r="628" spans="1:6" customHeight="0">
       <c r="A628" s="4" t="inlineStr">
         <is>
-          <t>F6609</t>
+          <t>F6214</t>
         </is>
       </c>
       <c r="C628" s="6" t="inlineStr">
         <is>
-          <t>5 kg</t>
+          <t>10 kg</t>
         </is>
       </c>
       <c r="D628" s="7">
-        <v>71140</v>
+        <v>140275</v>
       </c>
       <c r="E628" s="8">
-        <v>14228</v>
+        <v>14028</v>
       </c>
     </row>
     <row r="629" spans="1:6" customHeight="0">
       <c r="A629" s="4" t="inlineStr">
         <is>
-          <t>F6610</t>
+          <t>F6215</t>
         </is>
       </c>
       <c r="C629" s="6" t="inlineStr">
         <is>
-          <t>2,5 kg</t>
+          <t>5 kg</t>
         </is>
       </c>
       <c r="D629" s="7">
-        <v>36655</v>
+        <v>72275</v>
       </c>
       <c r="E629" s="8">
-        <v>14662</v>
+        <v>14455</v>
       </c>
     </row>
     <row r="630" spans="1:6" customHeight="0">
       <c r="A630" s="4" t="inlineStr">
         <is>
-          <t>F6611</t>
+          <t>F6216</t>
         </is>
       </c>
       <c r="C630" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D630" s="7">
-        <v>15220</v>
+        <v>37300</v>
       </c>
       <c r="E630" s="8">
-        <v>15220</v>
+        <v>14920</v>
       </c>
     </row>
     <row r="631" spans="1:6" customHeight="0">
       <c r="A631" s="4" t="inlineStr">
         <is>
-          <t>F6612</t>
+          <t>F6217</t>
         </is>
       </c>
       <c r="C631" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D631" s="7">
-        <v>7950</v>
+        <v>15600</v>
       </c>
       <c r="E631" s="8">
-        <v>15900</v>
+        <v>15600</v>
       </c>
     </row>
     <row r="632" spans="1:6" customHeight="0">
       <c r="A632" s="4" t="inlineStr">
         <is>
-          <t>S6316</t>
-[...4 lines deleted...]
-          <t>PISTACHOS CON CASCARA SALADOS PREMIUM</t>
+          <t>F6218</t>
         </is>
       </c>
       <c r="C632" s="6" t="inlineStr">
         <is>
-          <t>10 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D632" s="7">
-        <v>234875</v>
+        <v>9750</v>
       </c>
       <c r="E632" s="8">
-        <v>23488</v>
+        <v>19500</v>
       </c>
     </row>
     <row r="633" spans="1:6" customHeight="0">
       <c r="A633" s="4" t="inlineStr">
         <is>
-          <t>F6654</t>
+          <t>F6292</t>
         </is>
       </c>
       <c r="C633" s="6" t="inlineStr">
         <is>
-          <t>5 kg</t>
+          <t>250 g</t>
         </is>
       </c>
       <c r="D633" s="7">
-        <v>121000</v>
+        <v>5195</v>
       </c>
       <c r="E633" s="8">
-        <v>24200</v>
+        <v>20780</v>
       </c>
     </row>
     <row r="634" spans="1:6" customHeight="0">
       <c r="A634" s="4" t="inlineStr">
         <is>
-          <t>F6317</t>
+          <t>S6409</t>
+        </is>
+      </c>
+      <c r="B634" s="5" t="inlineStr">
+        <is>
+          <t>MELON</t>
         </is>
       </c>
       <c r="C634" s="6" t="inlineStr">
         <is>
-          <t>2,5 kg</t>
+          <t>5 kg</t>
         </is>
       </c>
       <c r="D634" s="7">
-        <v>62285</v>
+        <v>95655</v>
       </c>
       <c r="E634" s="8">
-        <v>24914</v>
+        <v>19131</v>
       </c>
     </row>
     <row r="635" spans="1:6" customHeight="0">
       <c r="A635" s="4" t="inlineStr">
         <is>
-          <t>F6318</t>
+          <t>F6410</t>
         </is>
       </c>
       <c r="C635" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D635" s="7">
-        <v>25750</v>
+        <v>49565</v>
       </c>
       <c r="E635" s="8">
-        <v>25750</v>
+        <v>19826</v>
       </c>
     </row>
     <row r="636" spans="1:6" customHeight="0">
       <c r="A636" s="4" t="inlineStr">
         <is>
-          <t>F6319</t>
+          <t>F6411</t>
         </is>
       </c>
       <c r="C636" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D636" s="7">
-        <v>13355</v>
+        <v>20510</v>
       </c>
       <c r="E636" s="8">
-        <v>26710</v>
+        <v>20510</v>
       </c>
     </row>
     <row r="637" spans="1:6" customHeight="0">
       <c r="A637" s="4" t="inlineStr">
         <is>
-          <t>F6320</t>
+          <t>S6652</t>
+        </is>
+      </c>
+      <c r="B637" s="5" t="inlineStr">
+        <is>
+          <t>CIRUELAS S/CAROZO110/132 MEDIANA</t>
         </is>
       </c>
       <c r="C637" s="6" t="inlineStr">
         <is>
-          <t>250 g</t>
+          <t>10 kg</t>
         </is>
       </c>
       <c r="D637" s="7">
-        <v>6995</v>
+        <v>70915</v>
       </c>
       <c r="E637" s="8">
-        <v>27980</v>
+        <v>7092</v>
       </c>
     </row>
     <row r="638" spans="1:6" customHeight="0">
       <c r="A638" s="4" t="inlineStr">
         <is>
-          <t>S6352</t>
-[...4 lines deleted...]
-          <t>PISTACHOS PELADOS PREMIUM</t>
+          <t>F6653</t>
         </is>
       </c>
       <c r="C638" s="6" t="inlineStr">
         <is>
-          <t>10 kg</t>
+          <t>5 kg</t>
         </is>
       </c>
       <c r="D638" s="7">
-        <v>464160</v>
+        <v>36985</v>
       </c>
       <c r="E638" s="8">
-        <v>46416</v>
+        <v>7397</v>
       </c>
     </row>
     <row r="639" spans="1:6" customHeight="0">
       <c r="A639" s="4" t="inlineStr">
         <is>
-          <t>F6720</t>
+          <t>F6011</t>
         </is>
       </c>
       <c r="C639" s="6" t="inlineStr">
         <is>
-          <t>5 kg</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D639" s="7">
-        <v>238825</v>
+        <v>19215</v>
       </c>
       <c r="E639" s="8">
-        <v>47765</v>
+        <v>7686</v>
       </c>
     </row>
     <row r="640" spans="1:6" customHeight="0">
       <c r="A640" s="4" t="inlineStr">
         <is>
-          <t>F6353</t>
+          <t>F6024</t>
         </is>
       </c>
       <c r="C640" s="6" t="inlineStr">
         <is>
-          <t>2,5 kg</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D640" s="7">
-        <v>122785</v>
+        <v>9630</v>
       </c>
       <c r="E640" s="8">
-        <v>49114</v>
+        <v>9630</v>
       </c>
     </row>
     <row r="641" spans="1:6" customHeight="0">
       <c r="A641" s="4" t="inlineStr">
         <is>
-          <t>F6354</t>
+          <t>F6135</t>
         </is>
       </c>
       <c r="C641" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D641" s="7">
-        <v>50590</v>
+        <v>5135</v>
       </c>
       <c r="E641" s="8">
-        <v>50590</v>
+        <v>10270</v>
       </c>
     </row>
     <row r="642" spans="1:6" customHeight="0">
       <c r="A642" s="4" t="inlineStr">
         <is>
-          <t>F6355</t>
+          <t>S1259</t>
+        </is>
+      </c>
+      <c r="B642" s="5" t="inlineStr">
+        <is>
+          <t>ROCKLETS ARCOR</t>
         </is>
       </c>
       <c r="C642" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>10 kg</t>
         </is>
       </c>
       <c r="D642" s="7">
-        <v>26090</v>
+        <v>200655</v>
       </c>
       <c r="E642" s="8">
-        <v>52180</v>
+        <v>20066</v>
       </c>
     </row>
     <row r="643" spans="1:6" customHeight="0">
       <c r="A643" s="4" t="inlineStr">
         <is>
-          <t>F6356</t>
+          <t>FN1260</t>
         </is>
       </c>
       <c r="C643" s="6" t="inlineStr">
         <is>
-          <t>250 g</t>
+          <t>5 kg</t>
         </is>
       </c>
       <c r="D643" s="7">
-        <v>13520</v>
+        <v>105030</v>
       </c>
       <c r="E643" s="8">
-        <v>54080</v>
+        <v>21006</v>
       </c>
     </row>
     <row r="644" spans="1:6" customHeight="0">
       <c r="A644" s="4" t="inlineStr">
         <is>
-          <t>S6270</t>
-[...4 lines deleted...]
-          <t>AVELLANAS MEDIANAS IMPORTADAS</t>
+          <t>F0079</t>
         </is>
       </c>
       <c r="C644" s="6" t="inlineStr">
         <is>
-          <t>10 kg</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D644" s="7">
-        <v>339320</v>
+        <v>54825</v>
       </c>
       <c r="E644" s="8">
-        <v>33932</v>
+        <v>21930</v>
       </c>
     </row>
     <row r="645" spans="1:6" customHeight="0">
       <c r="A645" s="4" t="inlineStr">
         <is>
-          <t>F6271</t>
+          <t>FN1003</t>
         </is>
       </c>
       <c r="C645" s="6" t="inlineStr">
         <is>
-          <t>5 kg</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D645" s="7">
-        <v>174590</v>
+        <v>22965</v>
       </c>
       <c r="E645" s="8">
-        <v>34918</v>
+        <v>22965</v>
       </c>
     </row>
     <row r="646" spans="1:6" customHeight="0">
       <c r="A646" s="4" t="inlineStr">
         <is>
-          <t>F6272</t>
+          <t>FN1004</t>
         </is>
       </c>
       <c r="C646" s="6" t="inlineStr">
         <is>
-          <t>2,5 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D646" s="7">
-        <v>89760</v>
+        <v>12105</v>
       </c>
       <c r="E646" s="8">
-        <v>35904</v>
+        <v>24210</v>
       </c>
     </row>
     <row r="647" spans="1:6" customHeight="0">
       <c r="A647" s="4" t="inlineStr">
         <is>
-          <t>F6273</t>
+          <t>FN1006</t>
         </is>
       </c>
       <c r="C647" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>100 g</t>
         </is>
       </c>
       <c r="D647" s="7">
-        <v>37015</v>
+        <v>2845</v>
       </c>
       <c r="E647" s="8">
-        <v>37015</v>
+        <v>28450</v>
       </c>
     </row>
     <row r="648" spans="1:6" customHeight="0">
       <c r="A648" s="4" t="inlineStr">
         <is>
-          <t>F6274</t>
+          <t>S0080</t>
+        </is>
+      </c>
+      <c r="B648" s="5" t="inlineStr">
+        <is>
+          <t>MINI ROCKLETS ARCOR</t>
         </is>
       </c>
       <c r="C648" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>9 kg</t>
         </is>
       </c>
       <c r="D648" s="7">
-        <v>19125</v>
+        <v>144470</v>
       </c>
       <c r="E648" s="8">
-        <v>38250</v>
+        <v>16052</v>
       </c>
     </row>
     <row r="649" spans="1:6" customHeight="0">
       <c r="A649" s="4" t="inlineStr">
         <is>
-          <t>S6500</t>
-[...4 lines deleted...]
-          <t>AVELLANAS MEDIANAS</t>
+          <t>F0082</t>
         </is>
       </c>
       <c r="C649" s="6" t="inlineStr">
         <is>
-          <t>10 kg</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D649" s="7">
-        <v>275100</v>
+        <v>42222</v>
       </c>
       <c r="E649" s="8">
-        <v>27510</v>
+        <v>16889</v>
       </c>
     </row>
     <row r="650" spans="1:6" customHeight="0">
       <c r="A650" s="4" t="inlineStr">
         <is>
-          <t>F6502</t>
+          <t>F0083</t>
         </is>
       </c>
       <c r="C650" s="6" t="inlineStr">
         <is>
-          <t>2,5 kg</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D650" s="7">
-        <v>72830</v>
+        <v>17717</v>
       </c>
       <c r="E650" s="8">
-        <v>29132</v>
+        <v>17717</v>
       </c>
     </row>
     <row r="651" spans="1:6" customHeight="0">
       <c r="A651" s="4" t="inlineStr">
         <is>
-          <t>F6503</t>
+          <t>F0084</t>
         </is>
       </c>
       <c r="C651" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D651" s="7">
-        <v>30065</v>
+        <v>9354</v>
       </c>
       <c r="E651" s="8">
-        <v>30065</v>
+        <v>18708</v>
       </c>
     </row>
     <row r="652" spans="1:6" customHeight="0">
       <c r="A652" s="4" t="inlineStr">
         <is>
-          <t>F6504</t>
+          <t>F0085</t>
         </is>
       </c>
       <c r="C652" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>100 g</t>
         </is>
       </c>
       <c r="D652" s="7">
-        <v>15560</v>
+        <v>2206</v>
       </c>
       <c r="E652" s="8">
-        <v>31120</v>
+        <v>22060</v>
       </c>
     </row>
     <row r="653" spans="1:6" customHeight="0">
       <c r="A653" s="4" t="inlineStr">
         <is>
-          <t>F6505</t>
+          <t>S0086</t>
+        </is>
+      </c>
+      <c r="B653" s="5" t="inlineStr">
+        <is>
+          <t>DATILES DE ARGELIA SIN CAROZO</t>
         </is>
       </c>
       <c r="C653" s="6" t="inlineStr">
         <is>
-          <t>250 g</t>
+          <t>5 kg</t>
         </is>
       </c>
       <c r="D653" s="7">
-        <v>8120</v>
+        <v>55580</v>
       </c>
       <c r="E653" s="8">
-        <v>32480</v>
+        <v>11116</v>
       </c>
     </row>
     <row r="654" spans="1:6" customHeight="0">
       <c r="A654" s="4" t="inlineStr">
         <is>
-          <t>S6207</t>
-[...4 lines deleted...]
-          <t>CASTAÑAS DE CAJU ENTERAS W4 -BRASIL</t>
+          <t>F6243</t>
         </is>
       </c>
       <c r="C654" s="6" t="inlineStr">
         <is>
-          <t>22,68 kg</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D654" s="7">
-        <v>304920</v>
+        <v>29075</v>
       </c>
       <c r="E654" s="8">
-        <v>13444</v>
+        <v>11630</v>
       </c>
     </row>
     <row r="655" spans="1:6" customHeight="0">
       <c r="A655" s="4" t="inlineStr">
         <is>
-          <t>F6208</t>
+          <t>F6244</t>
         </is>
       </c>
       <c r="C655" s="6" t="inlineStr">
         <is>
-          <t>10 kg</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D655" s="7">
-        <v>138415</v>
+        <v>12135</v>
       </c>
       <c r="E655" s="8">
-        <v>13842</v>
+        <v>12135</v>
       </c>
     </row>
     <row r="656" spans="1:6" customHeight="0">
       <c r="A656" s="4" t="inlineStr">
         <is>
-          <t>F6209</t>
+          <t>F6249</t>
         </is>
       </c>
       <c r="C656" s="6" t="inlineStr">
         <is>
-          <t>5 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D656" s="7">
-        <v>71195</v>
+        <v>6420</v>
       </c>
       <c r="E656" s="8">
-        <v>14239</v>
+        <v>12840</v>
       </c>
     </row>
     <row r="657" spans="1:6" customHeight="0">
       <c r="A657" s="4" t="inlineStr">
         <is>
-          <t>F6210</t>
+          <t>S6014</t>
+        </is>
+      </c>
+      <c r="B657" s="5" t="inlineStr">
+        <is>
+          <t>DATILES DE EGIPTO SIN CAROZO</t>
         </is>
       </c>
       <c r="C657" s="6" t="inlineStr">
         <is>
-          <t>2,5 kg</t>
+          <t>5 kg</t>
         </is>
       </c>
       <c r="D657" s="7">
-        <v>36670</v>
+        <v>35910</v>
       </c>
       <c r="E657" s="8">
-        <v>14668</v>
+        <v>7182</v>
       </c>
     </row>
     <row r="658" spans="1:6" customHeight="0">
       <c r="A658" s="4" t="inlineStr">
         <is>
-          <t>F6211</t>
+          <t>F6088</t>
         </is>
       </c>
       <c r="C658" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D658" s="7">
-        <v>15220</v>
+        <v>18990</v>
       </c>
       <c r="E658" s="8">
-        <v>15220</v>
+        <v>7596</v>
       </c>
     </row>
     <row r="659" spans="1:6" customHeight="0">
       <c r="A659" s="4" t="inlineStr">
         <is>
-          <t>F6212</t>
+          <t>P6014</t>
         </is>
       </c>
       <c r="C659" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D659" s="7">
-        <v>7945</v>
+        <v>7995</v>
       </c>
       <c r="E659" s="8">
-        <v>15890</v>
+        <v>7995</v>
       </c>
     </row>
     <row r="660" spans="1:6" customHeight="0">
       <c r="A660" s="4" t="inlineStr">
         <is>
-          <t>S6213</t>
-[...4 lines deleted...]
-          <t>CASTAÑAS DE CAJU ENTERAS W4 -VIETNAM</t>
+          <t>F6143</t>
         </is>
       </c>
       <c r="C660" s="6" t="inlineStr">
         <is>
-          <t>22,68 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D660" s="7">
-        <v>264620</v>
+        <v>4305</v>
       </c>
       <c r="E660" s="8">
-        <v>11668</v>
+        <v>8610</v>
       </c>
     </row>
     <row r="661" spans="1:6" customHeight="0">
       <c r="A661" s="4" t="inlineStr">
         <is>
-          <t>F6214</t>
+          <t>S6369</t>
+        </is>
+      </c>
+      <c r="B661" s="5" t="inlineStr">
+        <is>
+          <t>DATILES DE EGIPTO CON CAROZO</t>
         </is>
       </c>
       <c r="C661" s="6" t="inlineStr">
         <is>
-          <t>10 kg</t>
+          <t>5 kg</t>
         </is>
       </c>
       <c r="D661" s="7">
-        <v>120160</v>
+        <v>25385</v>
       </c>
       <c r="E661" s="8">
-        <v>12016</v>
+        <v>5077</v>
       </c>
     </row>
     <row r="662" spans="1:6" customHeight="0">
       <c r="A662" s="4" t="inlineStr">
         <is>
-          <t>F6215</t>
+          <t>F6370</t>
         </is>
       </c>
       <c r="C662" s="6" t="inlineStr">
         <is>
-          <t>5 kg</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D662" s="7">
-        <v>61825</v>
+        <v>13590</v>
       </c>
       <c r="E662" s="8">
-        <v>12365</v>
+        <v>5436</v>
       </c>
     </row>
     <row r="663" spans="1:6" customHeight="0">
       <c r="A663" s="4" t="inlineStr">
         <is>
-          <t>F6216</t>
+          <t>F6371</t>
         </is>
       </c>
       <c r="C663" s="6" t="inlineStr">
         <is>
-          <t>2,5 kg</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D663" s="7">
-        <v>31860</v>
+        <v>5780</v>
       </c>
       <c r="E663" s="8">
-        <v>12744</v>
+        <v>5780</v>
       </c>
     </row>
     <row r="664" spans="1:6" customHeight="0">
       <c r="A664" s="4" t="inlineStr">
         <is>
-          <t>F6217</t>
+          <t>F6372</t>
         </is>
       </c>
       <c r="C664" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D664" s="7">
-        <v>13245</v>
+        <v>3170</v>
       </c>
       <c r="E664" s="8">
-        <v>13245</v>
+        <v>6340</v>
       </c>
     </row>
     <row r="665" spans="1:6" customHeight="0">
       <c r="A665" s="4" t="inlineStr">
         <is>
-          <t>F6218</t>
+          <t>S6373</t>
+        </is>
+      </c>
+      <c r="B665" s="5" t="inlineStr">
+        <is>
+          <t>DATILES DE ARGELIA CON CAROZO</t>
         </is>
       </c>
       <c r="C665" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>5 kg</t>
         </is>
       </c>
       <c r="D665" s="7">
-        <v>6935</v>
+        <v>46955</v>
       </c>
       <c r="E665" s="8">
-        <v>13870</v>
+        <v>9391</v>
       </c>
     </row>
     <row r="666" spans="1:6" customHeight="0">
       <c r="A666" s="4" t="inlineStr">
         <is>
-          <t>F6292</t>
+          <t>F6374</t>
         </is>
       </c>
       <c r="C666" s="6" t="inlineStr">
         <is>
-          <t>250 g</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D666" s="7">
-        <v>3700</v>
+        <v>24650</v>
       </c>
       <c r="E666" s="8">
-        <v>14800</v>
+        <v>9860</v>
       </c>
     </row>
     <row r="667" spans="1:6" customHeight="0">
       <c r="A667" s="4" t="inlineStr">
         <is>
-          <t>S6409</t>
-[...4 lines deleted...]
-          <t>MELON</t>
+          <t>F6375</t>
         </is>
       </c>
       <c r="C667" s="6" t="inlineStr">
         <is>
-          <t>5 kg</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D667" s="7">
-        <v>89395</v>
+        <v>10320</v>
       </c>
       <c r="E667" s="8">
-        <v>17879</v>
+        <v>10320</v>
       </c>
     </row>
     <row r="668" spans="1:6" customHeight="0">
       <c r="A668" s="4" t="inlineStr">
         <is>
-          <t>F6410</t>
+          <t>F6376</t>
         </is>
       </c>
       <c r="C668" s="6" t="inlineStr">
         <is>
-          <t>2,5 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D668" s="7">
-        <v>46095</v>
+        <v>5495</v>
       </c>
       <c r="E668" s="8">
-        <v>18438</v>
+        <v>10990</v>
       </c>
     </row>
     <row r="669" spans="1:6" customHeight="0">
       <c r="A669" s="4" t="inlineStr">
         <is>
-          <t>F6411</t>
+          <t>S6090</t>
+        </is>
+      </c>
+      <c r="B669" s="5" t="inlineStr">
+        <is>
+          <t>HIGOS NEGROS</t>
         </is>
       </c>
       <c r="C669" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>10 kg</t>
         </is>
       </c>
       <c r="D669" s="7">
-        <v>19060</v>
+        <v>130040</v>
       </c>
       <c r="E669" s="8">
-        <v>19060</v>
+        <v>13004</v>
       </c>
     </row>
     <row r="670" spans="1:6" customHeight="0">
       <c r="A670" s="4" t="inlineStr">
         <is>
-          <t>S6652</t>
-[...4 lines deleted...]
-          <t>CIRUELAS S/CAROZO110/132 MEDIANA</t>
+          <t>F6047</t>
         </is>
       </c>
       <c r="C670" s="6" t="inlineStr">
         <is>
-          <t>10 kg</t>
+          <t>5 kg</t>
         </is>
       </c>
       <c r="D670" s="7">
-        <v>67270</v>
+        <v>66750</v>
       </c>
       <c r="E670" s="8">
-        <v>6727</v>
+        <v>13350</v>
       </c>
     </row>
     <row r="671" spans="1:6" customHeight="0">
       <c r="A671" s="4" t="inlineStr">
         <is>
-          <t>F6653</t>
+          <t>F6089</t>
         </is>
       </c>
       <c r="C671" s="6" t="inlineStr">
         <is>
-          <t>5 kg</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D671" s="7">
-        <v>34810</v>
+        <v>35040</v>
       </c>
       <c r="E671" s="8">
-        <v>6962</v>
+        <v>14016</v>
       </c>
     </row>
     <row r="672" spans="1:6" customHeight="0">
       <c r="A672" s="4" t="inlineStr">
         <is>
-          <t>F6011</t>
+          <t>P6047</t>
         </is>
       </c>
       <c r="C672" s="6" t="inlineStr">
         <is>
-          <t>2,5 kg</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D672" s="7">
-        <v>17995</v>
+        <v>17535</v>
       </c>
       <c r="E672" s="8">
-        <v>7198</v>
+        <v>17535</v>
       </c>
     </row>
     <row r="673" spans="1:6" customHeight="0">
       <c r="A673" s="4" t="inlineStr">
         <is>
-          <t>F6024</t>
+          <t>F6144</t>
         </is>
       </c>
       <c r="C673" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D673" s="7">
-        <v>7555</v>
+        <v>9185</v>
       </c>
       <c r="E673" s="8">
-        <v>7555</v>
+        <v>18370</v>
       </c>
     </row>
     <row r="674" spans="1:6" customHeight="0">
       <c r="A674" s="4" t="inlineStr">
         <is>
-          <t>F6135</t>
+          <t>S6039</t>
+        </is>
+      </c>
+      <c r="B674" s="5" t="inlineStr">
+        <is>
+          <t>NUEZ MARIPOSA EXTRA LIGHT-PROCESADA A MANO</t>
         </is>
       </c>
       <c r="C674" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>10 kg</t>
         </is>
       </c>
       <c r="D674" s="7">
-        <v>4020</v>
+        <v>122070</v>
       </c>
       <c r="E674" s="8">
-        <v>8040</v>
+        <v>12207</v>
       </c>
     </row>
     <row r="675" spans="1:6" customHeight="0">
       <c r="A675" s="4" t="inlineStr">
         <is>
-          <t>S6045</t>
-[...4 lines deleted...]
-          <t>DAMASCO EN MITADES</t>
+          <t>F6027</t>
         </is>
       </c>
       <c r="C675" s="6" t="inlineStr">
         <is>
           <t>5 kg</t>
         </is>
       </c>
       <c r="D675" s="7">
-        <v>61145</v>
+        <v>63390</v>
       </c>
       <c r="E675" s="8">
-        <v>12229</v>
+        <v>12678</v>
       </c>
     </row>
     <row r="676" spans="1:6" customHeight="0">
       <c r="A676" s="4" t="inlineStr">
         <is>
-          <t>F6046</t>
+          <t>F6091</t>
         </is>
       </c>
       <c r="C676" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D676" s="7">
-        <v>12835</v>
+        <v>32775</v>
       </c>
       <c r="E676" s="8">
-        <v>12835</v>
+        <v>13110</v>
       </c>
     </row>
     <row r="677" spans="1:6" customHeight="0">
       <c r="A677" s="4" t="inlineStr">
         <is>
-          <t>S1259</t>
-[...4 lines deleted...]
-          <t>ROCKLETS ARCOR</t>
+          <t>F6007</t>
         </is>
       </c>
       <c r="C677" s="6" t="inlineStr">
         <is>
-          <t>10 kg</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D677" s="7">
-        <v>187525</v>
+        <v>16440</v>
       </c>
       <c r="E677" s="8">
-        <v>18753</v>
+        <v>16440</v>
       </c>
     </row>
     <row r="678" spans="1:6" customHeight="0">
       <c r="A678" s="4" t="inlineStr">
         <is>
-          <t>FN1260</t>
+          <t>F6145</t>
         </is>
       </c>
       <c r="C678" s="6" t="inlineStr">
         <is>
-          <t>5 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D678" s="7">
-        <v>97895</v>
+        <v>8635</v>
       </c>
       <c r="E678" s="8">
-        <v>19579</v>
+        <v>17270</v>
       </c>
     </row>
     <row r="679" spans="1:6" customHeight="0">
       <c r="A679" s="4" t="inlineStr">
         <is>
-          <t>F0079</t>
+          <t>S6158</t>
+        </is>
+      </c>
+      <c r="B679" s="5" t="inlineStr">
+        <is>
+          <t>NUEZ MARIPOSA LIGHT</t>
         </is>
       </c>
       <c r="C679" s="6" t="inlineStr">
         <is>
-          <t>2,5 kg</t>
+          <t>10 kg</t>
         </is>
       </c>
       <c r="D679" s="7">
-        <v>51015</v>
+        <v>113690</v>
       </c>
       <c r="E679" s="8">
-        <v>20406</v>
+        <v>11369</v>
       </c>
     </row>
     <row r="680" spans="1:6" customHeight="0">
       <c r="A680" s="4" t="inlineStr">
         <is>
-          <t>FN1003</t>
+          <t>F6159</t>
         </is>
       </c>
       <c r="C680" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>5 kg</t>
         </is>
       </c>
       <c r="D680" s="7">
-        <v>21360</v>
+        <v>59085</v>
       </c>
       <c r="E680" s="8">
-        <v>21360</v>
+        <v>11817</v>
       </c>
     </row>
     <row r="681" spans="1:6" customHeight="0">
       <c r="A681" s="4" t="inlineStr">
         <is>
-          <t>FN1004</t>
+          <t>F6160</t>
         </is>
       </c>
       <c r="C681" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D681" s="7">
-        <v>11215</v>
+        <v>30565</v>
       </c>
       <c r="E681" s="8">
-        <v>22430</v>
+        <v>12226</v>
       </c>
     </row>
     <row r="682" spans="1:6" customHeight="0">
       <c r="A682" s="4" t="inlineStr">
         <is>
-          <t>FN1006</t>
+          <t>F6161</t>
         </is>
       </c>
       <c r="C682" s="6" t="inlineStr">
         <is>
-          <t>100 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D682" s="7">
-        <v>2565</v>
+        <v>15345</v>
       </c>
       <c r="E682" s="8">
-        <v>25650</v>
+        <v>15345</v>
       </c>
     </row>
     <row r="683" spans="1:6" customHeight="0">
       <c r="A683" s="4" t="inlineStr">
         <is>
-          <t>S0080</t>
-[...4 lines deleted...]
-          <t>MINI ROCKLETS ARCOR</t>
+          <t>F6162</t>
         </is>
       </c>
       <c r="C683" s="6" t="inlineStr">
         <is>
-          <t>9 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D683" s="7">
-        <v>168775</v>
+        <v>8075</v>
       </c>
       <c r="E683" s="8">
-        <v>18753</v>
+        <v>16150</v>
       </c>
     </row>
     <row r="684" spans="1:6" customHeight="0">
       <c r="A684" s="4" t="inlineStr">
         <is>
-          <t>F0082</t>
+          <t>S6613</t>
+        </is>
+      </c>
+      <c r="B684" s="5" t="inlineStr">
+        <is>
+          <t>NUEZ MARIPOSA LIGHT AMBAR</t>
         </is>
       </c>
       <c r="C684" s="6" t="inlineStr">
         <is>
-          <t>2,5 kg</t>
+          <t>10 kg</t>
         </is>
       </c>
       <c r="D684" s="7">
-        <v>49100</v>
+        <v>105315</v>
       </c>
       <c r="E684" s="8">
-        <v>19640</v>
+        <v>10532</v>
       </c>
     </row>
     <row r="685" spans="1:6" customHeight="0">
       <c r="A685" s="4" t="inlineStr">
         <is>
-          <t>F0083</t>
+          <t>F6614</t>
         </is>
       </c>
       <c r="C685" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>5 kg</t>
         </is>
       </c>
       <c r="D685" s="7">
-        <v>20590</v>
+        <v>54780</v>
       </c>
       <c r="E685" s="8">
-        <v>20590</v>
+        <v>10956</v>
       </c>
     </row>
     <row r="686" spans="1:6" customHeight="0">
       <c r="A686" s="4" t="inlineStr">
         <is>
-          <t>F0084</t>
+          <t>F6615</t>
         </is>
       </c>
       <c r="C686" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D686" s="7">
-        <v>10830</v>
+        <v>28355</v>
       </c>
       <c r="E686" s="8">
-        <v>21660</v>
+        <v>11342</v>
       </c>
     </row>
     <row r="687" spans="1:6" customHeight="0">
       <c r="A687" s="4" t="inlineStr">
         <is>
-          <t>F0085</t>
+          <t>F6616</t>
         </is>
       </c>
       <c r="C687" s="6" t="inlineStr">
         <is>
-          <t>100 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D687" s="7">
-        <v>2490</v>
+        <v>14245</v>
       </c>
       <c r="E687" s="8">
-        <v>24900</v>
+        <v>14245</v>
       </c>
     </row>
     <row r="688" spans="1:6" customHeight="0">
       <c r="A688" s="4" t="inlineStr">
         <is>
-          <t>S0086</t>
-[...4 lines deleted...]
-          <t>DATILES DE ARGELIA SIN CAROZO</t>
+          <t>F6617</t>
         </is>
       </c>
       <c r="C688" s="6" t="inlineStr">
         <is>
-          <t>5 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D688" s="7">
-        <v>51945</v>
+        <v>7510</v>
       </c>
       <c r="E688" s="8">
-        <v>10389</v>
+        <v>15020</v>
       </c>
     </row>
     <row r="689" spans="1:6" customHeight="0">
       <c r="A689" s="4" t="inlineStr">
         <is>
-          <t>F6243</t>
+          <t>S6510</t>
+        </is>
+      </c>
+      <c r="B689" s="5" t="inlineStr">
+        <is>
+          <t>NUEZ CUARTO LIGHT</t>
         </is>
       </c>
       <c r="C689" s="6" t="inlineStr">
         <is>
-          <t>2,5 kg</t>
+          <t>10 kg</t>
         </is>
       </c>
       <c r="D689" s="7">
-        <v>26950</v>
+        <v>107705</v>
       </c>
       <c r="E689" s="8">
-        <v>10780</v>
+        <v>10771</v>
       </c>
     </row>
     <row r="690" spans="1:6" customHeight="0">
       <c r="A690" s="4" t="inlineStr">
         <is>
-          <t>F6244</t>
+          <t>F6512</t>
         </is>
       </c>
       <c r="C690" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D690" s="7">
-        <v>11235</v>
+        <v>28990</v>
       </c>
       <c r="E690" s="8">
-        <v>11235</v>
+        <v>11596</v>
       </c>
     </row>
     <row r="691" spans="1:6" customHeight="0">
       <c r="A691" s="4" t="inlineStr">
         <is>
-          <t>F6249</t>
+          <t>F6514</t>
         </is>
       </c>
       <c r="C691" s="6" t="inlineStr">
         <is>
           <t>500 g</t>
         </is>
       </c>
       <c r="D691" s="7">
-        <v>5905</v>
+        <v>7670</v>
       </c>
       <c r="E691" s="8">
-        <v>11810</v>
+        <v>15340</v>
       </c>
     </row>
     <row r="692" spans="1:6" customHeight="0">
       <c r="A692" s="4" t="inlineStr">
         <is>
-          <t>S6014</t>
+          <t>S6636</t>
         </is>
       </c>
       <c r="B692" s="5" t="inlineStr">
         <is>
-          <t>DATILES DE EGIPTO SIN CAROZO</t>
+          <t>NUEZ CUARTO LIGHT AMBAR</t>
         </is>
       </c>
       <c r="C692" s="6" t="inlineStr">
         <is>
-          <t>5 kg</t>
+          <t>10 kg</t>
         </is>
       </c>
       <c r="D692" s="7">
-        <v>32215</v>
+        <v>101725</v>
       </c>
       <c r="E692" s="8">
-        <v>6443</v>
+        <v>10173</v>
       </c>
     </row>
     <row r="693" spans="1:6" customHeight="0">
       <c r="A693" s="4" t="inlineStr">
         <is>
-          <t>F6088</t>
+          <t>S6641</t>
+        </is>
+      </c>
+      <c r="B693" s="5" t="inlineStr">
+        <is>
+          <t>NUEZ CUARTOS AMBAR</t>
         </is>
       </c>
       <c r="C693" s="6" t="inlineStr">
         <is>
-          <t>2,5 kg</t>
+          <t>10 kg</t>
         </is>
       </c>
       <c r="D693" s="7">
-        <v>16830</v>
+        <v>94485</v>
       </c>
       <c r="E693" s="8">
-        <v>6732</v>
+        <v>9449</v>
       </c>
     </row>
     <row r="694" spans="1:6" customHeight="0">
       <c r="A694" s="4" t="inlineStr">
         <is>
-          <t>P6014</t>
+          <t>F6642</t>
         </is>
       </c>
       <c r="C694" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>5 kg</t>
         </is>
       </c>
       <c r="D694" s="7">
-        <v>7080</v>
+        <v>49215</v>
       </c>
       <c r="E694" s="8">
-        <v>7080</v>
+        <v>9843</v>
       </c>
     </row>
     <row r="695" spans="1:6" customHeight="0">
       <c r="A695" s="4" t="inlineStr">
         <is>
-          <t>F6143</t>
+          <t>S6646</t>
+        </is>
+      </c>
+      <c r="B695" s="5" t="inlineStr">
+        <is>
+          <t>NUEZ MARIPOSA COBRIZA (NEGRA)</t>
         </is>
       </c>
       <c r="C695" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>10 kg</t>
         </is>
       </c>
       <c r="D695" s="7">
-        <v>3780</v>
+        <v>83770</v>
       </c>
       <c r="E695" s="8">
-        <v>7560</v>
+        <v>8377</v>
       </c>
     </row>
     <row r="696" spans="1:6" customHeight="0">
       <c r="A696" s="4" t="inlineStr">
         <is>
-          <t>S6369</t>
-[...4 lines deleted...]
-          <t>DATILES DE EGIPTO CON CAROZO</t>
+          <t>F6649</t>
         </is>
       </c>
       <c r="C696" s="6" t="inlineStr">
         <is>
-          <t>5 kg</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D696" s="7">
-        <v>23725</v>
+        <v>11420</v>
       </c>
       <c r="E696" s="8">
-        <v>4745</v>
+        <v>11420</v>
       </c>
     </row>
     <row r="697" spans="1:6" customHeight="0">
       <c r="A697" s="4" t="inlineStr">
         <is>
-          <t>F6370</t>
+          <t>S6163</t>
+        </is>
+      </c>
+      <c r="B697" s="5" t="inlineStr">
+        <is>
+          <t>NUEZ MARIPOSA AMBAR</t>
         </is>
       </c>
       <c r="C697" s="6" t="inlineStr">
         <is>
-          <t>2,5 kg</t>
+          <t>10 kg</t>
         </is>
       </c>
       <c r="D697" s="7">
-        <v>12475</v>
+        <v>95740</v>
       </c>
       <c r="E697" s="8">
-        <v>4990</v>
+        <v>9574</v>
       </c>
     </row>
     <row r="698" spans="1:6" customHeight="0">
       <c r="A698" s="4" t="inlineStr">
         <is>
-          <t>F6371</t>
+          <t>F6164</t>
         </is>
       </c>
       <c r="C698" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>5 kg</t>
         </is>
       </c>
       <c r="D698" s="7">
-        <v>5295</v>
+        <v>49860</v>
       </c>
       <c r="E698" s="8">
-        <v>5295</v>
+        <v>9972</v>
       </c>
     </row>
     <row r="699" spans="1:6" customHeight="0">
       <c r="A699" s="4" t="inlineStr">
         <is>
-          <t>F6372</t>
+          <t>F6165</t>
         </is>
       </c>
       <c r="C699" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D699" s="7">
-        <v>2865</v>
+        <v>25830</v>
       </c>
       <c r="E699" s="8">
-        <v>5730</v>
+        <v>10332</v>
       </c>
     </row>
     <row r="700" spans="1:6" customHeight="0">
       <c r="A700" s="4" t="inlineStr">
         <is>
-          <t>S6373</t>
-[...4 lines deleted...]
-          <t>DATILES DE ARGELIA CON CAROZO</t>
+          <t>F6166</t>
         </is>
       </c>
       <c r="C700" s="6" t="inlineStr">
         <is>
-          <t>5 kg</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D700" s="7">
-        <v>39360</v>
+        <v>12990</v>
       </c>
       <c r="E700" s="8">
-        <v>7872</v>
+        <v>12990</v>
       </c>
     </row>
     <row r="701" spans="1:6" customHeight="0">
       <c r="A701" s="4" t="inlineStr">
         <is>
-          <t>F6374</t>
+          <t>F6167</t>
         </is>
       </c>
       <c r="C701" s="6" t="inlineStr">
         <is>
-          <t>2,5 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D701" s="7">
-        <v>20495</v>
+        <v>6865</v>
       </c>
       <c r="E701" s="8">
-        <v>8198</v>
+        <v>13730</v>
       </c>
     </row>
     <row r="702" spans="1:6" customHeight="0">
       <c r="A702" s="4" t="inlineStr">
         <is>
-          <t>F6375</t>
+          <t>S6017</t>
+        </is>
+      </c>
+      <c r="B702" s="5" t="inlineStr">
+        <is>
+          <t>MANI CON SAL</t>
         </is>
       </c>
       <c r="C702" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>25 kg</t>
         </is>
       </c>
       <c r="D702" s="7">
-        <v>8585</v>
+        <v>59445</v>
       </c>
       <c r="E702" s="8">
-        <v>8585</v>
+        <v>2378</v>
       </c>
     </row>
     <row r="703" spans="1:6" customHeight="0">
       <c r="A703" s="4" t="inlineStr">
         <is>
-          <t>F6376</t>
+          <t>F6018</t>
         </is>
       </c>
       <c r="C703" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>10 kg</t>
         </is>
       </c>
       <c r="D703" s="7">
-        <v>4550</v>
+        <v>25160</v>
       </c>
       <c r="E703" s="8">
-        <v>9100</v>
+        <v>2516</v>
       </c>
     </row>
     <row r="704" spans="1:6" customHeight="0">
       <c r="A704" s="4" t="inlineStr">
         <is>
-          <t>S6090</t>
-[...4 lines deleted...]
-          <t>HIGOS NEGROS</t>
+          <t>F6036</t>
         </is>
       </c>
       <c r="C704" s="6" t="inlineStr">
         <is>
-          <t>10 kg</t>
+          <t>5 kg</t>
         </is>
       </c>
       <c r="D704" s="7">
-        <v>81685</v>
+        <v>13170</v>
       </c>
       <c r="E704" s="8">
-        <v>8169</v>
+        <v>2634</v>
       </c>
     </row>
     <row r="705" spans="1:6" customHeight="0">
       <c r="A705" s="4" t="inlineStr">
         <is>
-          <t>F6047</t>
+          <t>F6037</t>
         </is>
       </c>
       <c r="C705" s="6" t="inlineStr">
         <is>
-          <t>5 kg</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D705" s="7">
-        <v>41855</v>
+        <v>6975</v>
       </c>
       <c r="E705" s="8">
-        <v>8371</v>
+        <v>2790</v>
       </c>
     </row>
     <row r="706" spans="1:6" customHeight="0">
       <c r="A706" s="4" t="inlineStr">
         <is>
-          <t>F6089</t>
+          <t>F6051</t>
         </is>
       </c>
       <c r="C706" s="6" t="inlineStr">
         <is>
-          <t>2,5 kg</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D706" s="7">
-        <v>21960</v>
+        <v>3065</v>
       </c>
       <c r="E706" s="8">
-        <v>8784</v>
+        <v>3065</v>
       </c>
     </row>
     <row r="707" spans="1:6" customHeight="0">
       <c r="A707" s="4" t="inlineStr">
         <is>
-          <t>P6047</t>
+          <t>F6146</t>
         </is>
       </c>
       <c r="C707" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D707" s="7">
-        <v>9180</v>
+        <v>2055</v>
       </c>
       <c r="E707" s="8">
-        <v>9180</v>
+        <v>4110</v>
       </c>
     </row>
     <row r="708" spans="1:6" customHeight="0">
       <c r="A708" s="4" t="inlineStr">
         <is>
-          <t>F6144</t>
+          <t>F6287</t>
         </is>
       </c>
       <c r="C708" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>250 g</t>
         </is>
       </c>
       <c r="D708" s="7">
-        <v>4850</v>
+        <v>1255</v>
       </c>
       <c r="E708" s="8">
-        <v>9700</v>
+        <v>5020</v>
       </c>
     </row>
     <row r="709" spans="1:6" customHeight="0">
       <c r="A709" s="4" t="inlineStr">
         <is>
-          <t>S6039</t>
+          <t>S6094</t>
         </is>
       </c>
       <c r="B709" s="5" t="inlineStr">
         <is>
-          <t>NUEZ MARIPOSA EXTRA LIGHT-PROCESADA A MANO</t>
+          <t>MANI SIN SAL</t>
         </is>
       </c>
       <c r="C709" s="6" t="inlineStr">
         <is>
-          <t>10 kg</t>
+          <t>25 kg</t>
         </is>
       </c>
       <c r="D709" s="7">
-        <v>111845</v>
+        <v>56235</v>
       </c>
       <c r="E709" s="8">
-        <v>11185</v>
+        <v>2249</v>
       </c>
     </row>
     <row r="710" spans="1:6" customHeight="0">
       <c r="A710" s="4" t="inlineStr">
         <is>
-          <t>F6027</t>
+          <t>F6095</t>
         </is>
       </c>
       <c r="C710" s="6" t="inlineStr">
         <is>
-          <t>5 kg</t>
+          <t>10 kg</t>
         </is>
       </c>
       <c r="D710" s="7">
-        <v>57780</v>
+        <v>23840</v>
       </c>
       <c r="E710" s="8">
-        <v>11556</v>
+        <v>2384</v>
       </c>
     </row>
     <row r="711" spans="1:6" customHeight="0">
       <c r="A711" s="4" t="inlineStr">
         <is>
-          <t>F6091</t>
+          <t>F6096</t>
         </is>
       </c>
       <c r="C711" s="6" t="inlineStr">
         <is>
-          <t>2,5 kg</t>
+          <t>5 kg</t>
         </is>
       </c>
       <c r="D711" s="7">
-        <v>29820</v>
+        <v>12495</v>
       </c>
       <c r="E711" s="8">
-        <v>11928</v>
+        <v>2499</v>
       </c>
     </row>
     <row r="712" spans="1:6" customHeight="0">
       <c r="A712" s="4" t="inlineStr">
         <is>
-          <t>F6007</t>
+          <t>F6097</t>
         </is>
       </c>
       <c r="C712" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D712" s="7">
-        <v>12420</v>
+        <v>6630</v>
       </c>
       <c r="E712" s="8">
-        <v>12420</v>
+        <v>2652</v>
       </c>
     </row>
     <row r="713" spans="1:6" customHeight="0">
       <c r="A713" s="4" t="inlineStr">
         <is>
-          <t>F6145</t>
+          <t>F6098</t>
         </is>
       </c>
       <c r="C713" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D713" s="7">
-        <v>6520</v>
+        <v>2925</v>
       </c>
       <c r="E713" s="8">
-        <v>13040</v>
+        <v>2925</v>
       </c>
     </row>
     <row r="714" spans="1:6" customHeight="0">
       <c r="A714" s="4" t="inlineStr">
         <is>
-          <t>S6158</t>
-[...4 lines deleted...]
-          <t>NUEZ MARIPOSA LIGHT</t>
+          <t>F6147</t>
         </is>
       </c>
       <c r="C714" s="6" t="inlineStr">
         <is>
-          <t>10 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D714" s="7">
-        <v>106255</v>
+        <v>1970</v>
       </c>
       <c r="E714" s="8">
-        <v>10626</v>
+        <v>3940</v>
       </c>
     </row>
     <row r="715" spans="1:6" customHeight="0">
       <c r="A715" s="4" t="inlineStr">
         <is>
-          <t>F6159</t>
+          <t>F6286</t>
         </is>
       </c>
       <c r="C715" s="6" t="inlineStr">
         <is>
-          <t>5 kg</t>
+          <t>250 g</t>
         </is>
       </c>
       <c r="D715" s="7">
-        <v>54905</v>
+        <v>1210</v>
       </c>
       <c r="E715" s="8">
-        <v>10981</v>
+        <v>4840</v>
       </c>
     </row>
     <row r="716" spans="1:6" customHeight="0">
       <c r="A716" s="4" t="inlineStr">
         <is>
-          <t>F6160</t>
+          <t>S6595</t>
+        </is>
+      </c>
+      <c r="B716" s="5" t="inlineStr">
+        <is>
+          <t>MANI CRUDO</t>
         </is>
       </c>
       <c r="C716" s="6" t="inlineStr">
         <is>
-          <t>2,5 kg</t>
+          <t>25 kg</t>
         </is>
       </c>
       <c r="D716" s="7">
-        <v>28345</v>
+        <v>62350</v>
       </c>
       <c r="E716" s="8">
-        <v>11338</v>
+        <v>2494</v>
       </c>
     </row>
     <row r="717" spans="1:6" customHeight="0">
       <c r="A717" s="4" t="inlineStr">
         <is>
-          <t>F6161</t>
+          <t>F6597</t>
         </is>
       </c>
       <c r="C717" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>5 kg</t>
         </is>
       </c>
       <c r="D717" s="7">
-        <v>11815</v>
+        <v>13445</v>
       </c>
       <c r="E717" s="8">
-        <v>11815</v>
+        <v>2689</v>
       </c>
     </row>
     <row r="718" spans="1:6" customHeight="0">
       <c r="A718" s="4" t="inlineStr">
         <is>
-          <t>F6162</t>
+          <t>F6598</t>
         </is>
       </c>
       <c r="C718" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D718" s="7">
-        <v>6210</v>
+        <v>7110</v>
       </c>
       <c r="E718" s="8">
-        <v>12420</v>
+        <v>2844</v>
       </c>
     </row>
     <row r="719" spans="1:6" customHeight="0">
       <c r="A719" s="4" t="inlineStr">
         <is>
-          <t>S6613</t>
-[...4 lines deleted...]
-          <t>NUEZ MARIPOSA LIGHT AMBAR</t>
+          <t>F6599</t>
         </is>
       </c>
       <c r="C719" s="6" t="inlineStr">
         <is>
-          <t>10 kg</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D719" s="7">
-        <v>98425</v>
+        <v>3120</v>
       </c>
       <c r="E719" s="8">
-        <v>9843</v>
+        <v>3120</v>
       </c>
     </row>
     <row r="720" spans="1:6" customHeight="0">
       <c r="A720" s="4" t="inlineStr">
         <is>
-          <t>F6614</t>
+          <t>S6235</t>
+        </is>
+      </c>
+      <c r="B720" s="5" t="inlineStr">
+        <is>
+          <t>MANI CON CASCARA</t>
         </is>
       </c>
       <c r="C720" s="6" t="inlineStr">
         <is>
-          <t>5 kg</t>
+          <t>20 kg</t>
         </is>
       </c>
       <c r="D720" s="7">
-        <v>50880</v>
+        <v>85815</v>
       </c>
       <c r="E720" s="8">
-        <v>10176</v>
+        <v>4291</v>
       </c>
     </row>
     <row r="721" spans="1:6" customHeight="0">
       <c r="A721" s="4" t="inlineStr">
         <is>
-          <t>F6615</t>
+          <t>F6001</t>
         </is>
       </c>
       <c r="C721" s="6" t="inlineStr">
         <is>
-          <t>2,5 kg</t>
+          <t>10 kg</t>
         </is>
       </c>
       <c r="D721" s="7">
-        <v>26275</v>
+        <v>44735</v>
       </c>
       <c r="E721" s="8">
-        <v>10510</v>
+        <v>4474</v>
       </c>
     </row>
     <row r="722" spans="1:6" customHeight="0">
       <c r="A722" s="4" t="inlineStr">
         <is>
-          <t>F6616</t>
+          <t>F6002</t>
         </is>
       </c>
       <c r="C722" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>5 kg</t>
         </is>
       </c>
       <c r="D722" s="7">
-        <v>10970</v>
+        <v>23185</v>
       </c>
       <c r="E722" s="8">
-        <v>10970</v>
+        <v>4637</v>
       </c>
     </row>
     <row r="723" spans="1:6" customHeight="0">
       <c r="A723" s="4" t="inlineStr">
         <is>
-          <t>F6617</t>
+          <t>F6004</t>
         </is>
       </c>
       <c r="C723" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D723" s="7">
-        <v>5775</v>
+        <v>12095</v>
       </c>
       <c r="E723" s="8">
-        <v>11550</v>
+        <v>4838</v>
       </c>
     </row>
     <row r="724" spans="1:6" customHeight="0">
       <c r="A724" s="4" t="inlineStr">
         <is>
-          <t>S6510</t>
-[...4 lines deleted...]
-          <t>NUEZ CUARTO LIGHT</t>
+          <t>F6006</t>
         </is>
       </c>
       <c r="C724" s="6" t="inlineStr">
         <is>
-          <t>10 kg</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D724" s="7">
-        <v>100660</v>
+        <v>6025</v>
       </c>
       <c r="E724" s="8">
-        <v>10066</v>
+        <v>6025</v>
       </c>
     </row>
     <row r="725" spans="1:6" customHeight="0">
       <c r="A725" s="4" t="inlineStr">
         <is>
-          <t>F6512</t>
+          <t>F6050</t>
         </is>
       </c>
       <c r="C725" s="6" t="inlineStr">
         <is>
-          <t>2,5 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D725" s="7">
-        <v>26865</v>
+        <v>3285</v>
       </c>
       <c r="E725" s="8">
-        <v>10746</v>
+        <v>6570</v>
       </c>
     </row>
     <row r="726" spans="1:6" customHeight="0">
       <c r="A726" s="4" t="inlineStr">
         <is>
-          <t>F6514</t>
+          <t>S6444</t>
+        </is>
+      </c>
+      <c r="B726" s="5" t="inlineStr">
+        <is>
+          <t>GARRAPIÑADA DE MANI</t>
         </is>
       </c>
       <c r="C726" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>10 kg</t>
         </is>
       </c>
       <c r="D726" s="7">
-        <v>5900</v>
+        <v>64745</v>
       </c>
       <c r="E726" s="8">
-        <v>11800</v>
+        <v>6475</v>
       </c>
     </row>
     <row r="727" spans="1:6" customHeight="0">
       <c r="A727" s="4" t="inlineStr">
         <is>
-          <t>S6636</t>
-[...4 lines deleted...]
-          <t>NUEZ CUARTO LIGHT AMBAR</t>
+          <t>F6446</t>
         </is>
       </c>
       <c r="C727" s="6" t="inlineStr">
         <is>
-          <t>10 kg</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D727" s="7">
-        <v>95070</v>
+        <v>17135</v>
       </c>
       <c r="E727" s="8">
-        <v>9507</v>
+        <v>6854</v>
       </c>
     </row>
     <row r="728" spans="1:6" customHeight="0">
       <c r="A728" s="4" t="inlineStr">
         <is>
-          <t>F6638</t>
+          <t>F6447</t>
         </is>
       </c>
       <c r="C728" s="6" t="inlineStr">
         <is>
-          <t>2,5 kg</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D728" s="7">
-        <v>25390</v>
+        <v>7220</v>
       </c>
       <c r="E728" s="8">
-        <v>10156</v>
+        <v>7220</v>
       </c>
     </row>
     <row r="729" spans="1:6" customHeight="0">
       <c r="A729" s="4" t="inlineStr">
         <is>
-          <t>S6641</t>
-[...4 lines deleted...]
-          <t>NUEZ CUARTOS AMBAR</t>
+          <t>F6448</t>
         </is>
       </c>
       <c r="C729" s="6" t="inlineStr">
         <is>
-          <t>10 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D729" s="7">
-        <v>88300</v>
+        <v>3900</v>
       </c>
       <c r="E729" s="8">
-        <v>8830</v>
+        <v>7800</v>
       </c>
     </row>
     <row r="730" spans="1:6" customHeight="0">
       <c r="A730" s="4" t="inlineStr">
         <is>
-          <t>F6642</t>
+          <t>S6221</t>
+        </is>
+      </c>
+      <c r="B730" s="5" t="inlineStr">
+        <is>
+          <t>GARRAPIÑADA DE ALMENDRA</t>
         </is>
       </c>
       <c r="C730" s="6" t="inlineStr">
         <is>
-          <t>5 kg</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D730" s="7">
-        <v>45680</v>
+        <v>23970</v>
       </c>
       <c r="E730" s="8">
-        <v>9136</v>
+        <v>23970</v>
       </c>
     </row>
     <row r="731" spans="1:6" customHeight="0">
       <c r="A731" s="4" t="inlineStr">
         <is>
-          <t>S6646</t>
-[...4 lines deleted...]
-          <t>NUEZ MARIPOSA COBRIZA (NEGRA)</t>
+          <t>F6222</t>
         </is>
       </c>
       <c r="C731" s="6" t="inlineStr">
         <is>
-          <t>10 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D731" s="7">
-        <v>78290</v>
+        <v>12700</v>
       </c>
       <c r="E731" s="8">
-        <v>7829</v>
+        <v>25400</v>
       </c>
     </row>
     <row r="732" spans="1:6" customHeight="0">
       <c r="A732" s="4" t="inlineStr">
         <is>
-          <t>F6647</t>
+          <t>F6223</t>
         </is>
       </c>
       <c r="C732" s="6" t="inlineStr">
         <is>
-          <t>5 kg</t>
+          <t>250 g</t>
         </is>
       </c>
       <c r="D732" s="7">
-        <v>40535</v>
+        <v>6700</v>
       </c>
       <c r="E732" s="8">
-        <v>8107</v>
+        <v>26800</v>
       </c>
     </row>
     <row r="733" spans="1:6" customHeight="0">
       <c r="A733" s="4" t="inlineStr">
         <is>
-          <t>F6649</t>
+          <t>S6672</t>
+        </is>
+      </c>
+      <c r="B733" s="5" t="inlineStr">
+        <is>
+          <t>GARRAPIÑADA DE NUEZ</t>
         </is>
       </c>
       <c r="C733" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>1KG</t>
         </is>
       </c>
       <c r="D733" s="7">
-        <v>8785</v>
+        <v>20030</v>
       </c>
       <c r="E733" s="8">
-        <v>8785</v>
+        <v>20030</v>
       </c>
     </row>
     <row r="734" spans="1:6" customHeight="0">
       <c r="A734" s="4" t="inlineStr">
         <is>
-          <t>S6163</t>
-[...4 lines deleted...]
-          <t>NUEZ MARIPOSA AMBAR</t>
+          <t>F6673</t>
         </is>
       </c>
       <c r="C734" s="6" t="inlineStr">
         <is>
-          <t>10 kg</t>
+          <t>500GR</t>
         </is>
       </c>
       <c r="D734" s="7">
-        <v>89475</v>
+        <v>10553</v>
       </c>
       <c r="E734" s="8">
-        <v>8948</v>
+        <v>21106</v>
       </c>
     </row>
     <row r="735" spans="1:6" customHeight="0">
       <c r="A735" s="4" t="inlineStr">
         <is>
-          <t>F6164</t>
+          <t>S6265</t>
+        </is>
+      </c>
+      <c r="B735" s="5" t="inlineStr">
+        <is>
+          <t>MEDALLONES DE DURAZNO MEDIANO</t>
         </is>
       </c>
       <c r="C735" s="6" t="inlineStr">
         <is>
-          <t>5 kg</t>
+          <t>10 kg</t>
         </is>
       </c>
       <c r="D735" s="7">
-        <v>46285</v>
+        <v>118250</v>
       </c>
       <c r="E735" s="8">
-        <v>9257</v>
+        <v>11825</v>
       </c>
     </row>
     <row r="736" spans="1:6" customHeight="0">
       <c r="A736" s="4" t="inlineStr">
         <is>
-          <t>F6165</t>
+          <t>F6022</t>
         </is>
       </c>
       <c r="C736" s="6" t="inlineStr">
         <is>
-          <t>2,5 kg</t>
+          <t>5 kg</t>
         </is>
       </c>
       <c r="D736" s="7">
-        <v>23915</v>
+        <v>60810</v>
       </c>
       <c r="E736" s="8">
-        <v>9566</v>
+        <v>12162</v>
       </c>
     </row>
     <row r="737" spans="1:6" customHeight="0">
       <c r="A737" s="4" t="inlineStr">
         <is>
-          <t>F6166</t>
+          <t>F6092</t>
         </is>
       </c>
       <c r="C737" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D737" s="7">
-        <v>10000</v>
+        <v>31915</v>
       </c>
       <c r="E737" s="8">
-        <v>10000</v>
+        <v>12766</v>
       </c>
     </row>
     <row r="738" spans="1:6" customHeight="0">
       <c r="A738" s="4" t="inlineStr">
         <is>
-          <t>F6167</t>
+          <t>F6044</t>
         </is>
       </c>
       <c r="C738" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D738" s="7">
-        <v>5275</v>
+        <v>15650</v>
       </c>
       <c r="E738" s="8">
-        <v>10550</v>
+        <v>15650</v>
       </c>
     </row>
     <row r="739" spans="1:6" customHeight="0">
       <c r="A739" s="4" t="inlineStr">
         <is>
-          <t>S6017</t>
-[...4 lines deleted...]
-          <t>MANI CON SAL</t>
+          <t>F6148</t>
         </is>
       </c>
       <c r="C739" s="6" t="inlineStr">
         <is>
-          <t>25 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D739" s="7">
-        <v>61565</v>
+        <v>8215</v>
       </c>
       <c r="E739" s="8">
-        <v>2463</v>
+        <v>16430</v>
       </c>
     </row>
     <row r="740" spans="1:6" customHeight="0">
       <c r="A740" s="4" t="inlineStr">
         <is>
-          <t>F6018</t>
+          <t>S3105</t>
+        </is>
+      </c>
+      <c r="B740" s="5" t="inlineStr">
+        <is>
+          <t>SEMILLA DE SÁSAMO NEGRO</t>
         </is>
       </c>
       <c r="C740" s="6" t="inlineStr">
         <is>
-          <t>10 kg</t>
+          <t>25 kg</t>
         </is>
       </c>
       <c r="D740" s="7">
-        <v>25570</v>
+        <v>223250</v>
       </c>
       <c r="E740" s="8">
-        <v>2557</v>
+        <v>8930</v>
       </c>
     </row>
     <row r="741" spans="1:6" customHeight="0">
       <c r="A741" s="4" t="inlineStr">
         <is>
-          <t>F6036</t>
+          <t>F3005</t>
         </is>
       </c>
       <c r="C741" s="6" t="inlineStr">
         <is>
-          <t>5 kg</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D741" s="7">
-        <v>13255</v>
+        <v>9645</v>
       </c>
       <c r="E741" s="8">
-        <v>2651</v>
+        <v>9645</v>
       </c>
     </row>
     <row r="742" spans="1:6" customHeight="0">
       <c r="A742" s="4" t="inlineStr">
         <is>
-          <t>F6037</t>
+          <t>F3006</t>
         </is>
       </c>
       <c r="C742" s="6" t="inlineStr">
         <is>
-          <t>2,5 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D742" s="7">
-        <v>6940</v>
+        <v>5175</v>
       </c>
       <c r="E742" s="8">
-        <v>2776</v>
+        <v>10350</v>
       </c>
     </row>
     <row r="743" spans="1:6" customHeight="0">
       <c r="A743" s="4" t="inlineStr">
         <is>
-          <t>F6051</t>
+          <t>F3016</t>
         </is>
       </c>
       <c r="C743" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>250 g</t>
         </is>
       </c>
       <c r="D743" s="7">
-        <v>3025</v>
+        <v>2875</v>
       </c>
       <c r="E743" s="8">
-        <v>3025</v>
+        <v>11500</v>
       </c>
     </row>
     <row r="744" spans="1:6" customHeight="0">
       <c r="A744" s="4" t="inlineStr">
         <is>
-          <t>F6146</t>
+          <t>S3106</t>
+        </is>
+      </c>
+      <c r="B744" s="5" t="inlineStr">
+        <is>
+          <t>QUINOA REAL BOLIVIANA</t>
         </is>
       </c>
       <c r="C744" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>25 kg</t>
         </is>
       </c>
       <c r="D744" s="7">
-        <v>1695</v>
+        <v>268070</v>
       </c>
       <c r="E744" s="8">
-        <v>3390</v>
+        <v>10723</v>
       </c>
     </row>
     <row r="745" spans="1:6" customHeight="0">
       <c r="A745" s="4" t="inlineStr">
         <is>
-          <t>F6287</t>
+          <t>F3011</t>
         </is>
       </c>
       <c r="C745" s="6" t="inlineStr">
         <is>
-          <t>250 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D745" s="7">
-        <v>1020</v>
+        <v>11480</v>
       </c>
       <c r="E745" s="8">
-        <v>4080</v>
+        <v>11480</v>
       </c>
     </row>
     <row r="746" spans="1:6" customHeight="0">
       <c r="A746" s="4" t="inlineStr">
         <is>
-          <t>S6094</t>
-[...4 lines deleted...]
-          <t>MANI SIN SAL</t>
+          <t>F3012</t>
         </is>
       </c>
       <c r="C746" s="6" t="inlineStr">
         <is>
-          <t>25 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D746" s="7">
-        <v>49550</v>
+        <v>6115</v>
       </c>
       <c r="E746" s="8">
-        <v>1982</v>
+        <v>12230</v>
       </c>
     </row>
     <row r="747" spans="1:6" customHeight="0">
       <c r="A747" s="4" t="inlineStr">
         <is>
-          <t>F6095</t>
+          <t>F3093</t>
         </is>
       </c>
       <c r="C747" s="6" t="inlineStr">
         <is>
-          <t>10 kg</t>
+          <t>250 g</t>
         </is>
       </c>
       <c r="D747" s="7">
-        <v>20640</v>
+        <v>3360</v>
       </c>
       <c r="E747" s="8">
-        <v>2064</v>
+        <v>13440</v>
       </c>
     </row>
     <row r="748" spans="1:6" customHeight="0">
       <c r="A748" s="4" t="inlineStr">
         <is>
-          <t>F6096</t>
+          <t>S3101</t>
+        </is>
+      </c>
+      <c r="B748" s="5" t="inlineStr">
+        <is>
+          <t>CHIA AA</t>
         </is>
       </c>
       <c r="C748" s="6" t="inlineStr">
         <is>
-          <t>5 kg</t>
+          <t>25 kg</t>
         </is>
       </c>
       <c r="D748" s="7">
-        <v>10730</v>
+        <v>188500</v>
       </c>
       <c r="E748" s="8">
-        <v>2146</v>
+        <v>7540</v>
       </c>
     </row>
     <row r="749" spans="1:6" customHeight="0">
       <c r="A749" s="4" t="inlineStr">
         <is>
-          <t>F6097</t>
+          <t>F3022</t>
         </is>
       </c>
       <c r="C749" s="6" t="inlineStr">
         <is>
-          <t>2,5 kg</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D749" s="7">
-        <v>5645</v>
+        <v>8225</v>
       </c>
       <c r="E749" s="8">
-        <v>2258</v>
+        <v>8225</v>
       </c>
     </row>
     <row r="750" spans="1:6" customHeight="0">
       <c r="A750" s="4" t="inlineStr">
         <is>
-          <t>F6098</t>
+          <t>F3023</t>
         </is>
       </c>
       <c r="C750" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D750" s="7">
-        <v>2495</v>
+        <v>4455</v>
       </c>
       <c r="E750" s="8">
-        <v>2495</v>
+        <v>8910</v>
       </c>
     </row>
     <row r="751" spans="1:6" customHeight="0">
       <c r="A751" s="4" t="inlineStr">
         <is>
-          <t>F6147</t>
+          <t>F3045</t>
         </is>
       </c>
       <c r="C751" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>250 g</t>
         </is>
       </c>
       <c r="D751" s="7">
-        <v>1425</v>
+        <v>2490</v>
       </c>
       <c r="E751" s="8">
-        <v>2850</v>
+        <v>9960</v>
       </c>
     </row>
     <row r="752" spans="1:6" customHeight="0">
       <c r="A752" s="4" t="inlineStr">
         <is>
-          <t>F6286</t>
+          <t>S3102</t>
+        </is>
+      </c>
+      <c r="B752" s="5" t="inlineStr">
+        <is>
+          <t>CHIA BB</t>
         </is>
       </c>
       <c r="C752" s="6" t="inlineStr">
         <is>
-          <t>250 g</t>
+          <t>20 kg</t>
         </is>
       </c>
       <c r="D752" s="7">
-        <v>880</v>
+        <v>99105</v>
       </c>
       <c r="E752" s="8">
-        <v>3520</v>
+        <v>4955</v>
       </c>
     </row>
     <row r="753" spans="1:6" customHeight="0">
       <c r="A753" s="4" t="inlineStr">
         <is>
-          <t>S6595</t>
-[...4 lines deleted...]
-          <t>MANI CRUDO</t>
+          <t>F3024</t>
         </is>
       </c>
       <c r="C753" s="6" t="inlineStr">
         <is>
-          <t>25 kg</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D753" s="7">
-        <v>58270</v>
+        <v>5575</v>
       </c>
       <c r="E753" s="8">
-        <v>2331</v>
+        <v>5575</v>
       </c>
     </row>
     <row r="754" spans="1:6" customHeight="0">
       <c r="A754" s="4" t="inlineStr">
         <is>
-          <t>F6597</t>
+          <t>F3025</t>
         </is>
       </c>
       <c r="C754" s="6" t="inlineStr">
         <is>
-          <t>5 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D754" s="7">
-        <v>12250</v>
+        <v>3095</v>
       </c>
       <c r="E754" s="8">
-        <v>2450</v>
+        <v>6190</v>
       </c>
     </row>
     <row r="755" spans="1:6" customHeight="0">
       <c r="A755" s="4" t="inlineStr">
         <is>
-          <t>F6598</t>
+          <t>F3091</t>
         </is>
       </c>
       <c r="C755" s="6" t="inlineStr">
         <is>
-          <t>2,5 kg</t>
+          <t>250 g</t>
         </is>
       </c>
       <c r="D755" s="7">
-        <v>6425</v>
+        <v>1805</v>
       </c>
       <c r="E755" s="8">
-        <v>2570</v>
+        <v>7220</v>
       </c>
     </row>
     <row r="756" spans="1:6" customHeight="0">
       <c r="A756" s="4" t="inlineStr">
         <is>
-          <t>F6599</t>
+          <t>S3026</t>
+        </is>
+      </c>
+      <c r="B756" s="5" t="inlineStr">
+        <is>
+          <t>AMARANTO</t>
         </is>
       </c>
       <c r="C756" s="6" t="inlineStr">
         <is>
           <t>1 kg</t>
         </is>
       </c>
       <c r="D756" s="7">
-        <v>2810</v>
+        <v>6656</v>
       </c>
       <c r="E756" s="8">
-        <v>2810</v>
+        <v>6656</v>
       </c>
     </row>
     <row r="757" spans="1:6" customHeight="0">
       <c r="A757" s="4" t="inlineStr">
         <is>
-          <t>S6235</t>
-[...4 lines deleted...]
-          <t>MANI CON CASCARA</t>
+          <t>F3092</t>
         </is>
       </c>
       <c r="C757" s="6" t="inlineStr">
         <is>
-          <t>20 kg</t>
+          <t>250 g</t>
         </is>
       </c>
       <c r="D757" s="7">
-        <v>62655</v>
+        <v>2160</v>
       </c>
       <c r="E757" s="8">
-        <v>3133</v>
+        <v>8640</v>
       </c>
     </row>
     <row r="758" spans="1:6" customHeight="0">
       <c r="A758" s="4" t="inlineStr">
         <is>
-          <t>F6001</t>
+          <t>S3034</t>
+        </is>
+      </c>
+      <c r="B758" s="5" t="inlineStr">
+        <is>
+          <t>AMAPOLA AZUL (TURQUIA)</t>
         </is>
       </c>
       <c r="C758" s="6" t="inlineStr">
         <is>
-          <t>10 kg</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D758" s="7">
-        <v>32415</v>
+        <v>12800</v>
       </c>
       <c r="E758" s="8">
-        <v>3242</v>
+        <v>12800</v>
       </c>
     </row>
     <row r="759" spans="1:6" customHeight="0">
       <c r="A759" s="4" t="inlineStr">
         <is>
-          <t>F6002</t>
+          <t>F3035</t>
         </is>
       </c>
       <c r="C759" s="6" t="inlineStr">
         <is>
-          <t>5 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D759" s="7">
-        <v>16750</v>
+        <v>7045</v>
       </c>
       <c r="E759" s="8">
-        <v>3350</v>
+        <v>14090</v>
       </c>
     </row>
     <row r="760" spans="1:6" customHeight="0">
       <c r="A760" s="4" t="inlineStr">
         <is>
-          <t>F6004</t>
+          <t>F3083</t>
         </is>
       </c>
       <c r="C760" s="6" t="inlineStr">
         <is>
-          <t>2,5 kg</t>
+          <t>250 g</t>
         </is>
       </c>
       <c r="D760" s="7">
-        <v>8725</v>
+        <v>3835</v>
       </c>
       <c r="E760" s="8">
-        <v>3490</v>
+        <v>15340</v>
       </c>
     </row>
     <row r="761" spans="1:6" customHeight="0">
       <c r="A761" s="4" t="inlineStr">
         <is>
-          <t>F6006</t>
+          <t>S6753</t>
+        </is>
+      </c>
+      <c r="B761" s="5" t="inlineStr">
+        <is>
+          <t>TOMATES DESECADOS PREMIUM</t>
         </is>
       </c>
       <c r="C761" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>3 kg</t>
         </is>
       </c>
       <c r="D761" s="7">
-        <v>3750</v>
+        <v>36740</v>
       </c>
       <c r="E761" s="8">
-        <v>3750</v>
+        <v>12247</v>
       </c>
     </row>
     <row r="762" spans="1:6" customHeight="0">
       <c r="A762" s="4" t="inlineStr">
         <is>
-          <t>F6050</t>
+          <t>F6754</t>
         </is>
       </c>
       <c r="C762" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D762" s="7">
-        <v>2070</v>
+        <v>32505</v>
       </c>
       <c r="E762" s="8">
-        <v>4140</v>
+        <v>13002</v>
       </c>
     </row>
     <row r="763" spans="1:6" customHeight="0">
       <c r="A763" s="4" t="inlineStr">
         <is>
-          <t>S6444</t>
-[...4 lines deleted...]
-          <t>GARRAPIÑADA DE MANI</t>
+          <t>F6755</t>
         </is>
       </c>
       <c r="C763" s="6" t="inlineStr">
         <is>
-          <t>10 kg</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D763" s="7">
-        <v>60510</v>
+        <v>13745</v>
       </c>
       <c r="E763" s="8">
-        <v>6051</v>
+        <v>13745</v>
       </c>
     </row>
     <row r="764" spans="1:6" customHeight="0">
       <c r="A764" s="4" t="inlineStr">
         <is>
-          <t>F6446</t>
+          <t>S7193</t>
+        </is>
+      </c>
+      <c r="B764" s="5" t="inlineStr">
+        <is>
+          <t>FLOR DE HIBISCUS</t>
         </is>
       </c>
       <c r="C764" s="6" t="inlineStr">
         <is>
-          <t>2,5 kg</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D764" s="7">
-        <v>15790</v>
+        <v>12180</v>
       </c>
       <c r="E764" s="8">
-        <v>6316</v>
+        <v>12180</v>
       </c>
     </row>
     <row r="765" spans="1:6" customHeight="0">
       <c r="A765" s="4" t="inlineStr">
         <is>
-          <t>F6447</t>
+          <t>F7194</t>
         </is>
       </c>
       <c r="C765" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D765" s="7">
-        <v>6640</v>
+        <v>6895</v>
       </c>
       <c r="E765" s="8">
-        <v>6640</v>
+        <v>13790</v>
       </c>
     </row>
     <row r="766" spans="1:6" customHeight="0">
       <c r="A766" s="4" t="inlineStr">
         <is>
-          <t>F6448</t>
+          <t>F7255</t>
         </is>
       </c>
       <c r="C766" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>250 g</t>
         </is>
       </c>
       <c r="D766" s="7">
-        <v>3545</v>
+        <v>3750</v>
       </c>
       <c r="E766" s="8">
-        <v>7090</v>
+        <v>15000</v>
       </c>
     </row>
     <row r="767" spans="1:6" customHeight="0">
       <c r="A767" s="4" t="inlineStr">
         <is>
-          <t>S6221</t>
-[...4 lines deleted...]
-          <t>GARRAPIÑADA DE ALMENDRA</t>
+          <t>F7256</t>
         </is>
       </c>
       <c r="C767" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>100 g</t>
         </is>
       </c>
       <c r="D767" s="7">
-        <v>22405</v>
+        <v>1855</v>
       </c>
       <c r="E767" s="8">
-        <v>22405</v>
+        <v>18550</v>
       </c>
     </row>
     <row r="768" spans="1:6" customHeight="0">
       <c r="A768" s="4" t="inlineStr">
         <is>
-          <t>F6222</t>
+          <t>S7199</t>
+        </is>
+      </c>
+      <c r="B768" s="5" t="inlineStr">
+        <is>
+          <t>CHIMICHURRI (B) EXTRA</t>
         </is>
       </c>
       <c r="C768" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D768" s="7">
-        <v>11770</v>
+        <v>7135</v>
       </c>
       <c r="E768" s="8">
-        <v>23540</v>
+        <v>7135</v>
       </c>
     </row>
     <row r="769" spans="1:6" customHeight="0">
       <c r="A769" s="4" t="inlineStr">
         <is>
-          <t>F6223</t>
+          <t>F7210</t>
         </is>
       </c>
       <c r="C769" s="6" t="inlineStr">
         <is>
-          <t>250 g</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D769" s="7">
-        <v>6170</v>
+        <v>4245</v>
       </c>
       <c r="E769" s="8">
-        <v>24680</v>
+        <v>8490</v>
       </c>
     </row>
     <row r="770" spans="1:6" customHeight="0">
       <c r="A770" s="4" t="inlineStr">
         <is>
-          <t>S6672</t>
+          <t>S7526</t>
         </is>
       </c>
       <c r="B770" s="5" t="inlineStr">
         <is>
-          <t>GARRAPIÑADA DE NUEZ</t>
+          <t>CHIMICHURRI A</t>
         </is>
       </c>
       <c r="C770" s="6" t="inlineStr">
         <is>
-          <t>1KG</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D770" s="7">
-        <v>26740</v>
+        <v>9985</v>
       </c>
       <c r="E770" s="8">
-        <v>26740</v>
+        <v>9985</v>
       </c>
     </row>
     <row r="771" spans="1:6" customHeight="0">
       <c r="A771" s="4" t="inlineStr">
         <is>
-          <t>F6673</t>
+          <t>F7527</t>
         </is>
       </c>
       <c r="C771" s="6" t="inlineStr">
         <is>
-          <t>500GR</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D771" s="7">
-        <v>13990</v>
+        <v>5720</v>
       </c>
       <c r="E771" s="8">
-        <v>27980</v>
+        <v>11440</v>
       </c>
     </row>
     <row r="772" spans="1:6" customHeight="0">
       <c r="A772" s="4" t="inlineStr">
         <is>
-          <t>S6265</t>
+          <t>S7069</t>
         </is>
       </c>
       <c r="B772" s="5" t="inlineStr">
         <is>
-          <t>MEDALLONES DE DURAZNO MEDIANO</t>
+          <t>JENGIBRE MOLIDO PREMIUM</t>
         </is>
       </c>
       <c r="C772" s="6" t="inlineStr">
         <is>
-          <t>10 kg</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D772" s="7">
-        <v>110515</v>
+        <v>13710</v>
       </c>
       <c r="E772" s="8">
-        <v>11052</v>
+        <v>13710</v>
       </c>
     </row>
     <row r="773" spans="1:6" customHeight="0">
       <c r="A773" s="4" t="inlineStr">
         <is>
-          <t>F6022</t>
+          <t>F7086</t>
         </is>
       </c>
       <c r="C773" s="6" t="inlineStr">
         <is>
-          <t>5 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D773" s="7">
-        <v>56515</v>
+        <v>7655</v>
       </c>
       <c r="E773" s="8">
-        <v>11303</v>
+        <v>15310</v>
       </c>
     </row>
     <row r="774" spans="1:6" customHeight="0">
       <c r="A774" s="4" t="inlineStr">
         <is>
-          <t>F6092</t>
+          <t>F7260</t>
         </is>
       </c>
       <c r="C774" s="6" t="inlineStr">
         <is>
-          <t>2,5 kg</t>
+          <t>250 g</t>
         </is>
       </c>
       <c r="D774" s="7">
-        <v>29605</v>
+        <v>4225</v>
       </c>
       <c r="E774" s="8">
-        <v>11842</v>
+        <v>16900</v>
       </c>
     </row>
     <row r="775" spans="1:6" customHeight="0">
       <c r="A775" s="4" t="inlineStr">
         <is>
-          <t>F6044</t>
+          <t>F7261</t>
         </is>
       </c>
       <c r="C775" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>100 g</t>
         </is>
       </c>
       <c r="D775" s="7">
-        <v>12310</v>
+        <v>2065</v>
       </c>
       <c r="E775" s="8">
-        <v>12310</v>
+        <v>20650</v>
       </c>
     </row>
     <row r="776" spans="1:6" customHeight="0">
       <c r="A776" s="4" t="inlineStr">
         <is>
-          <t>F6148</t>
+          <t>S7197</t>
+        </is>
+      </c>
+      <c r="B776" s="5" t="inlineStr">
+        <is>
+          <t>CLAVO DE OLOR ENTERO</t>
         </is>
       </c>
       <c r="C776" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D776" s="7">
-        <v>6455</v>
+        <v>43510</v>
       </c>
       <c r="E776" s="8">
-        <v>12910</v>
+        <v>43510</v>
       </c>
     </row>
     <row r="777" spans="1:6" customHeight="0">
       <c r="A777" s="4" t="inlineStr">
         <is>
-          <t>S3105</t>
-[...4 lines deleted...]
-          <t>SEMILLA DE SÁSAMO NEGRO</t>
+          <t>F7205</t>
         </is>
       </c>
       <c r="C777" s="6" t="inlineStr">
         <is>
-          <t>25 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D777" s="7">
-        <v>208645</v>
+        <v>23120</v>
       </c>
       <c r="E777" s="8">
-        <v>8346</v>
+        <v>46240</v>
       </c>
     </row>
     <row r="778" spans="1:6" customHeight="0">
       <c r="A778" s="4" t="inlineStr">
         <is>
-          <t>F3005</t>
+          <t>F7262</t>
         </is>
       </c>
       <c r="C778" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>250 g</t>
         </is>
       </c>
       <c r="D778" s="7">
-        <v>8855</v>
+        <v>12235</v>
       </c>
       <c r="E778" s="8">
-        <v>8855</v>
+        <v>48940</v>
       </c>
     </row>
     <row r="779" spans="1:6" customHeight="0">
       <c r="A779" s="4" t="inlineStr">
         <is>
-          <t>F3006</t>
+          <t>F7263</t>
         </is>
       </c>
       <c r="C779" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>100 g</t>
         </is>
       </c>
       <c r="D779" s="7">
-        <v>4685</v>
+        <v>5380</v>
       </c>
       <c r="E779" s="8">
-        <v>9370</v>
+        <v>53800</v>
       </c>
     </row>
     <row r="780" spans="1:6" customHeight="0">
       <c r="A780" s="4" t="inlineStr">
         <is>
-          <t>F3016</t>
+          <t>S7253</t>
+        </is>
+      </c>
+      <c r="B780" s="5" t="inlineStr">
+        <is>
+          <t>CARDAMOMO</t>
         </is>
       </c>
       <c r="C780" s="6" t="inlineStr">
         <is>
-          <t>250 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D780" s="7">
-        <v>2545</v>
+        <v>119427</v>
       </c>
       <c r="E780" s="8">
-        <v>10180</v>
+        <v>119427</v>
       </c>
     </row>
     <row r="781" spans="1:6" customHeight="0">
       <c r="A781" s="4" t="inlineStr">
         <is>
-          <t>S3106</t>
-[...4 lines deleted...]
-          <t>QUINOA REAL BOLIVIANA</t>
+          <t>F7265</t>
         </is>
       </c>
       <c r="C781" s="6" t="inlineStr">
         <is>
-          <t>25 kg</t>
+          <t>100 g</t>
         </is>
       </c>
       <c r="D781" s="7">
-        <v>235140</v>
+        <v>13675</v>
       </c>
       <c r="E781" s="8">
-        <v>9406</v>
+        <v>136750</v>
       </c>
     </row>
     <row r="782" spans="1:6" customHeight="0">
       <c r="A782" s="4" t="inlineStr">
         <is>
-          <t>F3011</t>
+          <t>S7200</t>
+        </is>
+      </c>
+      <c r="B782" s="5" t="inlineStr">
+        <is>
+          <t>PIMENTÓN (B)</t>
         </is>
       </c>
       <c r="C782" s="6" t="inlineStr">
         <is>
           <t>1 kg</t>
         </is>
       </c>
       <c r="D782" s="7">
-        <v>9940</v>
+        <v>7645</v>
       </c>
       <c r="E782" s="8">
-        <v>9940</v>
+        <v>7645</v>
       </c>
     </row>
     <row r="783" spans="1:6" customHeight="0">
       <c r="A783" s="4" t="inlineStr">
         <is>
-          <t>F3012</t>
+          <t>F7211</t>
         </is>
       </c>
       <c r="C783" s="6" t="inlineStr">
         <is>
           <t>500 g</t>
         </is>
       </c>
       <c r="D783" s="7">
-        <v>5240</v>
+        <v>4295</v>
       </c>
       <c r="E783" s="8">
-        <v>10480</v>
+        <v>8590</v>
       </c>
     </row>
     <row r="784" spans="1:6" customHeight="0">
       <c r="A784" s="4" t="inlineStr">
         <is>
-          <t>F3093</t>
+          <t>F7266</t>
         </is>
       </c>
       <c r="C784" s="6" t="inlineStr">
         <is>
           <t>250 g</t>
         </is>
       </c>
       <c r="D784" s="7">
-        <v>2830</v>
+        <v>2385</v>
       </c>
       <c r="E784" s="8">
-        <v>11320</v>
+        <v>9540</v>
       </c>
     </row>
     <row r="785" spans="1:6" customHeight="0">
       <c r="A785" s="4" t="inlineStr">
         <is>
-          <t>S3017</t>
+          <t>S7201</t>
         </is>
       </c>
       <c r="B785" s="5" t="inlineStr">
         <is>
-          <t>MIJO PELADO</t>
+          <t>PIMENTÓN AHUMADO (B)</t>
         </is>
       </c>
       <c r="C785" s="6" t="inlineStr">
         <is>
           <t>1 kg</t>
         </is>
       </c>
       <c r="D785" s="7">
-        <v>3035</v>
+        <v>10170</v>
       </c>
       <c r="E785" s="8">
-        <v>3035</v>
+        <v>10170</v>
       </c>
     </row>
     <row r="786" spans="1:6" customHeight="0">
       <c r="A786" s="4" t="inlineStr">
         <is>
-          <t>F3018</t>
+          <t>F7212</t>
         </is>
       </c>
       <c r="C786" s="6" t="inlineStr">
         <is>
           <t>500 g</t>
         </is>
       </c>
       <c r="D786" s="7">
-        <v>1860</v>
+        <v>5605</v>
       </c>
       <c r="E786" s="8">
-        <v>3720</v>
+        <v>11210</v>
       </c>
     </row>
     <row r="787" spans="1:6" customHeight="0">
       <c r="A787" s="4" t="inlineStr">
         <is>
-          <t>S3101</t>
-[...4 lines deleted...]
-          <t>CHIA AA</t>
+          <t>F7268</t>
         </is>
       </c>
       <c r="C787" s="6" t="inlineStr">
         <is>
-          <t>25 kg</t>
+          <t>250 g</t>
         </is>
       </c>
       <c r="D787" s="7">
-        <v>161405</v>
+        <v>3065</v>
       </c>
       <c r="E787" s="8">
-        <v>6456</v>
+        <v>12260</v>
       </c>
     </row>
     <row r="788" spans="1:6" customHeight="0">
       <c r="A788" s="4" t="inlineStr">
         <is>
-          <t>F3022</t>
+          <t>F7269</t>
         </is>
       </c>
       <c r="C788" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>100 g</t>
         </is>
       </c>
       <c r="D788" s="7">
-        <v>6925</v>
+        <v>1460</v>
       </c>
       <c r="E788" s="8">
-        <v>6925</v>
+        <v>14600</v>
       </c>
     </row>
     <row r="789" spans="1:6" customHeight="0">
       <c r="A789" s="4" t="inlineStr">
         <is>
-          <t>F3023</t>
+          <t>S7202</t>
+        </is>
+      </c>
+      <c r="B789" s="5" t="inlineStr">
+        <is>
+          <t>PIMIENTA BLANCA MOLIDA (B)</t>
         </is>
       </c>
       <c r="C789" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D789" s="7">
-        <v>3700</v>
+        <v>10040</v>
       </c>
       <c r="E789" s="8">
-        <v>7400</v>
+        <v>10040</v>
       </c>
     </row>
     <row r="790" spans="1:6" customHeight="0">
       <c r="A790" s="4" t="inlineStr">
         <is>
-          <t>F3045</t>
+          <t>F7213</t>
         </is>
       </c>
       <c r="C790" s="6" t="inlineStr">
         <is>
-          <t>250 g</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D790" s="7">
-        <v>2030</v>
+        <v>5750</v>
       </c>
       <c r="E790" s="8">
-        <v>8120</v>
+        <v>11500</v>
       </c>
     </row>
     <row r="791" spans="1:6" customHeight="0">
       <c r="A791" s="4" t="inlineStr">
         <is>
-          <t>S3102</t>
-[...4 lines deleted...]
-          <t>CHIA BB</t>
+          <t>F7271</t>
         </is>
       </c>
       <c r="C791" s="6" t="inlineStr">
         <is>
-          <t>20 kg</t>
+          <t>100 g</t>
         </is>
       </c>
       <c r="D791" s="7">
-        <v>80810</v>
+        <v>1655</v>
       </c>
       <c r="E791" s="8">
-        <v>4041</v>
+        <v>16550</v>
       </c>
     </row>
     <row r="792" spans="1:6" customHeight="0">
       <c r="A792" s="4" t="inlineStr">
         <is>
-          <t>F3024</t>
+          <t>S7203</t>
+        </is>
+      </c>
+      <c r="B792" s="5" t="inlineStr">
+        <is>
+          <t>PIMIENTA NEGRA MOLIDA (B)</t>
         </is>
       </c>
       <c r="C792" s="6" t="inlineStr">
         <is>
           <t>1 kg</t>
         </is>
       </c>
       <c r="D792" s="7">
-        <v>4450</v>
+        <v>10340</v>
       </c>
       <c r="E792" s="8">
-        <v>4450</v>
+        <v>10340</v>
       </c>
     </row>
     <row r="793" spans="1:6" customHeight="0">
       <c r="A793" s="4" t="inlineStr">
         <is>
-          <t>F3025</t>
+          <t>F7214</t>
         </is>
       </c>
       <c r="C793" s="6" t="inlineStr">
         <is>
           <t>500 g</t>
         </is>
       </c>
       <c r="D793" s="7">
-        <v>2430</v>
+        <v>5905</v>
       </c>
       <c r="E793" s="8">
-        <v>4860</v>
+        <v>11810</v>
       </c>
     </row>
     <row r="794" spans="1:6" customHeight="0">
       <c r="A794" s="4" t="inlineStr">
         <is>
-          <t>F3091</t>
+          <t>F7088</t>
         </is>
       </c>
       <c r="C794" s="6" t="inlineStr">
         <is>
           <t>250 g</t>
         </is>
       </c>
       <c r="D794" s="7">
-        <v>1385</v>
+        <v>3315</v>
       </c>
       <c r="E794" s="8">
-        <v>5540</v>
+        <v>13260</v>
       </c>
     </row>
     <row r="795" spans="1:6" customHeight="0">
       <c r="A795" s="4" t="inlineStr">
         <is>
-          <t>S3026</t>
-[...4 lines deleted...]
-          <t>AMARANTO</t>
+          <t>F7446</t>
         </is>
       </c>
       <c r="C795" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>100 g</t>
         </is>
       </c>
       <c r="D795" s="7">
-        <v>8290</v>
+        <v>1690</v>
       </c>
       <c r="E795" s="8">
-        <v>8290</v>
+        <v>16900</v>
       </c>
     </row>
     <row r="796" spans="1:6" customHeight="0">
       <c r="A796" s="4" t="inlineStr">
         <is>
-          <t>F3092</t>
+          <t>S7230</t>
+        </is>
+      </c>
+      <c r="B796" s="5" t="inlineStr">
+        <is>
+          <t>PROVENZAL (B)</t>
         </is>
       </c>
       <c r="C796" s="6" t="inlineStr">
         <is>
-          <t>250 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D796" s="7">
-        <v>2550</v>
+        <v>12370</v>
       </c>
       <c r="E796" s="8">
-        <v>10200</v>
+        <v>12370</v>
       </c>
     </row>
     <row r="797" spans="1:6" customHeight="0">
       <c r="A797" s="4" t="inlineStr">
         <is>
-          <t>S3034</t>
-[...4 lines deleted...]
-          <t>AMAPOLA AZUL (TURQUIA)</t>
+          <t>F7231</t>
         </is>
       </c>
       <c r="C797" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D797" s="7">
-        <v>11960</v>
+        <v>6960</v>
       </c>
       <c r="E797" s="8">
-        <v>11960</v>
+        <v>13920</v>
       </c>
     </row>
     <row r="798" spans="1:6" customHeight="0">
       <c r="A798" s="4" t="inlineStr">
         <is>
-          <t>F3035</t>
+          <t>F7272</t>
         </is>
       </c>
       <c r="C798" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>250 g</t>
         </is>
       </c>
       <c r="D798" s="7">
-        <v>6435</v>
+        <v>3865</v>
       </c>
       <c r="E798" s="8">
-        <v>12870</v>
+        <v>15460</v>
       </c>
     </row>
     <row r="799" spans="1:6" customHeight="0">
       <c r="A799" s="4" t="inlineStr">
         <is>
-          <t>F3083</t>
+          <t>F7273</t>
         </is>
       </c>
       <c r="C799" s="6" t="inlineStr">
         <is>
-          <t>250 g</t>
+          <t>100 g</t>
         </is>
       </c>
       <c r="D799" s="7">
-        <v>3445</v>
+        <v>1915</v>
       </c>
       <c r="E799" s="8">
-        <v>13780</v>
+        <v>19150</v>
       </c>
     </row>
     <row r="800" spans="1:6" customHeight="0">
       <c r="A800" s="4" t="inlineStr">
         <is>
-          <t>S6753</t>
+          <t>S7181</t>
         </is>
       </c>
       <c r="B800" s="5" t="inlineStr">
         <is>
-          <t>TOMATES DESECADOS PREMIUM</t>
+          <t>PROVENZAL CATEGORIA (A) (P2 C/ AJO CHINO)</t>
         </is>
       </c>
       <c r="C800" s="6" t="inlineStr">
         <is>
-          <t>3 kg</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D800" s="7">
-        <v>34335</v>
+        <v>14810</v>
       </c>
       <c r="E800" s="8">
-        <v>11445</v>
+        <v>14810</v>
       </c>
     </row>
     <row r="801" spans="1:6" customHeight="0">
       <c r="A801" s="4" t="inlineStr">
         <is>
-          <t>F6754</t>
+          <t>F7182</t>
         </is>
       </c>
       <c r="C801" s="6" t="inlineStr">
         <is>
-          <t>2,5 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D801" s="7">
-        <v>30155</v>
+        <v>8225</v>
       </c>
       <c r="E801" s="8">
-        <v>12062</v>
+        <v>16450</v>
       </c>
     </row>
     <row r="802" spans="1:6" customHeight="0">
       <c r="A802" s="4" t="inlineStr">
         <is>
-          <t>F6755</t>
+          <t>F7274</t>
         </is>
       </c>
       <c r="C802" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>250 g</t>
         </is>
       </c>
       <c r="D802" s="7">
-        <v>12740</v>
+        <v>4520</v>
       </c>
       <c r="E802" s="8">
-        <v>12740</v>
+        <v>18080</v>
       </c>
     </row>
     <row r="803" spans="1:6" customHeight="0">
       <c r="A803" s="4" t="inlineStr">
         <is>
-          <t>S7193</t>
-[...4 lines deleted...]
-          <t>FLOR DE HIBISCUS</t>
+          <t>F7275</t>
         </is>
       </c>
       <c r="C803" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>100 g</t>
         </is>
       </c>
       <c r="D803" s="7">
-        <v>19720</v>
+        <v>2185</v>
       </c>
       <c r="E803" s="8">
-        <v>19720</v>
+        <v>21850</v>
       </c>
     </row>
     <row r="804" spans="1:6" customHeight="0">
       <c r="A804" s="4" t="inlineStr">
         <is>
-          <t>F7194</t>
+          <t>S7204</t>
+        </is>
+      </c>
+      <c r="B804" s="5" t="inlineStr">
+        <is>
+          <t>AJO EN POLVO (B)</t>
         </is>
       </c>
       <c r="C804" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D804" s="7">
-        <v>10410</v>
+        <v>4575</v>
       </c>
       <c r="E804" s="8">
-        <v>20820</v>
+        <v>4575</v>
       </c>
     </row>
     <row r="805" spans="1:6" customHeight="0">
       <c r="A805" s="4" t="inlineStr">
         <is>
-          <t>F7255</t>
+          <t>F7276</t>
         </is>
       </c>
       <c r="C805" s="6" t="inlineStr">
         <is>
           <t>250 g</t>
         </is>
       </c>
       <c r="D805" s="7">
-        <v>5480</v>
+        <v>1589</v>
       </c>
       <c r="E805" s="8">
-        <v>21920</v>
+        <v>6356</v>
       </c>
     </row>
     <row r="806" spans="1:6" customHeight="0">
       <c r="A806" s="4" t="inlineStr">
         <is>
-          <t>F7256</t>
+          <t>F7277</t>
         </is>
       </c>
       <c r="C806" s="6" t="inlineStr">
         <is>
           <t>100 g</t>
         </is>
       </c>
       <c r="D806" s="7">
-        <v>2425</v>
+        <v>893</v>
       </c>
       <c r="E806" s="8">
-        <v>24250</v>
+        <v>8930</v>
       </c>
     </row>
     <row r="807" spans="1:6" customHeight="0">
       <c r="A807" s="4" t="inlineStr">
         <is>
-          <t>S7199</t>
+          <t>S7206</t>
         </is>
       </c>
       <c r="B807" s="5" t="inlineStr">
         <is>
-          <t>CHIMICHURRI (B) EXTRA</t>
+          <t>CLAVO DE OLOR PEDUNCULO</t>
         </is>
       </c>
       <c r="C807" s="6" t="inlineStr">
         <is>
           <t>1 kg</t>
         </is>
       </c>
       <c r="D807" s="7">
-        <v>6670</v>
+        <v>15140</v>
       </c>
       <c r="E807" s="8">
-        <v>6670</v>
+        <v>15140</v>
       </c>
     </row>
     <row r="808" spans="1:6" customHeight="0">
       <c r="A808" s="4" t="inlineStr">
         <is>
-          <t>F7210</t>
+          <t>F7217</t>
         </is>
       </c>
       <c r="C808" s="6" t="inlineStr">
         <is>
           <t>500 g</t>
         </is>
       </c>
       <c r="D808" s="7">
-        <v>3765</v>
+        <v>8395</v>
       </c>
       <c r="E808" s="8">
-        <v>7530</v>
+        <v>16790</v>
       </c>
     </row>
     <row r="809" spans="1:6" customHeight="0">
       <c r="A809" s="4" t="inlineStr">
         <is>
-          <t>F7258</t>
+          <t>F7278</t>
         </is>
       </c>
       <c r="C809" s="6" t="inlineStr">
         <is>
           <t>250 g</t>
         </is>
       </c>
       <c r="D809" s="7">
-        <v>2100</v>
+        <v>4610</v>
       </c>
       <c r="E809" s="8">
-        <v>8400</v>
+        <v>18440</v>
       </c>
     </row>
     <row r="810" spans="1:6" customHeight="0">
       <c r="A810" s="4" t="inlineStr">
         <is>
-          <t>S7526</t>
-[...4 lines deleted...]
-          <t>CHIMICHURRI A</t>
+          <t>F7279</t>
         </is>
       </c>
       <c r="C810" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>100 g</t>
         </is>
       </c>
       <c r="D810" s="7">
-        <v>9330</v>
+        <v>2220</v>
       </c>
       <c r="E810" s="8">
-        <v>9330</v>
+        <v>22200</v>
       </c>
     </row>
     <row r="811" spans="1:6" customHeight="0">
       <c r="A811" s="4" t="inlineStr">
         <is>
-          <t>F7527</t>
+          <t>S7207</t>
+        </is>
+      </c>
+      <c r="B811" s="5" t="inlineStr">
+        <is>
+          <t>AJÍ CAYENA AMARILLO MOLIDO (B)</t>
         </is>
       </c>
       <c r="C811" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D811" s="7">
-        <v>5145</v>
+        <v>5386</v>
       </c>
       <c r="E811" s="8">
-        <v>10290</v>
+        <v>5386</v>
       </c>
     </row>
     <row r="812" spans="1:6" customHeight="0">
       <c r="A812" s="4" t="inlineStr">
         <is>
-          <t>S7069</t>
-[...4 lines deleted...]
-          <t>JENGIBRE MOLIDO PREMIUM</t>
+          <t>F7283</t>
         </is>
       </c>
       <c r="C812" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>100 g</t>
         </is>
       </c>
       <c r="D812" s="7">
-        <v>12815</v>
+        <v>977</v>
       </c>
       <c r="E812" s="8">
-        <v>12815</v>
+        <v>9770</v>
       </c>
     </row>
     <row r="813" spans="1:6" customHeight="0">
       <c r="A813" s="4" t="inlineStr">
         <is>
-          <t>F7086</t>
+          <t>S7224</t>
+        </is>
+      </c>
+      <c r="B813" s="5" t="inlineStr">
+        <is>
+          <t>AJÍ MOLIDO (B)</t>
         </is>
       </c>
       <c r="C813" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D813" s="7">
-        <v>6955</v>
+        <v>4010</v>
       </c>
       <c r="E813" s="8">
-        <v>13910</v>
+        <v>4010</v>
       </c>
     </row>
     <row r="814" spans="1:6" customHeight="0">
       <c r="A814" s="4" t="inlineStr">
         <is>
-          <t>F7260</t>
+          <t>F7225</t>
         </is>
       </c>
       <c r="C814" s="6" t="inlineStr">
         <is>
-          <t>250 g</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D814" s="7">
-        <v>3755</v>
+        <v>2620</v>
       </c>
       <c r="E814" s="8">
-        <v>15020</v>
+        <v>5240</v>
       </c>
     </row>
     <row r="815" spans="1:6" customHeight="0">
       <c r="A815" s="4" t="inlineStr">
         <is>
-          <t>F7261</t>
+          <t>F7284</t>
         </is>
       </c>
       <c r="C815" s="6" t="inlineStr">
         <is>
-          <t>100 g</t>
+          <t>250 g</t>
         </is>
       </c>
       <c r="D815" s="7">
-        <v>1735</v>
+        <v>1615</v>
       </c>
       <c r="E815" s="8">
-        <v>17350</v>
+        <v>6460</v>
       </c>
     </row>
     <row r="816" spans="1:6" customHeight="0">
       <c r="A816" s="4" t="inlineStr">
         <is>
-          <t>S7197</t>
-[...4 lines deleted...]
-          <t>CLAVO DE OLOR ENTERO</t>
+          <t>F7285</t>
         </is>
       </c>
       <c r="C816" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>100 g</t>
         </is>
       </c>
       <c r="D816" s="7">
-        <v>40650</v>
+        <v>985</v>
       </c>
       <c r="E816" s="8">
-        <v>40650</v>
+        <v>9850</v>
       </c>
     </row>
     <row r="817" spans="1:6" customHeight="0">
       <c r="A817" s="4" t="inlineStr">
         <is>
-          <t>F7205</t>
+          <t>S7208</t>
+        </is>
+      </c>
+      <c r="B817" s="5" t="inlineStr">
+        <is>
+          <t>PEREJIL HOJAS (B)</t>
         </is>
       </c>
       <c r="C817" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D817" s="7">
-        <v>21400</v>
+        <v>7857</v>
       </c>
       <c r="E817" s="8">
-        <v>42800</v>
+        <v>7857</v>
       </c>
     </row>
     <row r="818" spans="1:6" customHeight="0">
       <c r="A818" s="4" t="inlineStr">
         <is>
-          <t>F7262</t>
+          <t>F7219</t>
         </is>
       </c>
       <c r="C818" s="6" t="inlineStr">
         <is>
-          <t>250 g</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D818" s="7">
-        <v>11240</v>
+        <v>4455</v>
       </c>
       <c r="E818" s="8">
-        <v>44960</v>
+        <v>8910</v>
       </c>
     </row>
     <row r="819" spans="1:6" customHeight="0">
       <c r="A819" s="4" t="inlineStr">
         <is>
-          <t>F7263</t>
+          <t>S7236</t>
+        </is>
+      </c>
+      <c r="B819" s="5" t="inlineStr">
+        <is>
+          <t>PEREJIL PREMIUM</t>
         </is>
       </c>
       <c r="C819" s="6" t="inlineStr">
         <is>
-          <t>100 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D819" s="7">
-        <v>4835</v>
+        <v>11705</v>
       </c>
       <c r="E819" s="8">
-        <v>48350</v>
+        <v>11705</v>
       </c>
     </row>
     <row r="820" spans="1:6" customHeight="0">
       <c r="A820" s="4" t="inlineStr">
         <is>
-          <t>S7253</t>
-[...4 lines deleted...]
-          <t>CARDAMOMO</t>
+          <t>F7288</t>
         </is>
       </c>
       <c r="C820" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>250 g</t>
         </is>
       </c>
       <c r="D820" s="7">
-        <v>159450</v>
+        <v>3575</v>
       </c>
       <c r="E820" s="8">
-        <v>159450</v>
+        <v>14300</v>
       </c>
     </row>
     <row r="821" spans="1:6" customHeight="0">
       <c r="A821" s="4" t="inlineStr">
         <is>
-          <t>F7265</t>
+          <t>S7209</t>
+        </is>
+      </c>
+      <c r="B821" s="5" t="inlineStr">
+        <is>
+          <t>MARCILLI-POLEN</t>
         </is>
       </c>
       <c r="C821" s="6" t="inlineStr">
         <is>
-          <t>100 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D821" s="7">
-        <v>18065</v>
+        <v>45675</v>
       </c>
       <c r="E821" s="8">
-        <v>180650</v>
+        <v>45675</v>
       </c>
     </row>
     <row r="822" spans="1:6" customHeight="0">
       <c r="A822" s="4" t="inlineStr">
         <is>
-          <t>S7200</t>
-[...4 lines deleted...]
-          <t>PIMENTÓN (B)</t>
+          <t>F7220</t>
         </is>
       </c>
       <c r="C822" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D822" s="7">
-        <v>7145</v>
+        <v>21940</v>
       </c>
       <c r="E822" s="8">
-        <v>7145</v>
+        <v>43880</v>
       </c>
     </row>
     <row r="823" spans="1:6" customHeight="0">
       <c r="A823" s="4" t="inlineStr">
         <is>
-          <t>F7211</t>
+          <t>S7221</t>
+        </is>
+      </c>
+      <c r="B823" s="5" t="inlineStr">
+        <is>
+          <t>MOSTAZA MARRON EN GRANO</t>
         </is>
       </c>
       <c r="C823" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D823" s="7">
-        <v>4015</v>
+        <v>4708</v>
       </c>
       <c r="E823" s="8">
-        <v>8030</v>
+        <v>4708</v>
       </c>
     </row>
     <row r="824" spans="1:6" customHeight="0">
       <c r="A824" s="4" t="inlineStr">
         <is>
-          <t>F7266</t>
+          <t>F7293</t>
         </is>
       </c>
       <c r="C824" s="6" t="inlineStr">
         <is>
-          <t>250 g</t>
+          <t>100 g</t>
         </is>
       </c>
       <c r="D824" s="7">
-        <v>2230</v>
+        <v>899</v>
       </c>
       <c r="E824" s="8">
-        <v>8920</v>
+        <v>8990</v>
       </c>
     </row>
     <row r="825" spans="1:6" customHeight="0">
       <c r="A825" s="4" t="inlineStr">
         <is>
-          <t>S7201</t>
+          <t>S7233</t>
         </is>
       </c>
       <c r="B825" s="5" t="inlineStr">
         <is>
-          <t>PIMENTÓN AHUMADO (B)</t>
+          <t>CURRY (B)</t>
         </is>
       </c>
       <c r="C825" s="6" t="inlineStr">
         <is>
           <t>1 kg</t>
         </is>
       </c>
       <c r="D825" s="7">
-        <v>9505</v>
+        <v>2961</v>
       </c>
       <c r="E825" s="8">
-        <v>9505</v>
+        <v>2961</v>
       </c>
     </row>
     <row r="826" spans="1:6" customHeight="0">
       <c r="A826" s="4" t="inlineStr">
         <is>
-          <t>F7212</t>
+          <t>F7234</t>
         </is>
       </c>
       <c r="C826" s="6" t="inlineStr">
         <is>
           <t>500 g</t>
         </is>
       </c>
       <c r="D826" s="7">
-        <v>5240</v>
+        <v>1915</v>
       </c>
       <c r="E826" s="8">
-        <v>10480</v>
+        <v>3830</v>
       </c>
     </row>
     <row r="827" spans="1:6" customHeight="0">
       <c r="A827" s="4" t="inlineStr">
         <is>
-          <t>F7268</t>
+          <t>S7216</t>
+        </is>
+      </c>
+      <c r="B827" s="5" t="inlineStr">
+        <is>
+          <t>CURRY "A"</t>
         </is>
       </c>
       <c r="C827" s="6" t="inlineStr">
         <is>
-          <t>250 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D827" s="7">
-        <v>2860</v>
+        <v>9605</v>
       </c>
       <c r="E827" s="8">
-        <v>11440</v>
+        <v>9605</v>
       </c>
     </row>
     <row r="828" spans="1:6" customHeight="0">
       <c r="A828" s="4" t="inlineStr">
         <is>
-          <t>F7269</t>
+          <t>F7235</t>
         </is>
       </c>
       <c r="C828" s="6" t="inlineStr">
         <is>
-          <t>100 g</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D828" s="7">
-        <v>1365</v>
+        <v>5525</v>
       </c>
       <c r="E828" s="8">
-        <v>13650</v>
+        <v>11050</v>
       </c>
     </row>
     <row r="829" spans="1:6" customHeight="0">
       <c r="A829" s="4" t="inlineStr">
         <is>
-          <t>S7202</t>
+          <t>S7232</t>
         </is>
       </c>
       <c r="B829" s="5" t="inlineStr">
         <is>
-          <t>PIMIENTA BLANCA MOLIDA (B)</t>
+          <t>CANELA EN RAMA PARTIDA/QUEBRADA</t>
         </is>
       </c>
       <c r="C829" s="6" t="inlineStr">
         <is>
           <t>1 kg</t>
         </is>
       </c>
       <c r="D829" s="7">
-        <v>9385</v>
+        <v>13965</v>
       </c>
       <c r="E829" s="8">
-        <v>9385</v>
+        <v>13965</v>
       </c>
     </row>
     <row r="830" spans="1:6" customHeight="0">
       <c r="A830" s="4" t="inlineStr">
         <is>
-          <t>F7213</t>
+          <t>F7223</t>
         </is>
       </c>
       <c r="C830" s="6" t="inlineStr">
         <is>
           <t>500 g</t>
         </is>
       </c>
       <c r="D830" s="7">
-        <v>5175</v>
+        <v>7790</v>
       </c>
       <c r="E830" s="8">
-        <v>10350</v>
+        <v>15580</v>
       </c>
     </row>
     <row r="831" spans="1:6" customHeight="0">
       <c r="A831" s="4" t="inlineStr">
         <is>
-          <t>F7271</t>
+          <t>F7298</t>
         </is>
       </c>
       <c r="C831" s="6" t="inlineStr">
         <is>
-          <t>100 g</t>
+          <t>250 g</t>
         </is>
       </c>
       <c r="D831" s="7">
-        <v>1350</v>
+        <v>4290</v>
       </c>
       <c r="E831" s="8">
-        <v>13500</v>
+        <v>17160</v>
       </c>
     </row>
     <row r="832" spans="1:6" customHeight="0">
       <c r="A832" s="4" t="inlineStr">
         <is>
-          <t>S7203</t>
-[...4 lines deleted...]
-          <t>PIMIENTA NEGRA MOLIDA (B)</t>
+          <t>F7299</t>
         </is>
       </c>
       <c r="C832" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>100 g</t>
         </is>
       </c>
       <c r="D832" s="7">
-        <v>9660</v>
+        <v>2090</v>
       </c>
       <c r="E832" s="8">
-        <v>9660</v>
+        <v>20900</v>
       </c>
     </row>
     <row r="833" spans="1:6" customHeight="0">
       <c r="A833" s="4" t="inlineStr">
         <is>
-          <t>F7214</t>
+          <t>S7000</t>
+        </is>
+      </c>
+      <c r="B833" s="5" t="inlineStr">
+        <is>
+          <t>ADOBO PARA PIZZA "A"</t>
         </is>
       </c>
       <c r="C833" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D833" s="7">
-        <v>5320</v>
+        <v>9050</v>
       </c>
       <c r="E833" s="8">
-        <v>10640</v>
+        <v>9050</v>
       </c>
     </row>
     <row r="834" spans="1:6" customHeight="0">
       <c r="A834" s="4" t="inlineStr">
         <is>
-          <t>F7088</t>
+          <t>F7052</t>
         </is>
       </c>
       <c r="C834" s="6" t="inlineStr">
         <is>
-          <t>250 g</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D834" s="7">
-        <v>2905</v>
+        <v>5235</v>
       </c>
       <c r="E834" s="8">
-        <v>11620</v>
+        <v>10470</v>
       </c>
     </row>
     <row r="835" spans="1:6" customHeight="0">
       <c r="A835" s="4" t="inlineStr">
         <is>
-          <t>F7446</t>
+          <t>S6506</t>
+        </is>
+      </c>
+      <c r="B835" s="5" t="inlineStr">
+        <is>
+          <t>COMINO MOLIDO</t>
         </is>
       </c>
       <c r="C835" s="6" t="inlineStr">
         <is>
-          <t>100 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D835" s="7">
-        <v>1385</v>
+        <v>13625</v>
       </c>
       <c r="E835" s="8">
-        <v>13850</v>
+        <v>13625</v>
       </c>
     </row>
     <row r="836" spans="1:6" customHeight="0">
       <c r="A836" s="4" t="inlineStr">
         <is>
-          <t>S7230</t>
-[...4 lines deleted...]
-          <t>PROVENZAL (B)</t>
+          <t>F6508</t>
         </is>
       </c>
       <c r="C836" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>250 g</t>
         </is>
       </c>
       <c r="D836" s="7">
-        <v>11560</v>
+        <v>4070</v>
       </c>
       <c r="E836" s="8">
-        <v>11560</v>
+        <v>16280</v>
       </c>
     </row>
     <row r="837" spans="1:6" customHeight="0">
       <c r="A837" s="4" t="inlineStr">
         <is>
-          <t>F7231</t>
+          <t>F6509</t>
         </is>
       </c>
       <c r="C837" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>100 g</t>
         </is>
       </c>
       <c r="D837" s="7">
-        <v>6305</v>
+        <v>2000</v>
       </c>
       <c r="E837" s="8">
-        <v>12610</v>
+        <v>20000</v>
       </c>
     </row>
     <row r="838" spans="1:6" customHeight="0">
       <c r="A838" s="4" t="inlineStr">
         <is>
-          <t>F7272</t>
+          <t>S7004</t>
+        </is>
+      </c>
+      <c r="B838" s="5" t="inlineStr">
+        <is>
+          <t>ANÍS ESTRELLADO ENTERO</t>
         </is>
       </c>
       <c r="C838" s="6" t="inlineStr">
         <is>
-          <t>250 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D838" s="7">
-        <v>3415</v>
+        <v>31845</v>
       </c>
       <c r="E838" s="8">
-        <v>13660</v>
+        <v>31845</v>
       </c>
     </row>
     <row r="839" spans="1:6" customHeight="0">
       <c r="A839" s="4" t="inlineStr">
         <is>
-          <t>F7273</t>
+          <t>F7053</t>
         </is>
       </c>
       <c r="C839" s="6" t="inlineStr">
         <is>
-          <t>100 g</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D839" s="7">
-        <v>1595</v>
+        <v>17065</v>
       </c>
       <c r="E839" s="8">
-        <v>15950</v>
+        <v>34130</v>
       </c>
     </row>
     <row r="840" spans="1:6" customHeight="0">
       <c r="A840" s="4" t="inlineStr">
         <is>
-          <t>S7181</t>
-[...4 lines deleted...]
-          <t>PROVENZAL CATEGORIA (A) (P2 C/ AJO CHINO)</t>
+          <t>F7302</t>
         </is>
       </c>
       <c r="C840" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>250 g</t>
         </is>
       </c>
       <c r="D840" s="7">
-        <v>13840</v>
+        <v>9100</v>
       </c>
       <c r="E840" s="8">
-        <v>13840</v>
+        <v>36400</v>
       </c>
     </row>
     <row r="841" spans="1:6" customHeight="0">
       <c r="A841" s="4" t="inlineStr">
         <is>
-          <t>F7182</t>
+          <t>F7303</t>
         </is>
       </c>
       <c r="C841" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>100 g</t>
         </is>
       </c>
       <c r="D841" s="7">
-        <v>7490</v>
+        <v>4085</v>
       </c>
       <c r="E841" s="8">
-        <v>14980</v>
+        <v>40850</v>
       </c>
     </row>
     <row r="842" spans="1:6" customHeight="0">
       <c r="A842" s="4" t="inlineStr">
         <is>
-          <t>F7274</t>
+          <t>S7005</t>
+        </is>
+      </c>
+      <c r="B842" s="5" t="inlineStr">
+        <is>
+          <t>ANÍS ESTRELLADO PARTIDO</t>
         </is>
       </c>
       <c r="C842" s="6" t="inlineStr">
         <is>
-          <t>250 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D842" s="7">
-        <v>4030</v>
+        <v>20475</v>
       </c>
       <c r="E842" s="8">
-        <v>16120</v>
+        <v>20475</v>
       </c>
     </row>
     <row r="843" spans="1:6" customHeight="0">
       <c r="A843" s="4" t="inlineStr">
         <is>
-          <t>F7275</t>
+          <t>F7054</t>
         </is>
       </c>
       <c r="C843" s="6" t="inlineStr">
         <is>
-          <t>100 g</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D843" s="7">
-        <v>1850</v>
+        <v>11005</v>
       </c>
       <c r="E843" s="8">
-        <v>18500</v>
+        <v>22010</v>
       </c>
     </row>
     <row r="844" spans="1:6" customHeight="0">
       <c r="A844" s="4" t="inlineStr">
         <is>
-          <t>S7204</t>
+          <t>S7250</t>
         </is>
       </c>
       <c r="B844" s="5" t="inlineStr">
         <is>
-          <t>AJO EN POLVO (B)</t>
+          <t>ANÍS EN GRANO</t>
         </is>
       </c>
       <c r="C844" s="6" t="inlineStr">
         <is>
           <t>1 kg</t>
         </is>
       </c>
       <c r="D844" s="7">
-        <v>5705</v>
+        <v>11135</v>
       </c>
       <c r="E844" s="8">
-        <v>5705</v>
+        <v>11135</v>
       </c>
     </row>
     <row r="845" spans="1:6" customHeight="0">
       <c r="A845" s="4" t="inlineStr">
         <is>
-          <t>F7276</t>
+          <t>F7251</t>
         </is>
       </c>
       <c r="C845" s="6" t="inlineStr">
         <is>
-          <t>250 g</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D845" s="7">
-        <v>1785</v>
+        <v>6320</v>
       </c>
       <c r="E845" s="8">
-        <v>7140</v>
+        <v>12640</v>
       </c>
     </row>
     <row r="846" spans="1:6" customHeight="0">
       <c r="A846" s="4" t="inlineStr">
         <is>
-          <t>F7277</t>
+          <t>S7238</t>
+        </is>
+      </c>
+      <c r="B846" s="5" t="inlineStr">
+        <is>
+          <t>MARCELA FLORES AMARILLAS</t>
         </is>
       </c>
       <c r="C846" s="6" t="inlineStr">
         <is>
-          <t>100 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D846" s="7">
-        <v>920</v>
+        <v>10190</v>
       </c>
       <c r="E846" s="8">
-        <v>9200</v>
+        <v>10190</v>
       </c>
     </row>
     <row r="847" spans="1:6" customHeight="0">
       <c r="A847" s="4" t="inlineStr">
         <is>
-          <t>S7206</t>
-[...4 lines deleted...]
-          <t>CLAVO DE OLOR PEDUNCULO</t>
+          <t>F7239</t>
         </is>
       </c>
       <c r="C847" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D847" s="7">
-        <v>14150</v>
+        <v>5940</v>
       </c>
       <c r="E847" s="8">
-        <v>14150</v>
+        <v>11880</v>
       </c>
     </row>
     <row r="848" spans="1:6" customHeight="0">
       <c r="A848" s="4" t="inlineStr">
         <is>
-          <t>F7217</t>
+          <t>S7240</t>
+        </is>
+      </c>
+      <c r="B848" s="5" t="inlineStr">
+        <is>
+          <t>VALERIANA</t>
         </is>
       </c>
       <c r="C848" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D848" s="7">
-        <v>7650</v>
+        <v>59125</v>
       </c>
       <c r="E848" s="8">
-        <v>15300</v>
+        <v>59125</v>
       </c>
     </row>
     <row r="849" spans="1:6" customHeight="0">
       <c r="A849" s="4" t="inlineStr">
         <is>
-          <t>F7278</t>
+          <t>F7241</t>
         </is>
       </c>
       <c r="C849" s="6" t="inlineStr">
         <is>
-          <t>250 g</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D849" s="7">
-        <v>4110</v>
+        <v>31335</v>
       </c>
       <c r="E849" s="8">
-        <v>16440</v>
+        <v>62670</v>
       </c>
     </row>
     <row r="850" spans="1:6" customHeight="0">
       <c r="A850" s="4" t="inlineStr">
         <is>
-          <t>F7279</t>
+          <t>F7310</t>
         </is>
       </c>
       <c r="C850" s="6" t="inlineStr">
         <is>
-          <t>100 g</t>
+          <t>250 g</t>
         </is>
       </c>
       <c r="D850" s="7">
-        <v>1885</v>
+        <v>16455</v>
       </c>
       <c r="E850" s="8">
-        <v>18850</v>
+        <v>65820</v>
       </c>
     </row>
     <row r="851" spans="1:6" customHeight="0">
       <c r="A851" s="4" t="inlineStr">
         <is>
-          <t>S7207</t>
+          <t>S7242</t>
         </is>
       </c>
       <c r="B851" s="5" t="inlineStr">
         <is>
-          <t>AJÍ CAYENA AMARILLO MOLIDO (B)</t>
+          <t>YERBA BUENA</t>
         </is>
       </c>
       <c r="C851" s="6" t="inlineStr">
         <is>
           <t>1 kg</t>
         </is>
       </c>
       <c r="D851" s="7">
-        <v>7190</v>
+        <v>11860</v>
       </c>
       <c r="E851" s="8">
-        <v>7190</v>
+        <v>11860</v>
       </c>
     </row>
     <row r="852" spans="1:6" customHeight="0">
       <c r="A852" s="4" t="inlineStr">
         <is>
-          <t>F7283</t>
+          <t>F7243</t>
         </is>
       </c>
       <c r="C852" s="6" t="inlineStr">
         <is>
-          <t>100 g</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D852" s="7">
-        <v>1110</v>
+        <v>6820</v>
       </c>
       <c r="E852" s="8">
-        <v>11100</v>
+        <v>13640</v>
       </c>
     </row>
     <row r="853" spans="1:6" customHeight="0">
       <c r="A853" s="4" t="inlineStr">
         <is>
-          <t>S7224</t>
+          <t>S7244</t>
         </is>
       </c>
       <c r="B853" s="5" t="inlineStr">
         <is>
-          <t>AJÍ MOLIDO (B)</t>
+          <t>CALENDULA</t>
         </is>
       </c>
       <c r="C853" s="6" t="inlineStr">
         <is>
           <t>1 kg</t>
         </is>
       </c>
       <c r="D853" s="7">
-        <v>3745</v>
+        <v>16540</v>
       </c>
       <c r="E853" s="8">
-        <v>3745</v>
+        <v>16540</v>
       </c>
     </row>
     <row r="854" spans="1:6" customHeight="0">
       <c r="A854" s="4" t="inlineStr">
         <is>
-          <t>F7225</t>
+          <t>F7245</t>
         </is>
       </c>
       <c r="C854" s="6" t="inlineStr">
         <is>
           <t>500 g</t>
         </is>
       </c>
       <c r="D854" s="7">
-        <v>2250</v>
+        <v>9240</v>
       </c>
       <c r="E854" s="8">
-        <v>4500</v>
+        <v>18480</v>
       </c>
     </row>
     <row r="855" spans="1:6" customHeight="0">
       <c r="A855" s="4" t="inlineStr">
         <is>
-          <t>F7284</t>
+          <t>S7003</t>
+        </is>
+      </c>
+      <c r="B855" s="5" t="inlineStr">
+        <is>
+          <t>AJO EN POLVO NACIONAL</t>
         </is>
       </c>
       <c r="C855" s="6" t="inlineStr">
         <is>
-          <t>250 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D855" s="7">
-        <v>1315</v>
+        <v>6225</v>
       </c>
       <c r="E855" s="8">
-        <v>5260</v>
+        <v>6225</v>
       </c>
     </row>
     <row r="856" spans="1:6" customHeight="0">
       <c r="A856" s="4" t="inlineStr">
         <is>
-          <t>F7285</t>
+          <t>F7057</t>
         </is>
       </c>
       <c r="C856" s="6" t="inlineStr">
         <is>
-          <t>100 g</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D856" s="7">
-        <v>725</v>
+        <v>3770</v>
       </c>
       <c r="E856" s="8">
-        <v>7250</v>
+        <v>7540</v>
       </c>
     </row>
     <row r="857" spans="1:6" customHeight="0">
       <c r="A857" s="4" t="inlineStr">
         <is>
-          <t>S7208</t>
-[...4 lines deleted...]
-          <t>PEREJIL HOJAS (B)</t>
+          <t>F7316</t>
         </is>
       </c>
       <c r="C857" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>250 g</t>
         </is>
       </c>
       <c r="D857" s="7">
-        <v>10490</v>
+        <v>2210</v>
       </c>
       <c r="E857" s="8">
-        <v>10490</v>
+        <v>8840</v>
       </c>
     </row>
     <row r="858" spans="1:6" customHeight="0">
       <c r="A858" s="4" t="inlineStr">
         <is>
-          <t>F7219</t>
+          <t>F7317</t>
         </is>
       </c>
       <c r="C858" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>100 g</t>
         </is>
       </c>
       <c r="D858" s="7">
-        <v>5750</v>
+        <v>1230</v>
       </c>
       <c r="E858" s="8">
-        <v>11500</v>
+        <v>12300</v>
       </c>
     </row>
     <row r="859" spans="1:6" customHeight="0">
       <c r="A859" s="4" t="inlineStr">
         <is>
-          <t>S7236</t>
+          <t>S7001</t>
         </is>
       </c>
       <c r="B859" s="5" t="inlineStr">
         <is>
-          <t>PEREJIL PREMIUM</t>
+          <t>AJÍ MOLIDO (A)</t>
         </is>
       </c>
       <c r="C859" s="6" t="inlineStr">
         <is>
           <t>1 kg</t>
         </is>
       </c>
       <c r="D859" s="7">
-        <v>10940</v>
+        <v>9080</v>
       </c>
       <c r="E859" s="8">
-        <v>10940</v>
+        <v>9080</v>
       </c>
     </row>
     <row r="860" spans="1:6" customHeight="0">
       <c r="A860" s="4" t="inlineStr">
         <is>
-          <t>F7288</t>
+          <t>F7002</t>
         </is>
       </c>
       <c r="C860" s="6" t="inlineStr">
         <is>
-          <t>250 g</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D860" s="7">
-        <v>3145</v>
+        <v>5255</v>
       </c>
       <c r="E860" s="8">
-        <v>12580</v>
+        <v>10510</v>
       </c>
     </row>
     <row r="861" spans="1:6" customHeight="0">
       <c r="A861" s="4" t="inlineStr">
         <is>
-          <t>F7289</t>
+          <t>F7318</t>
         </is>
       </c>
       <c r="C861" s="6" t="inlineStr">
         <is>
-          <t>100 g</t>
+          <t>250 g</t>
         </is>
       </c>
       <c r="D861" s="7">
-        <v>1485</v>
+        <v>2980</v>
       </c>
       <c r="E861" s="8">
-        <v>14850</v>
+        <v>11920</v>
       </c>
     </row>
     <row r="862" spans="1:6" customHeight="0">
       <c r="A862" s="4" t="inlineStr">
         <is>
-          <t>S7209</t>
-[...4 lines deleted...]
-          <t>MARCILLI-POLEN</t>
+          <t>F7319</t>
         </is>
       </c>
       <c r="C862" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>100 g</t>
         </is>
       </c>
       <c r="D862" s="7">
-        <v>42690</v>
+        <v>1545</v>
       </c>
       <c r="E862" s="8">
-        <v>42690</v>
+        <v>15450</v>
       </c>
     </row>
     <row r="863" spans="1:6" customHeight="0">
       <c r="A863" s="4" t="inlineStr">
         <is>
-          <t>F7220</t>
+          <t>S7484</t>
+        </is>
+      </c>
+      <c r="B863" s="5" t="inlineStr">
+        <is>
+          <t>CEBOLLA EN POLVO</t>
         </is>
       </c>
       <c r="C863" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D863" s="7">
-        <v>20195</v>
+        <v>7995</v>
       </c>
       <c r="E863" s="8">
-        <v>40390</v>
+        <v>7995</v>
       </c>
     </row>
     <row r="864" spans="1:6" customHeight="0">
       <c r="A864" s="4" t="inlineStr">
         <is>
-          <t>S7221</t>
-[...4 lines deleted...]
-          <t>MOSTAZA MARRON EN GRANO</t>
+          <t>F7485</t>
         </is>
       </c>
       <c r="C864" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D864" s="7">
-        <v>6285</v>
+        <v>4690</v>
       </c>
       <c r="E864" s="8">
-        <v>6285</v>
+        <v>9380</v>
       </c>
     </row>
     <row r="865" spans="1:6" customHeight="0">
       <c r="A865" s="4" t="inlineStr">
         <is>
-          <t>F7293</t>
+          <t>F7486</t>
         </is>
       </c>
       <c r="C865" s="6" t="inlineStr">
         <is>
-          <t>100 g</t>
+          <t>250 g</t>
         </is>
       </c>
       <c r="D865" s="7">
-        <v>1005</v>
+        <v>2685</v>
       </c>
       <c r="E865" s="8">
-        <v>10050</v>
+        <v>10740</v>
       </c>
     </row>
     <row r="866" spans="1:6" customHeight="0">
       <c r="A866" s="4" t="inlineStr">
         <is>
-          <t>S7233</t>
-[...4 lines deleted...]
-          <t>CURRY (B)</t>
+          <t>F7487</t>
         </is>
       </c>
       <c r="C866" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>100 g</t>
         </is>
       </c>
       <c r="D866" s="7">
-        <v>3955</v>
+        <v>1425</v>
       </c>
       <c r="E866" s="8">
-        <v>3955</v>
+        <v>14250</v>
       </c>
     </row>
     <row r="867" spans="1:6" customHeight="0">
       <c r="A867" s="4" t="inlineStr">
         <is>
-          <t>F7234</t>
+          <t>S7011</t>
+        </is>
+      </c>
+      <c r="B867" s="5" t="inlineStr">
+        <is>
+          <t>CEBOLLA MORADA EN POLVO</t>
         </is>
       </c>
       <c r="C867" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D867" s="7">
-        <v>2360</v>
+        <v>13440</v>
       </c>
       <c r="E867" s="8">
-        <v>4720</v>
+        <v>13440</v>
       </c>
     </row>
     <row r="868" spans="1:6" customHeight="0">
       <c r="A868" s="4" t="inlineStr">
         <is>
-          <t>S7216</t>
+          <t>S7014</t>
         </is>
       </c>
       <c r="B868" s="5" t="inlineStr">
         <is>
-          <t>CURRY "A"</t>
+          <t>AJO GRANULADO NACIONAL</t>
         </is>
       </c>
       <c r="C868" s="6" t="inlineStr">
         <is>
           <t>1 kg</t>
         </is>
       </c>
       <c r="D868" s="7">
-        <v>8975</v>
+        <v>13120</v>
       </c>
       <c r="E868" s="8">
-        <v>8975</v>
+        <v>13120</v>
       </c>
     </row>
     <row r="869" spans="1:6" customHeight="0">
       <c r="A869" s="4" t="inlineStr">
         <is>
-          <t>F7235</t>
+          <t>F7015</t>
         </is>
       </c>
       <c r="C869" s="6" t="inlineStr">
         <is>
           <t>500 g</t>
         </is>
       </c>
       <c r="D869" s="7">
-        <v>4965</v>
+        <v>7350</v>
       </c>
       <c r="E869" s="8">
-        <v>9930</v>
+        <v>14700</v>
       </c>
     </row>
     <row r="870" spans="1:6" customHeight="0">
       <c r="A870" s="4" t="inlineStr">
         <is>
-          <t>F7297</t>
+          <t>F7322</t>
         </is>
       </c>
       <c r="C870" s="6" t="inlineStr">
         <is>
-          <t>100 g</t>
+          <t>250 g</t>
         </is>
       </c>
       <c r="D870" s="7">
-        <v>1305</v>
+        <v>4065</v>
       </c>
       <c r="E870" s="8">
-        <v>13050</v>
+        <v>16260</v>
       </c>
     </row>
     <row r="871" spans="1:6" customHeight="0">
       <c r="A871" s="4" t="inlineStr">
         <is>
-          <t>S7232</t>
-[...4 lines deleted...]
-          <t>CANELA EN RAMA PARTIDA/QUEBRADA</t>
+          <t>F7323</t>
         </is>
       </c>
       <c r="C871" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>100 g</t>
         </is>
       </c>
       <c r="D871" s="7">
-        <v>13050</v>
+        <v>1995</v>
       </c>
       <c r="E871" s="8">
-        <v>13050</v>
+        <v>19950</v>
       </c>
     </row>
     <row r="872" spans="1:6" customHeight="0">
       <c r="A872" s="4" t="inlineStr">
         <is>
-          <t>F7223</t>
+          <t>S7016</t>
+        </is>
+      </c>
+      <c r="B872" s="5" t="inlineStr">
+        <is>
+          <t>AJÍ CAYENA AMARILLA</t>
         </is>
       </c>
       <c r="C872" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D872" s="7">
-        <v>7080</v>
+        <v>11179</v>
       </c>
       <c r="E872" s="8">
-        <v>14160</v>
+        <v>11179</v>
       </c>
     </row>
     <row r="873" spans="1:6" customHeight="0">
       <c r="A873" s="4" t="inlineStr">
         <is>
-          <t>F7298</t>
+          <t>F7325</t>
         </is>
       </c>
       <c r="C873" s="6" t="inlineStr">
         <is>
-          <t>250 g</t>
+          <t>100 g</t>
         </is>
       </c>
       <c r="D873" s="7">
-        <v>3815</v>
+        <v>1621</v>
       </c>
       <c r="E873" s="8">
-        <v>15260</v>
+        <v>16210</v>
       </c>
     </row>
     <row r="874" spans="1:6" customHeight="0">
       <c r="A874" s="4" t="inlineStr">
         <is>
-          <t>F7299</t>
+          <t>S7021</t>
+        </is>
+      </c>
+      <c r="B874" s="5" t="inlineStr">
+        <is>
+          <t>HIERBA PEZUÑA DE VACA</t>
         </is>
       </c>
       <c r="C874" s="6" t="inlineStr">
         <is>
-          <t>100 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D874" s="7">
-        <v>1760</v>
+        <v>7600</v>
       </c>
       <c r="E874" s="8">
-        <v>17600</v>
+        <v>7600</v>
       </c>
     </row>
     <row r="875" spans="1:6" customHeight="0">
       <c r="A875" s="4" t="inlineStr">
         <is>
-          <t>S7000</t>
-[...4 lines deleted...]
-          <t>ADOBO PARA PIZZA "A"</t>
+          <t>F7022</t>
         </is>
       </c>
       <c r="C875" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D875" s="7">
-        <v>8460</v>
+        <v>4600</v>
       </c>
       <c r="E875" s="8">
-        <v>8460</v>
+        <v>9200</v>
       </c>
     </row>
     <row r="876" spans="1:6" customHeight="0">
       <c r="A876" s="4" t="inlineStr">
         <is>
-          <t>F7052</t>
+          <t>S6031</t>
+        </is>
+      </c>
+      <c r="B876" s="5" t="inlineStr">
+        <is>
+          <t>HONGO DE PINO</t>
         </is>
       </c>
       <c r="C876" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>15 kg</t>
         </is>
       </c>
       <c r="D876" s="7">
-        <v>4695</v>
+        <v>368260</v>
       </c>
       <c r="E876" s="8">
-        <v>9390</v>
+        <v>24551</v>
       </c>
     </row>
     <row r="877" spans="1:6" customHeight="0">
       <c r="A877" s="4" t="inlineStr">
         <is>
-          <t>S6506</t>
-[...4 lines deleted...]
-          <t>COMINO MOLIDO</t>
+          <t>F6586</t>
         </is>
       </c>
       <c r="C877" s="6" t="inlineStr">
         <is>
           <t>1 kg</t>
         </is>
       </c>
       <c r="D877" s="7">
-        <v>12735</v>
+        <v>25775</v>
       </c>
       <c r="E877" s="8">
-        <v>12735</v>
+        <v>25775</v>
       </c>
     </row>
     <row r="878" spans="1:6" customHeight="0">
       <c r="A878" s="4" t="inlineStr">
         <is>
-          <t>F6508</t>
+          <t>F6032</t>
         </is>
       </c>
       <c r="C878" s="6" t="inlineStr">
         <is>
-          <t>250 g</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D878" s="7">
-        <v>3610</v>
+        <v>13395</v>
       </c>
       <c r="E878" s="8">
-        <v>14440</v>
+        <v>26790</v>
       </c>
     </row>
     <row r="879" spans="1:6" customHeight="0">
       <c r="A879" s="4" t="inlineStr">
         <is>
-          <t>F6509</t>
+          <t>F7328</t>
         </is>
       </c>
       <c r="C879" s="6" t="inlineStr">
         <is>
-          <t>100 g</t>
+          <t>250 g</t>
         </is>
       </c>
       <c r="D879" s="7">
-        <v>1675</v>
+        <v>8465</v>
       </c>
       <c r="E879" s="8">
-        <v>16750</v>
+        <v>33860</v>
       </c>
     </row>
     <row r="880" spans="1:6" customHeight="0">
       <c r="A880" s="4" t="inlineStr">
         <is>
-          <t>S7004</t>
-[...4 lines deleted...]
-          <t>ANÍS ESTRELLADO ENTERO</t>
+          <t>F7329</t>
         </is>
       </c>
       <c r="C880" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>100 g</t>
         </is>
       </c>
       <c r="D880" s="7">
-        <v>29760</v>
+        <v>3775</v>
       </c>
       <c r="E880" s="8">
-        <v>29760</v>
+        <v>37750</v>
       </c>
     </row>
     <row r="881" spans="1:6" customHeight="0">
       <c r="A881" s="4" t="inlineStr">
         <is>
-          <t>F7053</t>
+          <t>S7059</t>
+        </is>
+      </c>
+      <c r="B881" s="5" t="inlineStr">
+        <is>
+          <t>PIMIENTA NEGRA MOLIDA SELECCIÓN</t>
         </is>
       </c>
       <c r="C881" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D881" s="7">
-        <v>15750</v>
+        <v>36825</v>
       </c>
       <c r="E881" s="8">
-        <v>31500</v>
+        <v>36825</v>
       </c>
     </row>
     <row r="882" spans="1:6" customHeight="0">
       <c r="A882" s="4" t="inlineStr">
         <is>
-          <t>F7302</t>
+          <t>F7060</t>
         </is>
       </c>
       <c r="C882" s="6" t="inlineStr">
         <is>
-          <t>250 g</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D882" s="7">
-        <v>8310</v>
+        <v>19650</v>
       </c>
       <c r="E882" s="8">
-        <v>33240</v>
+        <v>39300</v>
       </c>
     </row>
     <row r="883" spans="1:6" customHeight="0">
       <c r="A883" s="4" t="inlineStr">
         <is>
-          <t>F7303</t>
+          <t>F7330</t>
         </is>
       </c>
       <c r="C883" s="6" t="inlineStr">
         <is>
-          <t>100 g</t>
+          <t>250 g</t>
         </is>
       </c>
       <c r="D883" s="7">
-        <v>3620</v>
+        <v>10440</v>
       </c>
       <c r="E883" s="8">
-        <v>36200</v>
+        <v>41760</v>
       </c>
     </row>
     <row r="884" spans="1:6" customHeight="0">
       <c r="A884" s="4" t="inlineStr">
         <is>
-          <t>S7005</t>
-[...4 lines deleted...]
-          <t>ANÍS ESTRELLADO PARTIDO</t>
+          <t>F7331</t>
         </is>
       </c>
       <c r="C884" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>100 g</t>
         </is>
       </c>
       <c r="D884" s="7">
-        <v>27335</v>
+        <v>4640</v>
       </c>
       <c r="E884" s="8">
-        <v>27335</v>
+        <v>46400</v>
       </c>
     </row>
     <row r="885" spans="1:6" customHeight="0">
       <c r="A885" s="4" t="inlineStr">
         <is>
-          <t>F7054</t>
+          <t>S7074</t>
+        </is>
+      </c>
+      <c r="B885" s="5" t="inlineStr">
+        <is>
+          <t>PIMIENTA BLANCA MOLIDA SELECCIÓN</t>
         </is>
       </c>
       <c r="C885" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D885" s="7">
-        <v>14490</v>
+        <v>44210</v>
       </c>
       <c r="E885" s="8">
-        <v>28980</v>
+        <v>44210</v>
       </c>
     </row>
     <row r="886" spans="1:6" customHeight="0">
       <c r="A886" s="4" t="inlineStr">
         <is>
-          <t>S7250</t>
-[...4 lines deleted...]
-          <t>ANÍS EN GRANO</t>
+          <t>F7075</t>
         </is>
       </c>
       <c r="C886" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D886" s="7">
-        <v>10405</v>
+        <v>23485</v>
       </c>
       <c r="E886" s="8">
-        <v>10405</v>
+        <v>46970</v>
       </c>
     </row>
     <row r="887" spans="1:6" customHeight="0">
       <c r="A887" s="4" t="inlineStr">
         <is>
-          <t>F7251</t>
+          <t>S7076</t>
+        </is>
+      </c>
+      <c r="B887" s="5" t="inlineStr">
+        <is>
+          <t>RUDA</t>
         </is>
       </c>
       <c r="C887" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D887" s="7">
-        <v>5705</v>
+        <v>12660</v>
       </c>
       <c r="E887" s="8">
-        <v>11410</v>
+        <v>12660</v>
       </c>
     </row>
     <row r="888" spans="1:6" customHeight="0">
       <c r="A888" s="4" t="inlineStr">
         <is>
-          <t>S7238</t>
-[...4 lines deleted...]
-          <t>MARCELA FLORES AMARILLAS</t>
+          <t>F7077</t>
         </is>
       </c>
       <c r="C888" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D888" s="7">
-        <v>9520</v>
+        <v>6900</v>
       </c>
       <c r="E888" s="8">
-        <v>9520</v>
+        <v>13800</v>
       </c>
     </row>
     <row r="889" spans="1:6" customHeight="0">
       <c r="A889" s="4" t="inlineStr">
         <is>
-          <t>F7239</t>
+          <t>S7023</t>
+        </is>
+      </c>
+      <c r="B889" s="5" t="inlineStr">
+        <is>
+          <t>ROSA MOSQUETA</t>
         </is>
       </c>
       <c r="C889" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D889" s="7">
-        <v>5245</v>
+        <v>24320</v>
       </c>
       <c r="E889" s="8">
-        <v>10490</v>
+        <v>24320</v>
       </c>
     </row>
     <row r="890" spans="1:6" customHeight="0">
       <c r="A890" s="4" t="inlineStr">
         <is>
-          <t>S7240</t>
-[...4 lines deleted...]
-          <t>VALERIANA</t>
+          <t>F7024</t>
         </is>
       </c>
       <c r="C890" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D890" s="7">
-        <v>55260</v>
+        <v>13280</v>
       </c>
       <c r="E890" s="8">
-        <v>55260</v>
+        <v>26560</v>
       </c>
     </row>
     <row r="891" spans="1:6" customHeight="0">
       <c r="A891" s="4" t="inlineStr">
         <is>
-          <t>F7241</t>
+          <t>F7336</t>
         </is>
       </c>
       <c r="C891" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>250 g</t>
         </is>
       </c>
       <c r="D891" s="7">
-        <v>28980</v>
+        <v>7095</v>
       </c>
       <c r="E891" s="8">
-        <v>57960</v>
+        <v>28380</v>
       </c>
     </row>
     <row r="892" spans="1:6" customHeight="0">
       <c r="A892" s="4" t="inlineStr">
         <is>
-          <t>F7310</t>
+          <t>F7337</t>
         </is>
       </c>
       <c r="C892" s="6" t="inlineStr">
         <is>
-          <t>250 g</t>
+          <t>100 g</t>
         </is>
       </c>
       <c r="D892" s="7">
-        <v>15165</v>
+        <v>3260</v>
       </c>
       <c r="E892" s="8">
-        <v>60660</v>
+        <v>32600</v>
       </c>
     </row>
     <row r="893" spans="1:6" customHeight="0">
       <c r="A893" s="4" t="inlineStr">
         <is>
-          <t>S7242</t>
+          <t>S7018</t>
         </is>
       </c>
       <c r="B893" s="5" t="inlineStr">
         <is>
-          <t>YERBA BUENA</t>
+          <t>ROMPEPIEDRA</t>
         </is>
       </c>
       <c r="C893" s="6" t="inlineStr">
         <is>
           <t>1 kg</t>
         </is>
       </c>
       <c r="D893" s="7">
-        <v>11085</v>
+        <v>14200</v>
       </c>
       <c r="E893" s="8">
-        <v>11085</v>
+        <v>14200</v>
       </c>
     </row>
     <row r="894" spans="1:6" customHeight="0">
       <c r="A894" s="4" t="inlineStr">
         <is>
-          <t>F7243</t>
+          <t>F7025</t>
         </is>
       </c>
       <c r="C894" s="6" t="inlineStr">
         <is>
           <t>500 g</t>
         </is>
       </c>
       <c r="D894" s="7">
-        <v>6060</v>
+        <v>8025</v>
       </c>
       <c r="E894" s="8">
-        <v>12120</v>
+        <v>16050</v>
       </c>
     </row>
     <row r="895" spans="1:6" customHeight="0">
       <c r="A895" s="4" t="inlineStr">
         <is>
-          <t>S7244</t>
+          <t>S7027</t>
         </is>
       </c>
       <c r="B895" s="5" t="inlineStr">
         <is>
-          <t>CALENDULA</t>
+          <t>PULMONARIA</t>
         </is>
       </c>
       <c r="C895" s="6" t="inlineStr">
         <is>
           <t>1 kg</t>
         </is>
       </c>
       <c r="D895" s="7">
-        <v>15460</v>
+        <v>9585</v>
       </c>
       <c r="E895" s="8">
-        <v>15460</v>
+        <v>9585</v>
       </c>
     </row>
     <row r="896" spans="1:6" customHeight="0">
       <c r="A896" s="4" t="inlineStr">
         <is>
-          <t>F7245</t>
+          <t>F7047</t>
         </is>
       </c>
       <c r="C896" s="6" t="inlineStr">
         <is>
           <t>500 g</t>
         </is>
       </c>
       <c r="D896" s="7">
-        <v>8330</v>
+        <v>5630</v>
       </c>
       <c r="E896" s="8">
-        <v>16660</v>
+        <v>11260</v>
       </c>
     </row>
     <row r="897" spans="1:6" customHeight="0">
       <c r="A897" s="4" t="inlineStr">
         <is>
-          <t>S7003</t>
+          <t>S7048</t>
         </is>
       </c>
       <c r="B897" s="5" t="inlineStr">
         <is>
-          <t>AJO EN POLVO NACIONAL</t>
+          <t>PASIONARIA</t>
         </is>
       </c>
       <c r="C897" s="6" t="inlineStr">
         <is>
           <t>1 kg</t>
         </is>
       </c>
       <c r="D897" s="7">
-        <v>5820</v>
+        <v>11100</v>
       </c>
       <c r="E897" s="8">
-        <v>5820</v>
+        <v>11100</v>
       </c>
     </row>
     <row r="898" spans="1:6" customHeight="0">
       <c r="A898" s="4" t="inlineStr">
         <is>
-          <t>F7057</t>
+          <t>F7049</t>
         </is>
       </c>
       <c r="C898" s="6" t="inlineStr">
         <is>
           <t>500 g</t>
         </is>
       </c>
       <c r="D898" s="7">
-        <v>3325</v>
+        <v>6415</v>
       </c>
       <c r="E898" s="8">
-        <v>6650</v>
+        <v>12830</v>
       </c>
     </row>
     <row r="899" spans="1:6" customHeight="0">
       <c r="A899" s="4" t="inlineStr">
         <is>
-          <t>F7316</t>
+          <t>S7155</t>
+        </is>
+      </c>
+      <c r="B899" s="5" t="inlineStr">
+        <is>
+          <t>PALAN PALAN</t>
         </is>
       </c>
       <c r="C899" s="6" t="inlineStr">
         <is>
-          <t>250 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D899" s="7">
-        <v>1870</v>
+        <v>5835</v>
       </c>
       <c r="E899" s="8">
-        <v>7480</v>
+        <v>5835</v>
       </c>
     </row>
     <row r="900" spans="1:6" customHeight="0">
       <c r="A900" s="4" t="inlineStr">
         <is>
-          <t>F7317</t>
+          <t>F7156</t>
         </is>
       </c>
       <c r="C900" s="6" t="inlineStr">
         <is>
-          <t>100 g</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D900" s="7">
-        <v>955</v>
+        <v>3685</v>
       </c>
       <c r="E900" s="8">
-        <v>9550</v>
+        <v>7370</v>
       </c>
     </row>
     <row r="901" spans="1:6" customHeight="0">
       <c r="A901" s="4" t="inlineStr">
         <is>
-          <t>S7001</t>
+          <t>S7055</t>
         </is>
       </c>
       <c r="B901" s="5" t="inlineStr">
         <is>
-          <t>AJÍ MOLIDO (A)</t>
+          <t>LAUREL HOJAS</t>
         </is>
       </c>
       <c r="C901" s="6" t="inlineStr">
         <is>
           <t>1 kg</t>
         </is>
       </c>
       <c r="D901" s="7">
-        <v>8485</v>
+        <v>19350</v>
       </c>
       <c r="E901" s="8">
-        <v>8485</v>
+        <v>19350</v>
       </c>
     </row>
     <row r="902" spans="1:6" customHeight="0">
       <c r="A902" s="4" t="inlineStr">
         <is>
-          <t>F7002</t>
+          <t>F7056</t>
         </is>
       </c>
       <c r="C902" s="6" t="inlineStr">
         <is>
           <t>500 g</t>
         </is>
       </c>
       <c r="D902" s="7">
-        <v>4710</v>
+        <v>10370</v>
       </c>
       <c r="E902" s="8">
-        <v>9420</v>
+        <v>20740</v>
       </c>
     </row>
     <row r="903" spans="1:6" customHeight="0">
       <c r="A903" s="4" t="inlineStr">
         <is>
-          <t>F7318</t>
+          <t>F7344</t>
         </is>
       </c>
       <c r="C903" s="6" t="inlineStr">
         <is>
           <t>250 g</t>
         </is>
       </c>
       <c r="D903" s="7">
-        <v>2590</v>
+        <v>5530</v>
       </c>
       <c r="E903" s="8">
-        <v>10360</v>
+        <v>22120</v>
       </c>
     </row>
     <row r="904" spans="1:6" customHeight="0">
       <c r="A904" s="4" t="inlineStr">
         <is>
-          <t>F7319</t>
+          <t>F7345</t>
         </is>
       </c>
       <c r="C904" s="6" t="inlineStr">
         <is>
           <t>100 g</t>
         </is>
       </c>
       <c r="D904" s="7">
-        <v>1250</v>
+        <v>2485</v>
       </c>
       <c r="E904" s="8">
-        <v>12500</v>
+        <v>24850</v>
       </c>
     </row>
     <row r="905" spans="1:6" customHeight="0">
       <c r="A905" s="4" t="inlineStr">
         <is>
-          <t>S7484</t>
+          <t>S7509</t>
         </is>
       </c>
       <c r="B905" s="5" t="inlineStr">
         <is>
-          <t>CEBOLLA EN POLVO</t>
+          <t>HIBISCUS GLASEADO</t>
         </is>
       </c>
       <c r="C905" s="6" t="inlineStr">
         <is>
           <t>1 kg</t>
         </is>
       </c>
       <c r="D905" s="7">
-        <v>7470</v>
+        <v>37035</v>
       </c>
       <c r="E905" s="8">
-        <v>7470</v>
+        <v>37035</v>
       </c>
     </row>
     <row r="906" spans="1:6" customHeight="0">
       <c r="A906" s="4" t="inlineStr">
         <is>
-          <t>F7485</t>
+          <t>F7510</t>
         </is>
       </c>
       <c r="C906" s="6" t="inlineStr">
         <is>
           <t>500 g</t>
         </is>
       </c>
       <c r="D906" s="7">
-        <v>4185</v>
+        <v>19400</v>
       </c>
       <c r="E906" s="8">
-        <v>8370</v>
+        <v>38800</v>
       </c>
     </row>
     <row r="907" spans="1:6" customHeight="0">
       <c r="A907" s="4" t="inlineStr">
         <is>
-          <t>F7486</t>
+          <t>F7512</t>
         </is>
       </c>
       <c r="C907" s="6" t="inlineStr">
         <is>
-          <t>250 g</t>
+          <t>100 g</t>
         </is>
       </c>
       <c r="D907" s="7">
-        <v>2315</v>
+        <v>4310</v>
       </c>
       <c r="E907" s="8">
-        <v>9260</v>
+        <v>43100</v>
       </c>
     </row>
     <row r="908" spans="1:6" customHeight="0">
       <c r="A908" s="4" t="inlineStr">
         <is>
-          <t>F7487</t>
+          <t>S7513</t>
+        </is>
+      </c>
+      <c r="B908" s="5" t="inlineStr">
+        <is>
+          <t>COCO CUBO</t>
         </is>
       </c>
       <c r="C908" s="6" t="inlineStr">
         <is>
-          <t>100 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D908" s="7">
-        <v>1140</v>
+        <v>30295</v>
       </c>
       <c r="E908" s="8">
-        <v>11400</v>
+        <v>30295</v>
       </c>
     </row>
     <row r="909" spans="1:6" customHeight="0">
       <c r="A909" s="4" t="inlineStr">
         <is>
-          <t>S7011</t>
-[...4 lines deleted...]
-          <t>CEBOLLA MORADA EN POLVO</t>
+          <t>F7514</t>
         </is>
       </c>
       <c r="C909" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D909" s="7">
-        <v>12565</v>
+        <v>15950</v>
       </c>
       <c r="E909" s="8">
-        <v>12565</v>
+        <v>31900</v>
       </c>
     </row>
     <row r="910" spans="1:6" customHeight="0">
       <c r="A910" s="4" t="inlineStr">
         <is>
-          <t>F7320</t>
+          <t>F7515</t>
         </is>
       </c>
       <c r="C910" s="6" t="inlineStr">
         <is>
           <t>250 g</t>
         </is>
       </c>
       <c r="D910" s="7">
-        <v>3685</v>
+        <v>8370</v>
       </c>
       <c r="E910" s="8">
-        <v>14740</v>
+        <v>33480</v>
       </c>
     </row>
     <row r="911" spans="1:6" customHeight="0">
       <c r="A911" s="4" t="inlineStr">
         <is>
-          <t>S7014</t>
-[...4 lines deleted...]
-          <t>AJO GRANULADO NACIONAL</t>
+          <t>F7516</t>
         </is>
       </c>
       <c r="C911" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>100 g</t>
         </is>
       </c>
       <c r="D911" s="7">
-        <v>12260</v>
+        <v>3680</v>
       </c>
       <c r="E911" s="8">
-        <v>12260</v>
+        <v>36800</v>
       </c>
     </row>
     <row r="912" spans="1:6" customHeight="0">
       <c r="A912" s="4" t="inlineStr">
         <is>
-          <t>F7015</t>
+          <t>S7061</t>
+        </is>
+      </c>
+      <c r="B912" s="5" t="inlineStr">
+        <is>
+          <t>PALO AZUL</t>
         </is>
       </c>
       <c r="C912" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D912" s="7">
-        <v>6670</v>
+        <v>8825</v>
       </c>
       <c r="E912" s="8">
-        <v>13340</v>
+        <v>8825</v>
       </c>
     </row>
     <row r="913" spans="1:6" customHeight="0">
       <c r="A913" s="4" t="inlineStr">
         <is>
-          <t>F7322</t>
+          <t>F7071</t>
         </is>
       </c>
       <c r="C913" s="6" t="inlineStr">
         <is>
-          <t>250 g</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D913" s="7">
-        <v>3605</v>
+        <v>5235</v>
       </c>
       <c r="E913" s="8">
-        <v>14420</v>
+        <v>10470</v>
       </c>
     </row>
     <row r="914" spans="1:6" customHeight="0">
       <c r="A914" s="4" t="inlineStr">
         <is>
-          <t>F7323</t>
+          <t>S7139</t>
+        </is>
+      </c>
+      <c r="B914" s="5" t="inlineStr">
+        <is>
+          <t>ORTIGA</t>
         </is>
       </c>
       <c r="C914" s="6" t="inlineStr">
         <is>
-          <t>100 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D914" s="7">
-        <v>1670</v>
+        <v>10660</v>
       </c>
       <c r="E914" s="8">
-        <v>16700</v>
+        <v>10660</v>
       </c>
     </row>
     <row r="915" spans="1:6" customHeight="0">
       <c r="A915" s="4" t="inlineStr">
         <is>
-          <t>S7016</t>
-[...4 lines deleted...]
-          <t>AJÍ CAYENA AMARILLA</t>
+          <t>F7140</t>
         </is>
       </c>
       <c r="C915" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D915" s="7">
-        <v>14450</v>
+        <v>5860</v>
       </c>
       <c r="E915" s="8">
-        <v>14450</v>
+        <v>11720</v>
       </c>
     </row>
     <row r="916" spans="1:6" customHeight="0">
       <c r="A916" s="4" t="inlineStr">
         <is>
-          <t>F7325</t>
+          <t>S7141</t>
+        </is>
+      </c>
+      <c r="B916" s="5" t="inlineStr">
+        <is>
+          <t>MUERDAGO</t>
         </is>
       </c>
       <c r="C916" s="6" t="inlineStr">
         <is>
-          <t>100 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D916" s="7">
-        <v>1915</v>
+        <v>5795</v>
       </c>
       <c r="E916" s="8">
-        <v>19150</v>
+        <v>5795</v>
       </c>
     </row>
     <row r="917" spans="1:6" customHeight="0">
       <c r="A917" s="4" t="inlineStr">
         <is>
-          <t>S7021</t>
-[...4 lines deleted...]
-          <t>HIERBA PEZUÑA DE VACA</t>
+          <t>F7142</t>
         </is>
       </c>
       <c r="C917" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D917" s="7">
-        <v>6710</v>
+        <v>3660</v>
       </c>
       <c r="E917" s="8">
-        <v>6710</v>
+        <v>7320</v>
       </c>
     </row>
     <row r="918" spans="1:6" customHeight="0">
       <c r="A918" s="4" t="inlineStr">
         <is>
-          <t>F7022</t>
+          <t>S7147</t>
+        </is>
+      </c>
+      <c r="B918" s="5" t="inlineStr">
+        <is>
+          <t>MORINGA</t>
         </is>
       </c>
       <c r="C918" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D918" s="7">
-        <v>3785</v>
+        <v>25860</v>
       </c>
       <c r="E918" s="8">
-        <v>7570</v>
+        <v>25860</v>
       </c>
     </row>
     <row r="919" spans="1:6" customHeight="0">
       <c r="A919" s="4" t="inlineStr">
         <is>
-          <t>S6031</t>
-[...4 lines deleted...]
-          <t>HONGO DE PINO</t>
+          <t>F7148</t>
         </is>
       </c>
       <c r="C919" s="6" t="inlineStr">
         <is>
-          <t>15 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D919" s="7">
-        <v>460185</v>
+        <v>14075</v>
       </c>
       <c r="E919" s="8">
-        <v>30679</v>
+        <v>28150</v>
       </c>
     </row>
     <row r="920" spans="1:6" customHeight="0">
       <c r="A920" s="4" t="inlineStr">
         <is>
-          <t>F6586</t>
+          <t>F7353</t>
         </is>
       </c>
       <c r="C920" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>100 g</t>
         </is>
       </c>
       <c r="D920" s="7">
-        <v>31765</v>
+        <v>3425</v>
       </c>
       <c r="E920" s="8">
-        <v>31765</v>
+        <v>34250</v>
       </c>
     </row>
     <row r="921" spans="1:6" customHeight="0">
       <c r="A921" s="4" t="inlineStr">
         <is>
-          <t>F6032</t>
+          <t>S7149</t>
+        </is>
+      </c>
+      <c r="B921" s="5" t="inlineStr">
+        <is>
+          <t>LAPACHO</t>
         </is>
       </c>
       <c r="C921" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D921" s="7">
-        <v>16425</v>
+        <v>7310</v>
       </c>
       <c r="E921" s="8">
-        <v>32850</v>
+        <v>7310</v>
       </c>
     </row>
     <row r="922" spans="1:6" customHeight="0">
       <c r="A922" s="4" t="inlineStr">
         <is>
-          <t>F7328</t>
+          <t>F7150</t>
         </is>
       </c>
       <c r="C922" s="6" t="inlineStr">
         <is>
-          <t>250 g</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D922" s="7">
-        <v>8560</v>
+        <v>4450</v>
       </c>
       <c r="E922" s="8">
-        <v>34240</v>
+        <v>8900</v>
       </c>
     </row>
     <row r="923" spans="1:6" customHeight="0">
       <c r="A923" s="4" t="inlineStr">
         <is>
-          <t>F7329</t>
+          <t>S7151</t>
+        </is>
+      </c>
+      <c r="B923" s="5" t="inlineStr">
+        <is>
+          <t>MALVA</t>
         </is>
       </c>
       <c r="C923" s="6" t="inlineStr">
         <is>
-          <t>100 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D923" s="7">
-        <v>3685</v>
+        <v>6020</v>
       </c>
       <c r="E923" s="8">
-        <v>36850</v>
+        <v>6020</v>
       </c>
     </row>
     <row r="924" spans="1:6" customHeight="0">
       <c r="A924" s="4" t="inlineStr">
         <is>
-          <t>S7059</t>
-[...4 lines deleted...]
-          <t>PIMIENTA NEGRA MOLIDA SELECCIÓN</t>
+          <t>F7152</t>
         </is>
       </c>
       <c r="C924" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D924" s="7">
-        <v>19715</v>
+        <v>3780</v>
       </c>
       <c r="E924" s="8">
-        <v>19715</v>
+        <v>7560</v>
       </c>
     </row>
     <row r="925" spans="1:6" customHeight="0">
       <c r="A925" s="4" t="inlineStr">
         <is>
-          <t>F7060</t>
+          <t>S7248</t>
+        </is>
+      </c>
+      <c r="B925" s="5" t="inlineStr">
+        <is>
+          <t>MENTA</t>
         </is>
       </c>
       <c r="C925" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D925" s="7">
-        <v>10535</v>
+        <v>12685</v>
       </c>
       <c r="E925" s="8">
-        <v>21070</v>
+        <v>12685</v>
       </c>
     </row>
     <row r="926" spans="1:6" customHeight="0">
       <c r="A926" s="4" t="inlineStr">
         <is>
-          <t>F7330</t>
+          <t>F7249</t>
         </is>
       </c>
       <c r="C926" s="6" t="inlineStr">
         <is>
-          <t>250 g</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D926" s="7">
-        <v>5610</v>
+        <v>7235</v>
       </c>
       <c r="E926" s="8">
-        <v>22440</v>
+        <v>14470</v>
       </c>
     </row>
     <row r="927" spans="1:6" customHeight="0">
       <c r="A927" s="4" t="inlineStr">
         <is>
-          <t>F7331</t>
+          <t>F7358</t>
         </is>
       </c>
       <c r="C927" s="6" t="inlineStr">
         <is>
-          <t>100 g</t>
+          <t>250 g</t>
         </is>
       </c>
       <c r="D927" s="7">
-        <v>2500</v>
+        <v>3965</v>
       </c>
       <c r="E927" s="8">
-        <v>25000</v>
+        <v>15860</v>
       </c>
     </row>
     <row r="928" spans="1:6" customHeight="0">
       <c r="A928" s="4" t="inlineStr">
         <is>
-          <t>S7074</t>
-[...4 lines deleted...]
-          <t>PIMIENTA BLANCA MOLIDA SELECCIÓN</t>
+          <t>F7359</t>
         </is>
       </c>
       <c r="C928" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>100 g</t>
         </is>
       </c>
       <c r="D928" s="7">
-        <v>41320</v>
+        <v>1960</v>
       </c>
       <c r="E928" s="8">
-        <v>41320</v>
+        <v>19600</v>
       </c>
     </row>
     <row r="929" spans="1:6" customHeight="0">
       <c r="A929" s="4" t="inlineStr">
         <is>
-          <t>F7075</t>
+          <t>S7153</t>
+        </is>
+      </c>
+      <c r="B929" s="5" t="inlineStr">
+        <is>
+          <t>CENTELLA ASIATICA</t>
         </is>
       </c>
       <c r="C929" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D929" s="7">
-        <v>21745</v>
+        <v>18890</v>
       </c>
       <c r="E929" s="8">
-        <v>43490</v>
+        <v>18890</v>
       </c>
     </row>
     <row r="930" spans="1:6" customHeight="0">
       <c r="A930" s="4" t="inlineStr">
         <is>
-          <t>S7076</t>
-[...4 lines deleted...]
-          <t>RUDA</t>
+          <t>F7154</t>
         </is>
       </c>
       <c r="C930" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D930" s="7">
-        <v>11835</v>
+        <v>10460</v>
       </c>
       <c r="E930" s="8">
-        <v>11835</v>
+        <v>20920</v>
       </c>
     </row>
     <row r="931" spans="1:6" customHeight="0">
       <c r="A931" s="4" t="inlineStr">
         <is>
-          <t>F7077</t>
+          <t>S7157</t>
+        </is>
+      </c>
+      <c r="B931" s="5" t="inlineStr">
+        <is>
+          <t>ARTEMISA/ALTEMISA</t>
         </is>
       </c>
       <c r="C931" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D931" s="7">
-        <v>6445</v>
+        <v>5670</v>
       </c>
       <c r="E931" s="8">
-        <v>12890</v>
+        <v>5670</v>
       </c>
     </row>
     <row r="932" spans="1:6" customHeight="0">
       <c r="A932" s="4" t="inlineStr">
         <is>
-          <t>S7023</t>
-[...4 lines deleted...]
-          <t>ROSA MOSQUETA</t>
+          <t>F7363</t>
         </is>
       </c>
       <c r="C932" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>100 g</t>
         </is>
       </c>
       <c r="D932" s="7">
-        <v>22730</v>
+        <v>1180</v>
       </c>
       <c r="E932" s="8">
-        <v>22730</v>
+        <v>11800</v>
       </c>
     </row>
     <row r="933" spans="1:6" customHeight="0">
       <c r="A933" s="4" t="inlineStr">
         <is>
-          <t>F7024</t>
+          <t>S7159</t>
+        </is>
+      </c>
+      <c r="B933" s="5" t="inlineStr">
+        <is>
+          <t>AMBAY</t>
         </is>
       </c>
       <c r="C933" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D933" s="7">
-        <v>12100</v>
+        <v>9275</v>
       </c>
       <c r="E933" s="8">
-        <v>24200</v>
+        <v>9275</v>
       </c>
     </row>
     <row r="934" spans="1:6" customHeight="0">
       <c r="A934" s="4" t="inlineStr">
         <is>
-          <t>F7336</t>
+          <t>F7160</t>
         </is>
       </c>
       <c r="C934" s="6" t="inlineStr">
         <is>
-          <t>250 g</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D934" s="7">
-        <v>6420</v>
+        <v>5470</v>
       </c>
       <c r="E934" s="8">
-        <v>25680</v>
+        <v>10940</v>
       </c>
     </row>
     <row r="935" spans="1:6" customHeight="0">
       <c r="A935" s="4" t="inlineStr">
         <is>
-          <t>F7337</t>
+          <t>S7161</t>
+        </is>
+      </c>
+      <c r="B935" s="5" t="inlineStr">
+        <is>
+          <t>AMARGÓN DIENTE DE LEÓN</t>
         </is>
       </c>
       <c r="C935" s="6" t="inlineStr">
         <is>
-          <t>100 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D935" s="7">
-        <v>2840</v>
+        <v>10765</v>
       </c>
       <c r="E935" s="8">
-        <v>28400</v>
+        <v>10765</v>
       </c>
     </row>
     <row r="936" spans="1:6" customHeight="0">
       <c r="A936" s="4" t="inlineStr">
         <is>
-          <t>S7018</t>
-[...4 lines deleted...]
-          <t>ROMPEPIEDRA</t>
+          <t>F7162</t>
         </is>
       </c>
       <c r="C936" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D936" s="7">
-        <v>11435</v>
+        <v>6245</v>
       </c>
       <c r="E936" s="8">
-        <v>11435</v>
+        <v>12490</v>
       </c>
     </row>
     <row r="937" spans="1:6" customHeight="0">
       <c r="A937" s="4" t="inlineStr">
         <is>
-          <t>F7025</t>
+          <t>F7367</t>
         </is>
       </c>
       <c r="C937" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>100 g</t>
         </is>
       </c>
       <c r="D937" s="7">
-        <v>6240</v>
+        <v>1705</v>
       </c>
       <c r="E937" s="8">
-        <v>12480</v>
+        <v>17050</v>
       </c>
     </row>
     <row r="938" spans="1:6" customHeight="0">
       <c r="A938" s="4" t="inlineStr">
         <is>
-          <t>S7027</t>
+          <t>S7165</t>
         </is>
       </c>
       <c r="B938" s="5" t="inlineStr">
         <is>
-          <t>PULMONARIA</t>
+          <t>AJEDREA</t>
         </is>
       </c>
       <c r="C938" s="6" t="inlineStr">
         <is>
           <t>1 kg</t>
         </is>
       </c>
       <c r="D938" s="7">
-        <v>8955</v>
+        <v>10915</v>
       </c>
       <c r="E938" s="8">
-        <v>8955</v>
+        <v>10915</v>
       </c>
     </row>
     <row r="939" spans="1:6" customHeight="0">
       <c r="A939" s="4" t="inlineStr">
         <is>
-          <t>F7047</t>
+          <t>F7166</t>
         </is>
       </c>
       <c r="C939" s="6" t="inlineStr">
         <is>
           <t>500 g</t>
         </is>
       </c>
       <c r="D939" s="7">
-        <v>4955</v>
+        <v>6320</v>
       </c>
       <c r="E939" s="8">
-        <v>9910</v>
+        <v>12640</v>
       </c>
     </row>
     <row r="940" spans="1:6" customHeight="0">
       <c r="A940" s="4" t="inlineStr">
         <is>
-          <t>S7048</t>
+          <t>S7167</t>
         </is>
       </c>
       <c r="B940" s="5" t="inlineStr">
         <is>
-          <t>PASIONARIA</t>
+          <t>MANZANILLA MEZCLA</t>
         </is>
       </c>
       <c r="C940" s="6" t="inlineStr">
         <is>
           <t>1 kg</t>
         </is>
       </c>
       <c r="D940" s="7">
-        <v>10375</v>
+        <v>28660</v>
       </c>
       <c r="E940" s="8">
-        <v>10375</v>
+        <v>28660</v>
       </c>
     </row>
     <row r="941" spans="1:6" customHeight="0">
       <c r="A941" s="4" t="inlineStr">
         <is>
-          <t>F7049</t>
+          <t>F7168</t>
         </is>
       </c>
       <c r="C941" s="6" t="inlineStr">
         <is>
           <t>500 g</t>
         </is>
       </c>
       <c r="D941" s="7">
-        <v>5690</v>
+        <v>15340</v>
       </c>
       <c r="E941" s="8">
-        <v>11380</v>
+        <v>30680</v>
       </c>
     </row>
     <row r="942" spans="1:6" customHeight="0">
       <c r="A942" s="4" t="inlineStr">
         <is>
-          <t>S7155</t>
-[...4 lines deleted...]
-          <t>PALAN PALAN</t>
+          <t>F7370</t>
         </is>
       </c>
       <c r="C942" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>250 g</t>
         </is>
       </c>
       <c r="D942" s="7">
-        <v>5455</v>
+        <v>8070</v>
       </c>
       <c r="E942" s="8">
-        <v>5455</v>
+        <v>32280</v>
       </c>
     </row>
     <row r="943" spans="1:6" customHeight="0">
       <c r="A943" s="4" t="inlineStr">
         <is>
-          <t>F7156</t>
+          <t>F7371</t>
         </is>
       </c>
       <c r="C943" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>100 g</t>
         </is>
       </c>
       <c r="D943" s="7">
-        <v>3135</v>
+        <v>3625</v>
       </c>
       <c r="E943" s="8">
-        <v>6270</v>
+        <v>36250</v>
       </c>
     </row>
     <row r="944" spans="1:6" customHeight="0">
       <c r="A944" s="4" t="inlineStr">
         <is>
-          <t>S7055</t>
+          <t>S7169</t>
         </is>
       </c>
       <c r="B944" s="5" t="inlineStr">
         <is>
-          <t>LAUREL HOJAS</t>
+          <t>MANZANILLA PURA FLOR</t>
         </is>
       </c>
       <c r="C944" s="6" t="inlineStr">
         <is>
           <t>1 kg</t>
         </is>
       </c>
       <c r="D944" s="7">
-        <v>18085</v>
+        <v>39670</v>
       </c>
       <c r="E944" s="8">
-        <v>18085</v>
+        <v>39670</v>
       </c>
     </row>
     <row r="945" spans="1:6" customHeight="0">
       <c r="A945" s="4" t="inlineStr">
         <is>
-          <t>F7056</t>
+          <t>F7170</t>
         </is>
       </c>
       <c r="C945" s="6" t="inlineStr">
         <is>
           <t>500 g</t>
         </is>
       </c>
       <c r="D945" s="7">
-        <v>9690</v>
+        <v>20980</v>
       </c>
       <c r="E945" s="8">
-        <v>19380</v>
+        <v>41960</v>
       </c>
     </row>
     <row r="946" spans="1:6" customHeight="0">
       <c r="A946" s="4" t="inlineStr">
         <is>
-          <t>F7344</t>
+          <t>F7372</t>
         </is>
       </c>
       <c r="C946" s="6" t="inlineStr">
         <is>
           <t>250 g</t>
         </is>
       </c>
       <c r="D946" s="7">
-        <v>5170</v>
+        <v>10960</v>
       </c>
       <c r="E946" s="8">
-        <v>20680</v>
+        <v>43840</v>
       </c>
     </row>
     <row r="947" spans="1:6" customHeight="0">
       <c r="A947" s="4" t="inlineStr">
         <is>
-          <t>F7345</t>
+          <t>F7373</t>
         </is>
       </c>
       <c r="C947" s="6" t="inlineStr">
         <is>
           <t>100 g</t>
         </is>
       </c>
       <c r="D947" s="7">
-        <v>2320</v>
+        <v>4810</v>
       </c>
       <c r="E947" s="8">
-        <v>23200</v>
+        <v>48100</v>
       </c>
     </row>
     <row r="948" spans="1:6" customHeight="0">
       <c r="A948" s="4" t="inlineStr">
         <is>
-          <t>S7509</t>
+          <t>S7173</t>
         </is>
       </c>
       <c r="B948" s="5" t="inlineStr">
         <is>
-          <t>HIBISCUS GLASEADO</t>
+          <t>CÚRCUMA (B)</t>
         </is>
       </c>
       <c r="C948" s="6" t="inlineStr">
         <is>
           <t>1 kg</t>
         </is>
       </c>
       <c r="D948" s="7">
-        <v>25215</v>
+        <v>10335</v>
       </c>
       <c r="E948" s="8">
-        <v>25215</v>
+        <v>10335</v>
       </c>
     </row>
     <row r="949" spans="1:6" customHeight="0">
       <c r="A949" s="4" t="inlineStr">
         <is>
-          <t>F7510</t>
+          <t>F7174</t>
         </is>
       </c>
       <c r="C949" s="6" t="inlineStr">
         <is>
           <t>500 g</t>
         </is>
       </c>
       <c r="D949" s="7">
-        <v>13225</v>
+        <v>5905</v>
       </c>
       <c r="E949" s="8">
-        <v>26450</v>
+        <v>11810</v>
       </c>
     </row>
     <row r="950" spans="1:6" customHeight="0">
       <c r="A950" s="4" t="inlineStr">
         <is>
-          <t>F7512</t>
+          <t>F7376</t>
         </is>
       </c>
       <c r="C950" s="6" t="inlineStr">
         <is>
-          <t>100 g</t>
+          <t>250 g</t>
         </is>
       </c>
       <c r="D950" s="7">
-        <v>2950</v>
+        <v>3315</v>
       </c>
       <c r="E950" s="8">
-        <v>29500</v>
+        <v>13260</v>
       </c>
     </row>
     <row r="951" spans="1:6" customHeight="0">
       <c r="A951" s="4" t="inlineStr">
         <is>
-          <t>S7513</t>
-[...4 lines deleted...]
-          <t>COCO CUBO</t>
+          <t>F7377</t>
         </is>
       </c>
       <c r="C951" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>100 g</t>
         </is>
       </c>
       <c r="D951" s="7">
-        <v>28315</v>
+        <v>1690</v>
       </c>
       <c r="E951" s="8">
-        <v>28315</v>
+        <v>16900</v>
       </c>
     </row>
     <row r="952" spans="1:6" customHeight="0">
       <c r="A952" s="4" t="inlineStr">
         <is>
-          <t>F7514</t>
+          <t>S7175</t>
+        </is>
+      </c>
+      <c r="B952" s="5" t="inlineStr">
+        <is>
+          <t>CÚRCUMA MOLIDA EXTRA</t>
         </is>
       </c>
       <c r="C952" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D952" s="7">
-        <v>14810</v>
+        <v>11020</v>
       </c>
       <c r="E952" s="8">
-        <v>29620</v>
+        <v>11020</v>
       </c>
     </row>
     <row r="953" spans="1:6" customHeight="0">
       <c r="A953" s="4" t="inlineStr">
         <is>
-          <t>F7515</t>
+          <t>F7176</t>
         </is>
       </c>
       <c r="C953" s="6" t="inlineStr">
         <is>
-          <t>250 g</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D953" s="7">
-        <v>7730</v>
+        <v>6260</v>
       </c>
       <c r="E953" s="8">
-        <v>30920</v>
+        <v>12520</v>
       </c>
     </row>
     <row r="954" spans="1:6" customHeight="0">
       <c r="A954" s="4" t="inlineStr">
         <is>
-          <t>F7516</t>
+          <t>F7378</t>
         </is>
       </c>
       <c r="C954" s="6" t="inlineStr">
         <is>
-          <t>100 g</t>
+          <t>250 g</t>
         </is>
       </c>
       <c r="D954" s="7">
-        <v>3345</v>
+        <v>3500</v>
       </c>
       <c r="E954" s="8">
-        <v>33450</v>
+        <v>14000</v>
       </c>
     </row>
     <row r="955" spans="1:6" customHeight="0">
       <c r="A955" s="4" t="inlineStr">
         <is>
-          <t>S7061</t>
-[...4 lines deleted...]
-          <t>PALO AZUL</t>
+          <t>F7379</t>
         </is>
       </c>
       <c r="C955" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>100 g</t>
         </is>
       </c>
       <c r="D955" s="7">
-        <v>7765</v>
+        <v>1765</v>
       </c>
       <c r="E955" s="8">
-        <v>7765</v>
+        <v>17650</v>
       </c>
     </row>
     <row r="956" spans="1:6" customHeight="0">
       <c r="A956" s="4" t="inlineStr">
         <is>
-          <t>F7071</t>
+          <t>S7177</t>
+        </is>
+      </c>
+      <c r="B956" s="5" t="inlineStr">
+        <is>
+          <t>CORIANDRO GRANO</t>
         </is>
       </c>
       <c r="C956" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D956" s="7">
-        <v>4335</v>
+        <v>3510</v>
       </c>
       <c r="E956" s="8">
-        <v>8670</v>
+        <v>3510</v>
       </c>
     </row>
     <row r="957" spans="1:6" customHeight="0">
       <c r="A957" s="4" t="inlineStr">
         <is>
-          <t>S7139</t>
+          <t>S7179</t>
         </is>
       </c>
       <c r="B957" s="5" t="inlineStr">
         <is>
-          <t>ORTIGA</t>
+          <t>OREGANO "B"</t>
         </is>
       </c>
       <c r="C957" s="6" t="inlineStr">
         <is>
           <t>1 kg</t>
         </is>
       </c>
       <c r="D957" s="7">
-        <v>9965</v>
+        <v>6535</v>
       </c>
       <c r="E957" s="8">
-        <v>9965</v>
+        <v>6535</v>
       </c>
     </row>
     <row r="958" spans="1:6" customHeight="0">
       <c r="A958" s="4" t="inlineStr">
         <is>
-          <t>F7140</t>
+          <t>F7180</t>
         </is>
       </c>
       <c r="C958" s="6" t="inlineStr">
         <is>
           <t>500 g</t>
         </is>
       </c>
       <c r="D958" s="7">
-        <v>5475</v>
+        <v>3930</v>
       </c>
       <c r="E958" s="8">
-        <v>10950</v>
+        <v>7860</v>
       </c>
     </row>
     <row r="959" spans="1:6" customHeight="0">
       <c r="A959" s="4" t="inlineStr">
         <is>
-          <t>S7141</t>
-[...4 lines deleted...]
-          <t>MUERDAGO</t>
+          <t>F7382</t>
         </is>
       </c>
       <c r="C959" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>250 g</t>
         </is>
       </c>
       <c r="D959" s="7">
-        <v>5415</v>
+        <v>2295</v>
       </c>
       <c r="E959" s="8">
-        <v>5415</v>
+        <v>9180</v>
       </c>
     </row>
     <row r="960" spans="1:6" customHeight="0">
       <c r="A960" s="4" t="inlineStr">
         <is>
-          <t>F7142</t>
+          <t>F7383</t>
         </is>
       </c>
       <c r="C960" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>100 g</t>
         </is>
       </c>
       <c r="D960" s="7">
-        <v>3115</v>
+        <v>1265</v>
       </c>
       <c r="E960" s="8">
-        <v>6230</v>
+        <v>12650</v>
       </c>
     </row>
     <row r="961" spans="1:6" customHeight="0">
       <c r="A961" s="4" t="inlineStr">
         <is>
-          <t>S7147</t>
+          <t>S7183</t>
         </is>
       </c>
       <c r="B961" s="5" t="inlineStr">
         <is>
-          <t>MORINGA</t>
+          <t>CEBOLLA EN ESCAMAS</t>
         </is>
       </c>
       <c r="C961" s="6" t="inlineStr">
         <is>
           <t>1 kg</t>
         </is>
       </c>
       <c r="D961" s="7">
-        <v>24045</v>
+        <v>10305</v>
       </c>
       <c r="E961" s="8">
-        <v>24045</v>
+        <v>10305</v>
       </c>
     </row>
     <row r="962" spans="1:6" customHeight="0">
       <c r="A962" s="4" t="inlineStr">
         <is>
-          <t>F7148</t>
+          <t>F7184</t>
         </is>
       </c>
       <c r="C962" s="6" t="inlineStr">
         <is>
           <t>500 g</t>
         </is>
       </c>
       <c r="D962" s="7">
-        <v>12785</v>
+        <v>5890</v>
       </c>
       <c r="E962" s="8">
-        <v>25570</v>
+        <v>11780</v>
       </c>
     </row>
     <row r="963" spans="1:6" customHeight="0">
       <c r="A963" s="4" t="inlineStr">
         <is>
-          <t>F7353</t>
+          <t>F7384</t>
         </is>
       </c>
       <c r="C963" s="6" t="inlineStr">
         <is>
-          <t>100 g</t>
+          <t>250 g</t>
         </is>
       </c>
       <c r="D963" s="7">
-        <v>2985</v>
+        <v>3305</v>
       </c>
       <c r="E963" s="8">
-        <v>29850</v>
+        <v>13220</v>
       </c>
     </row>
     <row r="964" spans="1:6" customHeight="0">
       <c r="A964" s="4" t="inlineStr">
         <is>
-          <t>S7149</t>
-[...4 lines deleted...]
-          <t>LAPACHO</t>
+          <t>F7385</t>
         </is>
       </c>
       <c r="C964" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>100 g</t>
         </is>
       </c>
       <c r="D964" s="7">
-        <v>6835</v>
+        <v>1685</v>
       </c>
       <c r="E964" s="8">
-        <v>6835</v>
+        <v>16850</v>
       </c>
     </row>
     <row r="965" spans="1:6" customHeight="0">
       <c r="A965" s="4" t="inlineStr">
         <is>
-          <t>F7150</t>
+          <t>S7185</t>
+        </is>
+      </c>
+      <c r="B965" s="5" t="inlineStr">
+        <is>
+          <t>NUEZ MOSCADA GRANO MEDIANO</t>
         </is>
       </c>
       <c r="C965" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D965" s="7">
-        <v>3855</v>
+        <v>48235</v>
       </c>
       <c r="E965" s="8">
-        <v>7710</v>
+        <v>48235</v>
       </c>
     </row>
     <row r="966" spans="1:6" customHeight="0">
       <c r="A966" s="4" t="inlineStr">
         <is>
-          <t>S7151</t>
-[...4 lines deleted...]
-          <t>MALVA</t>
+          <t>F7387</t>
         </is>
       </c>
       <c r="C966" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>100 g</t>
         </is>
       </c>
       <c r="D966" s="7">
-        <v>5625</v>
+        <v>5540</v>
       </c>
       <c r="E966" s="8">
-        <v>5625</v>
+        <v>55400</v>
       </c>
     </row>
     <row r="967" spans="1:6" customHeight="0">
       <c r="A967" s="4" t="inlineStr">
         <is>
-          <t>F7152</t>
+          <t>S7530</t>
+        </is>
+      </c>
+      <c r="B967" s="5" t="inlineStr">
+        <is>
+          <t>NUEZ MOSCADA PARTIDA "A"</t>
         </is>
       </c>
       <c r="C967" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D967" s="7">
-        <v>3225</v>
+        <v>23410</v>
       </c>
       <c r="E967" s="8">
-        <v>6450</v>
+        <v>23410</v>
       </c>
     </row>
     <row r="968" spans="1:6" customHeight="0">
       <c r="A968" s="4" t="inlineStr">
         <is>
-          <t>S7248</t>
-[...4 lines deleted...]
-          <t>MENTA</t>
+          <t>F7532</t>
         </is>
       </c>
       <c r="C968" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>250 g</t>
         </is>
       </c>
       <c r="D968" s="7">
-        <v>11855</v>
+        <v>6830</v>
       </c>
       <c r="E968" s="8">
-        <v>11855</v>
+        <v>27320</v>
       </c>
     </row>
     <row r="969" spans="1:6" customHeight="0">
       <c r="A969" s="4" t="inlineStr">
         <is>
-          <t>F7249</t>
+          <t>S7536</t>
+        </is>
+      </c>
+      <c r="B969" s="5" t="inlineStr">
+        <is>
+          <t>PIMENTÓN DULCE</t>
         </is>
       </c>
       <c r="C969" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D969" s="7">
-        <v>6455</v>
+        <v>11435</v>
       </c>
       <c r="E969" s="8">
-        <v>12910</v>
+        <v>11435</v>
       </c>
     </row>
     <row r="970" spans="1:6" customHeight="0">
       <c r="A970" s="4" t="inlineStr">
         <is>
-          <t>F7358</t>
+          <t>F7537</t>
         </is>
       </c>
       <c r="C970" s="6" t="inlineStr">
         <is>
-          <t>250 g</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D970" s="7">
-        <v>3495</v>
+        <v>6475</v>
       </c>
       <c r="E970" s="8">
-        <v>13980</v>
+        <v>12950</v>
       </c>
     </row>
     <row r="971" spans="1:6" customHeight="0">
       <c r="A971" s="4" t="inlineStr">
         <is>
-          <t>F7359</t>
+          <t>F7538</t>
         </is>
       </c>
       <c r="C971" s="6" t="inlineStr">
         <is>
-          <t>100 g</t>
+          <t>250 g</t>
         </is>
       </c>
       <c r="D971" s="7">
-        <v>1625</v>
+        <v>3610</v>
       </c>
       <c r="E971" s="8">
-        <v>16250</v>
+        <v>14440</v>
       </c>
     </row>
     <row r="972" spans="1:6" customHeight="0">
       <c r="A972" s="4" t="inlineStr">
         <is>
-          <t>S7153</t>
-[...4 lines deleted...]
-          <t>CENTELLA ASIATICA</t>
+          <t>F7539</t>
         </is>
       </c>
       <c r="C972" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>100 g</t>
         </is>
       </c>
       <c r="D972" s="7">
-        <v>17655</v>
+        <v>1810</v>
       </c>
       <c r="E972" s="8">
-        <v>17655</v>
+        <v>18100</v>
       </c>
     </row>
     <row r="973" spans="1:6" customHeight="0">
       <c r="A973" s="4" t="inlineStr">
         <is>
-          <t>F7154</t>
+          <t>S7187</t>
+        </is>
+      </c>
+      <c r="B973" s="5" t="inlineStr">
+        <is>
+          <t>PIMIENTA NEGRA GRANO</t>
         </is>
       </c>
       <c r="C973" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D973" s="7">
-        <v>9465</v>
+        <v>24970</v>
       </c>
       <c r="E973" s="8">
-        <v>18930</v>
+        <v>24970</v>
       </c>
     </row>
     <row r="974" spans="1:6" customHeight="0">
       <c r="A974" s="4" t="inlineStr">
         <is>
-          <t>S7157</t>
-[...4 lines deleted...]
-          <t>ARTEMISA/ALTEMISA</t>
+          <t>F7188</t>
         </is>
       </c>
       <c r="C974" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D974" s="7">
-        <v>5300</v>
+        <v>13500</v>
       </c>
       <c r="E974" s="8">
-        <v>5300</v>
+        <v>27000</v>
       </c>
     </row>
     <row r="975" spans="1:6" customHeight="0">
       <c r="A975" s="4" t="inlineStr">
         <is>
-          <t>F7363</t>
+          <t>F7388</t>
         </is>
       </c>
       <c r="C975" s="6" t="inlineStr">
         <is>
-          <t>100 g</t>
+          <t>250 g</t>
         </is>
       </c>
       <c r="D975" s="7">
-        <v>895</v>
+        <v>7250</v>
       </c>
       <c r="E975" s="8">
-        <v>8950</v>
+        <v>29000</v>
       </c>
     </row>
     <row r="976" spans="1:6" customHeight="0">
       <c r="A976" s="4" t="inlineStr">
         <is>
-          <t>S7159</t>
-[...4 lines deleted...]
-          <t>AMBAY</t>
+          <t>F7389</t>
         </is>
       </c>
       <c r="C976" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>100 g</t>
         </is>
       </c>
       <c r="D976" s="7">
-        <v>8670</v>
+        <v>3315</v>
       </c>
       <c r="E976" s="8">
-        <v>8670</v>
+        <v>33150</v>
       </c>
     </row>
     <row r="977" spans="1:6" customHeight="0">
       <c r="A977" s="4" t="inlineStr">
         <is>
-          <t>F7160</t>
+          <t>S7189</t>
+        </is>
+      </c>
+      <c r="B977" s="5" t="inlineStr">
+        <is>
+          <t>PIMIENTA BLANCA GRANO</t>
         </is>
       </c>
       <c r="C977" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D977" s="7">
-        <v>4805</v>
+        <v>36260</v>
       </c>
       <c r="E977" s="8">
-        <v>9610</v>
+        <v>36260</v>
       </c>
     </row>
     <row r="978" spans="1:6" customHeight="0">
       <c r="A978" s="4" t="inlineStr">
         <is>
-          <t>S7161</t>
-[...4 lines deleted...]
-          <t>AMARGÓN DIENTE DE LEÓN</t>
+          <t>F7190</t>
         </is>
       </c>
       <c r="C978" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D978" s="7">
-        <v>9940</v>
+        <v>19355</v>
       </c>
       <c r="E978" s="8">
-        <v>9940</v>
+        <v>38710</v>
       </c>
     </row>
     <row r="979" spans="1:6" customHeight="0">
       <c r="A979" s="4" t="inlineStr">
         <is>
-          <t>F7162</t>
+          <t>S7191</t>
+        </is>
+      </c>
+      <c r="B979" s="5" t="inlineStr">
+        <is>
+          <t>NUEZ MOSCADA MOLIDA EXTRA</t>
         </is>
       </c>
       <c r="C979" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D979" s="7">
-        <v>5465</v>
+        <v>23870</v>
       </c>
       <c r="E979" s="8">
-        <v>10930</v>
+        <v>23870</v>
       </c>
     </row>
     <row r="980" spans="1:6" customHeight="0">
       <c r="A980" s="4" t="inlineStr">
         <is>
-          <t>F7367</t>
+          <t>F7393</t>
         </is>
       </c>
       <c r="C980" s="6" t="inlineStr">
         <is>
           <t>100 g</t>
         </is>
       </c>
       <c r="D980" s="7">
-        <v>1375</v>
+        <v>2805</v>
       </c>
       <c r="E980" s="8">
-        <v>13750</v>
+        <v>28050</v>
       </c>
     </row>
     <row r="981" spans="1:6" customHeight="0">
       <c r="A981" s="4" t="inlineStr">
         <is>
-          <t>S7165</t>
+          <t>S7062</t>
         </is>
       </c>
       <c r="B981" s="5" t="inlineStr">
         <is>
-          <t>AJEDREA</t>
+          <t>AZÚCAR IMPALPABLE</t>
         </is>
       </c>
       <c r="C981" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>10 kg</t>
         </is>
       </c>
       <c r="D981" s="7">
-        <v>10200</v>
+        <v>25880</v>
       </c>
       <c r="E981" s="8">
-        <v>10200</v>
+        <v>2588</v>
       </c>
     </row>
     <row r="982" spans="1:6" customHeight="0">
       <c r="A982" s="4" t="inlineStr">
         <is>
-          <t>F7166</t>
+          <t>F7143</t>
         </is>
       </c>
       <c r="C982" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>5 kg</t>
         </is>
       </c>
       <c r="D982" s="7">
-        <v>5600</v>
+        <v>14110</v>
       </c>
       <c r="E982" s="8">
-        <v>11200</v>
+        <v>2822</v>
       </c>
     </row>
     <row r="983" spans="1:6" customHeight="0">
       <c r="A983" s="4" t="inlineStr">
         <is>
-          <t>S7167</t>
-[...4 lines deleted...]
-          <t>MANZANILLA MEZCLA</t>
+          <t>F7144</t>
         </is>
       </c>
       <c r="C983" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D983" s="7">
-        <v>19155</v>
+        <v>7580</v>
       </c>
       <c r="E983" s="8">
-        <v>19155</v>
+        <v>3032</v>
       </c>
     </row>
     <row r="984" spans="1:6" customHeight="0">
       <c r="A984" s="4" t="inlineStr">
         <is>
-          <t>F7168</t>
+          <t>F7063</t>
         </is>
       </c>
       <c r="C984" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D984" s="7">
-        <v>10120</v>
+        <v>3380</v>
       </c>
       <c r="E984" s="8">
-        <v>20240</v>
+        <v>3380</v>
       </c>
     </row>
     <row r="985" spans="1:6" customHeight="0">
       <c r="A985" s="4" t="inlineStr">
         <is>
-          <t>F7370</t>
+          <t>F9112</t>
         </is>
       </c>
       <c r="C985" s="6" t="inlineStr">
         <is>
-          <t>250 g</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D985" s="7">
-        <v>5335</v>
+        <v>1985</v>
       </c>
       <c r="E985" s="8">
-        <v>21340</v>
+        <v>3970</v>
       </c>
     </row>
     <row r="986" spans="1:6" customHeight="0">
       <c r="A986" s="4" t="inlineStr">
         <is>
-          <t>F7371</t>
+          <t>S7502</t>
+        </is>
+      </c>
+      <c r="B986" s="5" t="inlineStr">
+        <is>
+          <t>AZÚCAR COMÚN</t>
         </is>
       </c>
       <c r="C986" s="6" t="inlineStr">
         <is>
-          <t>100 g</t>
+          <t>50 kg</t>
         </is>
       </c>
       <c r="D986" s="7">
-        <v>2365</v>
+        <v>77592</v>
       </c>
       <c r="E986" s="8">
-        <v>23650</v>
+        <v>1552</v>
       </c>
     </row>
     <row r="987" spans="1:6" customHeight="0">
       <c r="A987" s="4" t="inlineStr">
         <is>
-          <t>S7169</t>
-[...4 lines deleted...]
-          <t>MANZANILLA PURA FLOR</t>
+          <t>F7503</t>
         </is>
       </c>
       <c r="C987" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>10 kg</t>
         </is>
       </c>
       <c r="D987" s="7">
-        <v>29555</v>
+        <v>16722</v>
       </c>
       <c r="E987" s="8">
-        <v>29555</v>
+        <v>1672</v>
       </c>
     </row>
     <row r="988" spans="1:6" customHeight="0">
       <c r="A988" s="4" t="inlineStr">
         <is>
-          <t>F7170</t>
+          <t>S7006</t>
+        </is>
+      </c>
+      <c r="B988" s="5" t="inlineStr">
+        <is>
+          <t>AZÚCAR MASCABO INTEGRAL</t>
         </is>
       </c>
       <c r="C988" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>10 kg</t>
         </is>
       </c>
       <c r="D988" s="7">
-        <v>15450</v>
+        <v>42715</v>
       </c>
       <c r="E988" s="8">
-        <v>30900</v>
+        <v>4272</v>
       </c>
     </row>
     <row r="989" spans="1:6" customHeight="0">
       <c r="A989" s="4" t="inlineStr">
         <is>
-          <t>F7372</t>
+          <t>F7145</t>
         </is>
       </c>
       <c r="C989" s="6" t="inlineStr">
         <is>
-          <t>250 g</t>
+          <t>5 kg</t>
         </is>
       </c>
       <c r="D989" s="7">
-        <v>8060</v>
+        <v>22580</v>
       </c>
       <c r="E989" s="8">
-        <v>32240</v>
+        <v>4516</v>
       </c>
     </row>
     <row r="990" spans="1:6" customHeight="0">
       <c r="A990" s="4" t="inlineStr">
         <is>
-          <t>F7373</t>
+          <t>F7146</t>
         </is>
       </c>
       <c r="C990" s="6" t="inlineStr">
         <is>
-          <t>100 g</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D990" s="7">
-        <v>3480</v>
+        <v>11845</v>
       </c>
       <c r="E990" s="8">
-        <v>34800</v>
+        <v>4738</v>
       </c>
     </row>
     <row r="991" spans="1:6" customHeight="0">
       <c r="A991" s="4" t="inlineStr">
         <is>
-          <t>S7173</t>
-[...4 lines deleted...]
-          <t>CÚRCUMA (B)</t>
+          <t>F7064</t>
         </is>
       </c>
       <c r="C991" s="6" t="inlineStr">
         <is>
           <t>1 kg</t>
         </is>
       </c>
       <c r="D991" s="7">
-        <v>9770</v>
+        <v>5865</v>
       </c>
       <c r="E991" s="8">
-        <v>9770</v>
+        <v>5865</v>
       </c>
     </row>
     <row r="992" spans="1:6" customHeight="0">
       <c r="A992" s="4" t="inlineStr">
         <is>
-          <t>F7174</t>
+          <t>F7198</t>
         </is>
       </c>
       <c r="C992" s="6" t="inlineStr">
         <is>
           <t>500 g</t>
         </is>
       </c>
       <c r="D992" s="7">
-        <v>5375</v>
+        <v>3240</v>
       </c>
       <c r="E992" s="8">
-        <v>10750</v>
+        <v>6480</v>
       </c>
     </row>
     <row r="993" spans="1:6" customHeight="0">
       <c r="A993" s="4" t="inlineStr">
         <is>
-          <t>F7376</t>
+          <t>S7228</t>
+        </is>
+      </c>
+      <c r="B993" s="5" t="inlineStr">
+        <is>
+          <t>CANELA EN POLVO (A)</t>
         </is>
       </c>
       <c r="C993" s="6" t="inlineStr">
         <is>
-          <t>250 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D993" s="7">
-        <v>2935</v>
+        <v>12765</v>
       </c>
       <c r="E993" s="8">
-        <v>11740</v>
+        <v>12765</v>
       </c>
     </row>
     <row r="994" spans="1:6" customHeight="0">
       <c r="A994" s="4" t="inlineStr">
         <is>
-          <t>F7377</t>
+          <t>F7229</t>
         </is>
       </c>
       <c r="C994" s="6" t="inlineStr">
         <is>
-          <t>100 g</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D994" s="7">
-        <v>1395</v>
+        <v>7165</v>
       </c>
       <c r="E994" s="8">
-        <v>13950</v>
+        <v>14330</v>
       </c>
     </row>
     <row r="995" spans="1:6" customHeight="0">
       <c r="A995" s="4" t="inlineStr">
         <is>
-          <t>S7175</t>
-[...4 lines deleted...]
-          <t>CÚRCUMA MOLIDA EXTRA</t>
+          <t>F7280</t>
         </is>
       </c>
       <c r="C995" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>250 g</t>
         </is>
       </c>
       <c r="D995" s="7">
-        <v>10300</v>
+        <v>3970</v>
       </c>
       <c r="E995" s="8">
-        <v>10300</v>
+        <v>15880</v>
       </c>
     </row>
     <row r="996" spans="1:6" customHeight="0">
       <c r="A996" s="4" t="inlineStr">
         <is>
-          <t>F7176</t>
+          <t>F7281</t>
         </is>
       </c>
       <c r="C996" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>100 g</t>
         </is>
       </c>
       <c r="D996" s="7">
-        <v>5650</v>
+        <v>1960</v>
       </c>
       <c r="E996" s="8">
-        <v>11300</v>
+        <v>19600</v>
       </c>
     </row>
     <row r="997" spans="1:6" customHeight="0">
       <c r="A997" s="4" t="inlineStr">
         <is>
-          <t>F7378</t>
+          <t>S7008</t>
+        </is>
+      </c>
+      <c r="B997" s="5" t="inlineStr">
+        <is>
+          <t>CANELA EN POLVO (B)</t>
         </is>
       </c>
       <c r="C997" s="6" t="inlineStr">
         <is>
-          <t>250 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D997" s="7">
-        <v>3075</v>
+        <v>7480</v>
       </c>
       <c r="E997" s="8">
-        <v>12300</v>
+        <v>7480</v>
       </c>
     </row>
     <row r="998" spans="1:6" customHeight="0">
       <c r="A998" s="4" t="inlineStr">
         <is>
-          <t>F7379</t>
+          <t>F7035</t>
         </is>
       </c>
       <c r="C998" s="6" t="inlineStr">
         <is>
-          <t>100 g</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D998" s="7">
-        <v>1455</v>
+        <v>4425</v>
       </c>
       <c r="E998" s="8">
-        <v>14550</v>
+        <v>8850</v>
       </c>
     </row>
     <row r="999" spans="1:6" customHeight="0">
       <c r="A999" s="4" t="inlineStr">
         <is>
-          <t>S7177</t>
-[...4 lines deleted...]
-          <t>CORIANDRO GRANO</t>
+          <t>F7394</t>
         </is>
       </c>
       <c r="C999" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>250 g</t>
         </is>
       </c>
       <c r="D999" s="7">
-        <v>3280</v>
+        <v>2550</v>
       </c>
       <c r="E999" s="8">
-        <v>3280</v>
+        <v>10200</v>
       </c>
     </row>
     <row r="1000" spans="1:6" customHeight="0">
       <c r="A1000" s="4" t="inlineStr">
         <is>
-          <t>F7381</t>
+          <t>F7395</t>
         </is>
       </c>
       <c r="C1000" s="6" t="inlineStr">
         <is>
           <t>100 g</t>
         </is>
       </c>
       <c r="D1000" s="7">
-        <v>670</v>
+        <v>1370</v>
       </c>
       <c r="E1000" s="8">
-        <v>6700</v>
+        <v>13700</v>
       </c>
     </row>
     <row r="1001" spans="1:6" customHeight="0">
       <c r="A1001" s="4" t="inlineStr">
         <is>
-          <t>S7179</t>
+          <t>S7163</t>
         </is>
       </c>
       <c r="B1001" s="5" t="inlineStr">
         <is>
-          <t>OREGANO "B"</t>
+          <t>NUEZ MOSCADA MOLIDA "B"</t>
         </is>
       </c>
       <c r="C1001" s="6" t="inlineStr">
         <is>
           <t>1 kg</t>
         </is>
       </c>
       <c r="D1001" s="7">
-        <v>6110</v>
+        <v>11080</v>
       </c>
       <c r="E1001" s="8">
-        <v>6110</v>
+        <v>11080</v>
       </c>
     </row>
     <row r="1002" spans="1:6" customHeight="0">
       <c r="A1002" s="4" t="inlineStr">
         <is>
-          <t>F7180</t>
+          <t>F7396</t>
         </is>
       </c>
       <c r="C1002" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>250 g</t>
         </is>
       </c>
       <c r="D1002" s="7">
-        <v>3475</v>
+        <v>3410</v>
       </c>
       <c r="E1002" s="8">
-        <v>6950</v>
+        <v>13640</v>
       </c>
     </row>
     <row r="1003" spans="1:6" customHeight="0">
       <c r="A1003" s="4" t="inlineStr">
         <is>
-          <t>F7382</t>
+          <t>F7397</t>
         </is>
       </c>
       <c r="C1003" s="6" t="inlineStr">
         <is>
-          <t>250 g</t>
+          <t>100 g</t>
         </is>
       </c>
       <c r="D1003" s="7">
-        <v>1950</v>
+        <v>1730</v>
       </c>
       <c r="E1003" s="8">
-        <v>7800</v>
+        <v>17300</v>
       </c>
     </row>
     <row r="1004" spans="1:6" customHeight="0">
       <c r="A1004" s="4" t="inlineStr">
         <is>
-          <t>F7383</t>
+          <t>S7009</t>
+        </is>
+      </c>
+      <c r="B1004" s="5" t="inlineStr">
+        <is>
+          <t>CANELA EN RAMA H2</t>
         </is>
       </c>
       <c r="C1004" s="6" t="inlineStr">
         <is>
-          <t>100 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D1004" s="7">
-        <v>985</v>
+        <v>58075</v>
       </c>
       <c r="E1004" s="8">
-        <v>9850</v>
+        <v>58075</v>
       </c>
     </row>
     <row r="1005" spans="1:6" customHeight="0">
       <c r="A1005" s="4" t="inlineStr">
         <is>
-          <t>S7183</t>
-[...4 lines deleted...]
-          <t>CEBOLLA EN ESCAMAS</t>
+          <t>F7100</t>
         </is>
       </c>
       <c r="C1005" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D1005" s="7">
-        <v>9630</v>
+        <v>30675</v>
       </c>
       <c r="E1005" s="8">
-        <v>9630</v>
+        <v>61350</v>
       </c>
     </row>
     <row r="1006" spans="1:6" customHeight="0">
       <c r="A1006" s="4" t="inlineStr">
         <is>
-          <t>F7184</t>
+          <t>S7013</t>
+        </is>
+      </c>
+      <c r="B1006" s="5" t="inlineStr">
+        <is>
+          <t>ADOBO PARA PIZZA "B"</t>
         </is>
       </c>
       <c r="C1006" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D1006" s="7">
-        <v>5305</v>
+        <v>4305</v>
       </c>
       <c r="E1006" s="8">
-        <v>10610</v>
+        <v>4305</v>
       </c>
     </row>
     <row r="1007" spans="1:6" customHeight="0">
       <c r="A1007" s="4" t="inlineStr">
         <is>
-          <t>F7384</t>
+          <t>F7257</t>
         </is>
       </c>
       <c r="C1007" s="6" t="inlineStr">
         <is>
-          <t>250 g</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D1007" s="7">
-        <v>2895</v>
+        <v>2775</v>
       </c>
       <c r="E1007" s="8">
-        <v>11580</v>
+        <v>5550</v>
       </c>
     </row>
     <row r="1008" spans="1:6" customHeight="0">
       <c r="A1008" s="4" t="inlineStr">
         <is>
-          <t>F7385</t>
+          <t>F7398</t>
         </is>
       </c>
       <c r="C1008" s="6" t="inlineStr">
         <is>
-          <t>100 g</t>
+          <t>250 g</t>
         </is>
       </c>
       <c r="D1008" s="7">
-        <v>1380</v>
+        <v>1695</v>
       </c>
       <c r="E1008" s="8">
-        <v>13800</v>
+        <v>6780</v>
       </c>
     </row>
     <row r="1009" spans="1:6" customHeight="0">
       <c r="A1009" s="4" t="inlineStr">
         <is>
-          <t>S7185</t>
-[...4 lines deleted...]
-          <t>NUEZ MOSCADA GRANO MEDIANO</t>
+          <t>F7399</t>
         </is>
       </c>
       <c r="C1009" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>100 g</t>
         </is>
       </c>
       <c r="D1009" s="7">
-        <v>45075</v>
+        <v>1015</v>
       </c>
       <c r="E1009" s="8">
-        <v>45075</v>
+        <v>10150</v>
       </c>
     </row>
     <row r="1010" spans="1:6" customHeight="0">
       <c r="A1010" s="4" t="inlineStr">
         <is>
-          <t>F7387</t>
+          <t>S7066</t>
+        </is>
+      </c>
+      <c r="B1010" s="5" t="inlineStr">
+        <is>
+          <t>CORIANDRO MOLIDO</t>
         </is>
       </c>
       <c r="C1010" s="6" t="inlineStr">
         <is>
-          <t>100 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D1010" s="7">
-        <v>4985</v>
+        <v>4760</v>
       </c>
       <c r="E1010" s="8">
-        <v>49850</v>
+        <v>4760</v>
       </c>
     </row>
     <row r="1011" spans="1:6" customHeight="0">
       <c r="A1011" s="4" t="inlineStr">
         <is>
-          <t>S7530</t>
-[...4 lines deleted...]
-          <t>NUEZ MOSCADA PARTIDA "A"</t>
+          <t>P7066</t>
         </is>
       </c>
       <c r="C1011" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D1011" s="7">
-        <v>21875</v>
+        <v>3010</v>
       </c>
       <c r="E1011" s="8">
-        <v>21875</v>
+        <v>6020</v>
       </c>
     </row>
     <row r="1012" spans="1:6" customHeight="0">
       <c r="A1012" s="4" t="inlineStr">
         <is>
-          <t>F7532</t>
+          <t>S7067</t>
+        </is>
+      </c>
+      <c r="B1012" s="5" t="inlineStr">
+        <is>
+          <t>ALBAHACA HOJAS</t>
         </is>
       </c>
       <c r="C1012" s="6" t="inlineStr">
         <is>
-          <t>250 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D1012" s="7">
-        <v>6190</v>
+        <v>8760</v>
       </c>
       <c r="E1012" s="8">
-        <v>24760</v>
+        <v>8760</v>
       </c>
     </row>
     <row r="1013" spans="1:6" customHeight="0">
       <c r="A1013" s="4" t="inlineStr">
         <is>
-          <t>S7536</t>
-[...4 lines deleted...]
-          <t>PIMENTÓN DULCE</t>
+          <t>F7403</t>
         </is>
       </c>
       <c r="C1013" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>100 g</t>
         </is>
       </c>
       <c r="D1013" s="7">
-        <v>10690</v>
+        <v>1445</v>
       </c>
       <c r="E1013" s="8">
-        <v>10690</v>
+        <v>14450</v>
       </c>
     </row>
     <row r="1014" spans="1:6" customHeight="0">
       <c r="A1014" s="4" t="inlineStr">
         <is>
-          <t>F7537</t>
+          <t>S7020</t>
+        </is>
+      </c>
+      <c r="B1014" s="5" t="inlineStr">
+        <is>
+          <t>MOSTAZA EN GRANO AMARILLA</t>
         </is>
       </c>
       <c r="C1014" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D1014" s="7">
-        <v>5850</v>
+        <v>6955</v>
       </c>
       <c r="E1014" s="8">
-        <v>11700</v>
+        <v>6955</v>
       </c>
     </row>
     <row r="1015" spans="1:6" customHeight="0">
       <c r="A1015" s="4" t="inlineStr">
         <is>
-          <t>F7538</t>
+          <t>F7072</t>
         </is>
       </c>
       <c r="C1015" s="6" t="inlineStr">
         <is>
-          <t>250 g</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D1015" s="7">
-        <v>3180</v>
+        <v>4150</v>
       </c>
       <c r="E1015" s="8">
-        <v>12720</v>
+        <v>8300</v>
       </c>
     </row>
     <row r="1016" spans="1:6" customHeight="0">
       <c r="A1016" s="4" t="inlineStr">
         <is>
-          <t>F7539</t>
+          <t>S7019</t>
+        </is>
+      </c>
+      <c r="B1016" s="5" t="inlineStr">
+        <is>
+          <t>MOSTAZA EN POLVO</t>
         </is>
       </c>
       <c r="C1016" s="6" t="inlineStr">
         <is>
-          <t>100 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D1016" s="7">
-        <v>1495</v>
+        <v>5959</v>
       </c>
       <c r="E1016" s="8">
-        <v>14950</v>
+        <v>5959</v>
       </c>
     </row>
     <row r="1017" spans="1:6" customHeight="0">
       <c r="A1017" s="4" t="inlineStr">
         <is>
-          <t>S7187</t>
-[...4 lines deleted...]
-          <t>PIMIENTA NEGRA GRANO</t>
+          <t>F7406</t>
         </is>
       </c>
       <c r="C1017" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>250 g</t>
         </is>
       </c>
       <c r="D1017" s="7">
-        <v>23340</v>
+        <v>1946</v>
       </c>
       <c r="E1017" s="8">
-        <v>23340</v>
+        <v>7784</v>
       </c>
     </row>
     <row r="1018" spans="1:6" customHeight="0">
       <c r="A1018" s="4" t="inlineStr">
         <is>
-          <t>F7188</t>
+          <t>F7407</t>
         </is>
       </c>
       <c r="C1018" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>100 g</t>
         </is>
       </c>
       <c r="D1018" s="7">
-        <v>12415</v>
+        <v>1043</v>
       </c>
       <c r="E1018" s="8">
-        <v>24830</v>
+        <v>10430</v>
       </c>
     </row>
     <row r="1019" spans="1:6" customHeight="0">
       <c r="A1019" s="4" t="inlineStr">
         <is>
-          <t>F7388</t>
+          <t>S7026</t>
+        </is>
+      </c>
+      <c r="B1019" s="5" t="inlineStr">
+        <is>
+          <t>PIMENTÓN AHUMADO SELECCIÓN</t>
         </is>
       </c>
       <c r="C1019" s="6" t="inlineStr">
         <is>
-          <t>250 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D1019" s="7">
-        <v>6585</v>
+        <v>11940</v>
       </c>
       <c r="E1019" s="8">
-        <v>26340</v>
+        <v>11940</v>
       </c>
     </row>
     <row r="1020" spans="1:6" customHeight="0">
       <c r="A1020" s="4" t="inlineStr">
         <is>
-          <t>F7389</t>
+          <t>F7078</t>
         </is>
       </c>
       <c r="C1020" s="6" t="inlineStr">
         <is>
-          <t>100 g</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D1020" s="7">
-        <v>2905</v>
+        <v>6735</v>
       </c>
       <c r="E1020" s="8">
-        <v>29050</v>
+        <v>13470</v>
       </c>
     </row>
     <row r="1021" spans="1:6" customHeight="0">
       <c r="A1021" s="4" t="inlineStr">
         <is>
-          <t>S7189</t>
-[...4 lines deleted...]
-          <t>PIMIENTA BLANCA GRANO</t>
+          <t>F7408</t>
         </is>
       </c>
       <c r="C1021" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>250 g</t>
         </is>
       </c>
       <c r="D1021" s="7">
-        <v>33890</v>
+        <v>3745</v>
       </c>
       <c r="E1021" s="8">
-        <v>33890</v>
+        <v>14980</v>
       </c>
     </row>
     <row r="1022" spans="1:6" customHeight="0">
       <c r="A1022" s="4" t="inlineStr">
         <is>
-          <t>F7190</t>
+          <t>F7409</t>
         </is>
       </c>
       <c r="C1022" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>100 g</t>
         </is>
       </c>
       <c r="D1022" s="7">
-        <v>17890</v>
+        <v>1865</v>
       </c>
       <c r="E1022" s="8">
-        <v>35780</v>
+        <v>18650</v>
       </c>
     </row>
     <row r="1023" spans="1:6" customHeight="0">
       <c r="A1023" s="4" t="inlineStr">
         <is>
-          <t>S7191</t>
+          <t>S7050</t>
         </is>
       </c>
       <c r="B1023" s="5" t="inlineStr">
         <is>
-          <t>NUEZ MOSCADA MOLIDA EXTRA</t>
+          <t>PIMENTÓN EXTRA NACIONAL</t>
         </is>
       </c>
       <c r="C1023" s="6" t="inlineStr">
         <is>
           <t>1 kg</t>
         </is>
       </c>
       <c r="D1023" s="7">
-        <v>22305</v>
+        <v>9150</v>
       </c>
       <c r="E1023" s="8">
-        <v>22305</v>
+        <v>9150</v>
       </c>
     </row>
     <row r="1024" spans="1:6" customHeight="0">
       <c r="A1024" s="4" t="inlineStr">
         <is>
-          <t>F7393</t>
+          <t>F7079</t>
         </is>
       </c>
       <c r="C1024" s="6" t="inlineStr">
         <is>
-          <t>100 g</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D1024" s="7">
-        <v>2620</v>
+        <v>5290</v>
       </c>
       <c r="E1024" s="8">
-        <v>26200</v>
+        <v>10580</v>
       </c>
     </row>
     <row r="1025" spans="1:6" customHeight="0">
       <c r="A1025" s="4" t="inlineStr">
         <is>
-          <t>S7062</t>
-[...4 lines deleted...]
-          <t>AZÚCAR IMPALPABLE</t>
+          <t>F7410</t>
         </is>
       </c>
       <c r="C1025" s="6" t="inlineStr">
         <is>
-          <t>10 kg</t>
+          <t>250 g</t>
         </is>
       </c>
       <c r="D1025" s="7">
-        <v>24185</v>
+        <v>2995</v>
       </c>
       <c r="E1025" s="8">
-        <v>2419</v>
+        <v>11980</v>
       </c>
     </row>
     <row r="1026" spans="1:6" customHeight="0">
       <c r="A1026" s="4" t="inlineStr">
         <is>
-          <t>F7143</t>
+          <t>F7411</t>
         </is>
       </c>
       <c r="C1026" s="6" t="inlineStr">
         <is>
-          <t>5 kg</t>
+          <t>100 g</t>
         </is>
       </c>
       <c r="D1026" s="7">
-        <v>12855</v>
+        <v>1555</v>
       </c>
       <c r="E1026" s="8">
-        <v>2571</v>
+        <v>15550</v>
       </c>
     </row>
     <row r="1027" spans="1:6" customHeight="0">
       <c r="A1027" s="4" t="inlineStr">
         <is>
-          <t>F7144</t>
+          <t>S7065</t>
+        </is>
+      </c>
+      <c r="B1027" s="5" t="inlineStr">
+        <is>
+          <t>ROMERO</t>
         </is>
       </c>
       <c r="C1027" s="6" t="inlineStr">
         <is>
-          <t>2,5 kg</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D1027" s="7">
-        <v>6810</v>
+        <v>10990</v>
       </c>
       <c r="E1027" s="8">
-        <v>2724</v>
+        <v>10990</v>
       </c>
     </row>
     <row r="1028" spans="1:6" customHeight="0">
       <c r="A1028" s="4" t="inlineStr">
         <is>
-          <t>F7063</t>
+          <t>F7030</t>
         </is>
       </c>
       <c r="C1028" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D1028" s="7">
-        <v>3000</v>
+        <v>6245</v>
       </c>
       <c r="E1028" s="8">
-        <v>3000</v>
+        <v>12490</v>
       </c>
     </row>
     <row r="1029" spans="1:6" customHeight="0">
       <c r="A1029" s="4" t="inlineStr">
         <is>
-          <t>F9112</t>
+          <t>F7412</t>
         </is>
       </c>
       <c r="C1029" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>250 g</t>
         </is>
       </c>
       <c r="D1029" s="7">
-        <v>1700</v>
+        <v>3490</v>
       </c>
       <c r="E1029" s="8">
-        <v>3400</v>
+        <v>13960</v>
       </c>
     </row>
     <row r="1030" spans="1:6" customHeight="0">
       <c r="A1030" s="4" t="inlineStr">
         <is>
-          <t>S7502</t>
+          <t>S7028</t>
         </is>
       </c>
       <c r="B1030" s="5" t="inlineStr">
         <is>
-          <t>AZÚCAR COMÚN</t>
+          <t>AJENJO</t>
         </is>
       </c>
       <c r="C1030" s="6" t="inlineStr">
         <is>
-          <t>50 kg</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D1030" s="7">
-        <v>103595</v>
+        <v>8465</v>
       </c>
       <c r="E1030" s="8">
-        <v>2072</v>
+        <v>8465</v>
       </c>
     </row>
     <row r="1031" spans="1:6" customHeight="0">
       <c r="A1031" s="4" t="inlineStr">
         <is>
-          <t>F7503</t>
+          <t>F7080</t>
         </is>
       </c>
       <c r="C1031" s="6" t="inlineStr">
         <is>
-          <t>10 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D1031" s="7">
-        <v>21840</v>
+        <v>4930</v>
       </c>
       <c r="E1031" s="8">
-        <v>2184</v>
+        <v>9860</v>
       </c>
     </row>
     <row r="1032" spans="1:6" customHeight="0">
       <c r="A1032" s="4" t="inlineStr">
         <is>
-          <t>S7006</t>
+          <t>S7029</t>
         </is>
       </c>
       <c r="B1032" s="5" t="inlineStr">
         <is>
-          <t>AZÚCAR MASCABO INTEGRAL</t>
+          <t>BOLDO HOJAS</t>
         </is>
       </c>
       <c r="C1032" s="6" t="inlineStr">
         <is>
-          <t>10 kg</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D1032" s="7">
-        <v>38560</v>
+        <v>15460</v>
       </c>
       <c r="E1032" s="8">
-        <v>3856</v>
+        <v>15460</v>
       </c>
     </row>
     <row r="1033" spans="1:6" customHeight="0">
       <c r="A1033" s="4" t="inlineStr">
         <is>
-          <t>F7145</t>
+          <t>F7081</t>
         </is>
       </c>
       <c r="C1033" s="6" t="inlineStr">
         <is>
-          <t>5 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D1033" s="7">
-        <v>20420</v>
+        <v>8680</v>
       </c>
       <c r="E1033" s="8">
-        <v>4084</v>
+        <v>17360</v>
       </c>
     </row>
     <row r="1034" spans="1:6" customHeight="0">
       <c r="A1034" s="4" t="inlineStr">
         <is>
-          <t>F7146</t>
+          <t>F7416</t>
         </is>
       </c>
       <c r="C1034" s="6" t="inlineStr">
         <is>
-          <t>2,5 kg</t>
+          <t>250 g</t>
         </is>
       </c>
       <c r="D1034" s="7">
-        <v>10530</v>
+        <v>4710</v>
       </c>
       <c r="E1034" s="8">
-        <v>4212</v>
+        <v>18840</v>
       </c>
     </row>
     <row r="1035" spans="1:6" customHeight="0">
       <c r="A1035" s="4" t="inlineStr">
         <is>
-          <t>F7064</t>
+          <t>S7246</t>
+        </is>
+      </c>
+      <c r="B1035" s="5" t="inlineStr">
+        <is>
+          <t>ORÉGANO CATEGORIA "A"</t>
         </is>
       </c>
       <c r="C1035" s="6" t="inlineStr">
         <is>
           <t>1 kg</t>
         </is>
       </c>
       <c r="D1035" s="7">
-        <v>4495</v>
+        <v>11380</v>
       </c>
       <c r="E1035" s="8">
-        <v>4495</v>
+        <v>11380</v>
       </c>
     </row>
     <row r="1036" spans="1:6" customHeight="0">
       <c r="A1036" s="4" t="inlineStr">
         <is>
-          <t>F7198</t>
+          <t>F7247</t>
         </is>
       </c>
       <c r="C1036" s="6" t="inlineStr">
         <is>
           <t>500 g</t>
         </is>
       </c>
       <c r="D1036" s="7">
-        <v>2450</v>
+        <v>5265</v>
       </c>
       <c r="E1036" s="8">
-        <v>4900</v>
+        <v>10530</v>
       </c>
     </row>
     <row r="1037" spans="1:6" customHeight="0">
       <c r="A1037" s="4" t="inlineStr">
         <is>
-          <t>S7228</t>
-[...4 lines deleted...]
-          <t>CANELA EN POLVO (A)</t>
+          <t>F7418</t>
         </is>
       </c>
       <c r="C1037" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>250 g</t>
         </is>
       </c>
       <c r="D1037" s="7">
-        <v>11930</v>
+        <v>2995</v>
       </c>
       <c r="E1037" s="8">
-        <v>11930</v>
+        <v>11980</v>
       </c>
     </row>
     <row r="1038" spans="1:6" customHeight="0">
       <c r="A1038" s="4" t="inlineStr">
         <is>
-          <t>F7229</t>
+          <t>F7419</t>
         </is>
       </c>
       <c r="C1038" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>100 g</t>
         </is>
       </c>
       <c r="D1038" s="7">
-        <v>6495</v>
+        <v>1555</v>
       </c>
       <c r="E1038" s="8">
-        <v>12990</v>
+        <v>15550</v>
       </c>
     </row>
     <row r="1039" spans="1:6" customHeight="0">
       <c r="A1039" s="4" t="inlineStr">
         <is>
-          <t>F7280</t>
+          <t>S6683</t>
+        </is>
+      </c>
+      <c r="B1039" s="5" t="inlineStr">
+        <is>
+          <t>CAFÉ MOLIDO BOURBON-REPÚBLICA DEL CAFÉ</t>
         </is>
       </c>
       <c r="C1039" s="6" t="inlineStr">
         <is>
-          <t>250 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D1039" s="7">
-        <v>3515</v>
+        <v>36450</v>
       </c>
       <c r="E1039" s="8">
-        <v>14060</v>
+        <v>36450</v>
       </c>
     </row>
     <row r="1040" spans="1:6" customHeight="0">
       <c r="A1040" s="4" t="inlineStr">
         <is>
-          <t>F7281</t>
+          <t>F6684</t>
         </is>
       </c>
       <c r="C1040" s="6" t="inlineStr">
         <is>
-          <t>100 g</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D1040" s="7">
-        <v>1635</v>
+        <v>19035</v>
       </c>
       <c r="E1040" s="8">
-        <v>16350</v>
+        <v>38070</v>
       </c>
     </row>
     <row r="1041" spans="1:6" customHeight="0">
       <c r="A1041" s="4" t="inlineStr">
         <is>
-          <t>S7008</t>
+          <t>S6689</t>
         </is>
       </c>
       <c r="B1041" s="5" t="inlineStr">
         <is>
-          <t>CANELA EN POLVO (B)</t>
+          <t>CAFÉ MOLIDO SANTOS-REPÚBLICA DEL CAFÉ</t>
         </is>
       </c>
       <c r="C1041" s="6" t="inlineStr">
         <is>
           <t>1 kg</t>
         </is>
       </c>
       <c r="D1041" s="7">
-        <v>6990</v>
+        <v>37485</v>
       </c>
       <c r="E1041" s="8">
-        <v>6990</v>
+        <v>37485</v>
       </c>
     </row>
     <row r="1042" spans="1:6" customHeight="0">
       <c r="A1042" s="4" t="inlineStr">
         <is>
-          <t>F7035</t>
+          <t>S6692</t>
+        </is>
+      </c>
+      <c r="B1042" s="5" t="inlineStr">
+        <is>
+          <t>CAFÉ GRANO SANTOS-REPÚBLICA DEL CAFÉ</t>
         </is>
       </c>
       <c r="C1042" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D1042" s="7">
-        <v>3935</v>
+        <v>37485</v>
       </c>
       <c r="E1042" s="8">
-        <v>7870</v>
+        <v>37485</v>
       </c>
     </row>
     <row r="1043" spans="1:6" customHeight="0">
       <c r="A1043" s="4" t="inlineStr">
         <is>
-          <t>F7394</t>
+          <t>F6693</t>
         </is>
       </c>
       <c r="C1043" s="6" t="inlineStr">
         <is>
-          <t>250 g</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D1043" s="7">
-        <v>2185</v>
+        <v>19630</v>
       </c>
       <c r="E1043" s="8">
-        <v>8740</v>
+        <v>39260</v>
       </c>
     </row>
     <row r="1044" spans="1:6" customHeight="0">
       <c r="A1044" s="4" t="inlineStr">
         <is>
-          <t>F7395</t>
+          <t>S6695</t>
+        </is>
+      </c>
+      <c r="B1044" s="5" t="inlineStr">
+        <is>
+          <t>CAFÉ MOLIDO COLOMBIA-REPÚBLICA DEL CAFÉ</t>
         </is>
       </c>
       <c r="C1044" s="6" t="inlineStr">
         <is>
-          <t>100 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D1044" s="7">
-        <v>1085</v>
+        <v>42255</v>
       </c>
       <c r="E1044" s="8">
-        <v>10850</v>
+        <v>42255</v>
       </c>
     </row>
     <row r="1045" spans="1:6" customHeight="0">
       <c r="A1045" s="4" t="inlineStr">
         <is>
-          <t>S7163</t>
-[...4 lines deleted...]
-          <t>NUEZ MOSCADA MOLIDA "B"</t>
+          <t>F6696</t>
         </is>
       </c>
       <c r="C1045" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D1045" s="7">
-        <v>10355</v>
+        <v>22075</v>
       </c>
       <c r="E1045" s="8">
-        <v>10355</v>
+        <v>44150</v>
       </c>
     </row>
     <row r="1046" spans="1:6" customHeight="0">
       <c r="A1046" s="4" t="inlineStr">
         <is>
-          <t>F7396</t>
+          <t>S7032</t>
+        </is>
+      </c>
+      <c r="B1046" s="5" t="inlineStr">
+        <is>
+          <t>CEDRÓN HOJAS</t>
         </is>
       </c>
       <c r="C1046" s="6" t="inlineStr">
         <is>
-          <t>250 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D1046" s="7">
-        <v>2995</v>
+        <v>43790</v>
       </c>
       <c r="E1046" s="8">
-        <v>11980</v>
+        <v>43790</v>
       </c>
     </row>
     <row r="1047" spans="1:6" customHeight="0">
       <c r="A1047" s="4" t="inlineStr">
         <is>
-          <t>F7397</t>
+          <t>F7083</t>
         </is>
       </c>
       <c r="C1047" s="6" t="inlineStr">
         <is>
-          <t>100 g</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D1047" s="7">
-        <v>1420</v>
+        <v>23045</v>
       </c>
       <c r="E1047" s="8">
-        <v>14200</v>
+        <v>46090</v>
       </c>
     </row>
     <row r="1048" spans="1:6" customHeight="0">
       <c r="A1048" s="4" t="inlineStr">
         <is>
-          <t>S7009</t>
-[...4 lines deleted...]
-          <t>CANELA EN RAMA H2</t>
+          <t>F7423</t>
         </is>
       </c>
       <c r="C1048" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>100 g</t>
         </is>
       </c>
       <c r="D1048" s="7">
-        <v>54275</v>
+        <v>5035</v>
       </c>
       <c r="E1048" s="8">
-        <v>54275</v>
+        <v>50350</v>
       </c>
     </row>
     <row r="1049" spans="1:6" customHeight="0">
       <c r="A1049" s="4" t="inlineStr">
         <is>
-          <t>F7100</t>
+          <t>S7033</t>
+        </is>
+      </c>
+      <c r="B1049" s="5" t="inlineStr">
+        <is>
+          <t>COLA DE CABALLO</t>
         </is>
       </c>
       <c r="C1049" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D1049" s="7">
-        <v>28470</v>
+        <v>8635</v>
       </c>
       <c r="E1049" s="8">
-        <v>56940</v>
+        <v>8635</v>
       </c>
     </row>
     <row r="1050" spans="1:6" customHeight="0">
       <c r="A1050" s="4" t="inlineStr">
         <is>
-          <t>S7013</t>
-[...4 lines deleted...]
-          <t>ADOBO PARA PIZZA "B"</t>
+          <t>F7084</t>
         </is>
       </c>
       <c r="C1050" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D1050" s="7">
-        <v>4025</v>
+        <v>5140</v>
       </c>
       <c r="E1050" s="8">
-        <v>4025</v>
+        <v>10280</v>
       </c>
     </row>
     <row r="1051" spans="1:6" customHeight="0">
       <c r="A1051" s="4" t="inlineStr">
         <is>
-          <t>F7257</t>
+          <t>F7425</t>
         </is>
       </c>
       <c r="C1051" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>100 g</t>
         </is>
       </c>
       <c r="D1051" s="7">
-        <v>2395</v>
+        <v>1510</v>
       </c>
       <c r="E1051" s="8">
-        <v>4790</v>
+        <v>15100</v>
       </c>
     </row>
     <row r="1052" spans="1:6" customHeight="0">
       <c r="A1052" s="4" t="inlineStr">
         <is>
-          <t>F7398</t>
+          <t>S7195</t>
+        </is>
+      </c>
+      <c r="B1052" s="5" t="inlineStr">
+        <is>
+          <t>LLANTEN</t>
         </is>
       </c>
       <c r="C1052" s="6" t="inlineStr">
         <is>
-          <t>250 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D1052" s="7">
-        <v>1390</v>
+        <v>29930</v>
       </c>
       <c r="E1052" s="8">
-        <v>5560</v>
+        <v>29930</v>
       </c>
     </row>
     <row r="1053" spans="1:6" customHeight="0">
       <c r="A1053" s="4" t="inlineStr">
         <is>
-          <t>F7399</t>
+          <t>F7196</t>
         </is>
       </c>
       <c r="C1053" s="6" t="inlineStr">
         <is>
-          <t>100 g</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D1053" s="7">
-        <v>755</v>
+        <v>16185</v>
       </c>
       <c r="E1053" s="8">
-        <v>7550</v>
+        <v>32370</v>
       </c>
     </row>
     <row r="1054" spans="1:6" customHeight="0">
       <c r="A1054" s="4" t="inlineStr">
         <is>
-          <t>S7066</t>
+          <t>S7007</t>
         </is>
       </c>
       <c r="B1054" s="5" t="inlineStr">
         <is>
-          <t>CORIANDRO MOLIDO</t>
+          <t>ESTRAGÓN HOJAS</t>
         </is>
       </c>
       <c r="C1054" s="6" t="inlineStr">
         <is>
           <t>1 kg</t>
         </is>
       </c>
       <c r="D1054" s="7">
-        <v>4450</v>
+        <v>12330</v>
       </c>
       <c r="E1054" s="8">
-        <v>4450</v>
+        <v>12330</v>
       </c>
     </row>
     <row r="1055" spans="1:6" customHeight="0">
       <c r="A1055" s="4" t="inlineStr">
         <is>
-          <t>P7066</t>
+          <t>F7040</t>
         </is>
       </c>
       <c r="C1055" s="6" t="inlineStr">
         <is>
           <t>500 g</t>
         </is>
       </c>
       <c r="D1055" s="7">
-        <v>2615</v>
+        <v>7055</v>
       </c>
       <c r="E1055" s="8">
-        <v>5230</v>
+        <v>14110</v>
       </c>
     </row>
     <row r="1056" spans="1:6" customHeight="0">
       <c r="A1056" s="4" t="inlineStr">
         <is>
-          <t>S7067</t>
+          <t>S7070</t>
         </is>
       </c>
       <c r="B1056" s="5" t="inlineStr">
         <is>
-          <t>ALBAHACA HOJAS</t>
+          <t>EUCALIPTUS MENTOLADO</t>
         </is>
       </c>
       <c r="C1056" s="6" t="inlineStr">
         <is>
           <t>1 kg</t>
         </is>
       </c>
       <c r="D1056" s="7">
-        <v>8185</v>
+        <v>7285</v>
       </c>
       <c r="E1056" s="8">
-        <v>8185</v>
+        <v>7285</v>
       </c>
     </row>
     <row r="1057" spans="1:6" customHeight="0">
       <c r="A1057" s="4" t="inlineStr">
         <is>
-          <t>F7403</t>
+          <t>F7120</t>
         </is>
       </c>
       <c r="C1057" s="6" t="inlineStr">
         <is>
-          <t>100 g</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D1057" s="7">
-        <v>1155</v>
+        <v>4435</v>
       </c>
       <c r="E1057" s="8">
-        <v>11550</v>
+        <v>8870</v>
       </c>
     </row>
     <row r="1058" spans="1:6" customHeight="0">
       <c r="A1058" s="4" t="inlineStr">
         <is>
-          <t>S7020</t>
+          <t>S7097</t>
         </is>
       </c>
       <c r="B1058" s="5" t="inlineStr">
         <is>
-          <t>MOSTAZA EN GRANO AMARILLA</t>
+          <t>FENOGRECO SEMILLA</t>
         </is>
       </c>
       <c r="C1058" s="6" t="inlineStr">
         <is>
           <t>1 kg</t>
         </is>
       </c>
       <c r="D1058" s="7">
-        <v>6500</v>
+        <v>7195</v>
       </c>
       <c r="E1058" s="8">
-        <v>6500</v>
+        <v>7195</v>
       </c>
     </row>
     <row r="1059" spans="1:6" customHeight="0">
       <c r="A1059" s="4" t="inlineStr">
         <is>
-          <t>F7072</t>
+          <t>F7102</t>
         </is>
       </c>
       <c r="C1059" s="6" t="inlineStr">
         <is>
           <t>500 g</t>
         </is>
       </c>
       <c r="D1059" s="7">
-        <v>3680</v>
+        <v>4390</v>
       </c>
       <c r="E1059" s="8">
-        <v>7360</v>
+        <v>8780</v>
       </c>
     </row>
     <row r="1060" spans="1:6" customHeight="0">
       <c r="A1060" s="4" t="inlineStr">
         <is>
-          <t>F7404</t>
+          <t>S7114</t>
+        </is>
+      </c>
+      <c r="B1060" s="5" t="inlineStr">
+        <is>
+          <t>GINGKO BILOBA</t>
         </is>
       </c>
       <c r="C1060" s="6" t="inlineStr">
         <is>
-          <t>250 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D1060" s="7">
-        <v>2055</v>
+        <v>28695</v>
       </c>
       <c r="E1060" s="8">
-        <v>8220</v>
+        <v>28695</v>
       </c>
     </row>
     <row r="1061" spans="1:6" customHeight="0">
       <c r="A1061" s="4" t="inlineStr">
         <is>
-          <t>S7019</t>
-[...4 lines deleted...]
-          <t>MOSTAZA EN POLVO</t>
+          <t>F7121</t>
         </is>
       </c>
       <c r="C1061" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D1061" s="7">
-        <v>7425</v>
+        <v>15545</v>
       </c>
       <c r="E1061" s="8">
-        <v>7425</v>
+        <v>31090</v>
       </c>
     </row>
     <row r="1062" spans="1:6" customHeight="0">
       <c r="A1062" s="4" t="inlineStr">
         <is>
-          <t>F7406</t>
+          <t>S7034</t>
+        </is>
+      </c>
+      <c r="B1062" s="5" t="inlineStr">
+        <is>
+          <t>SEN HOJAS</t>
         </is>
       </c>
       <c r="C1062" s="6" t="inlineStr">
         <is>
-          <t>250 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D1062" s="7">
-        <v>2235</v>
+        <v>6890</v>
       </c>
       <c r="E1062" s="8">
-        <v>8940</v>
+        <v>6890</v>
       </c>
     </row>
     <row r="1063" spans="1:6" customHeight="0">
       <c r="A1063" s="4" t="inlineStr">
         <is>
-          <t>F7407</t>
+          <t>F7085</t>
         </is>
       </c>
       <c r="C1063" s="6" t="inlineStr">
         <is>
-          <t>100 g</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D1063" s="7">
-        <v>1105</v>
+        <v>4230</v>
       </c>
       <c r="E1063" s="8">
-        <v>11050</v>
+        <v>8460</v>
       </c>
     </row>
     <row r="1064" spans="1:6" customHeight="0">
       <c r="A1064" s="4" t="inlineStr">
         <is>
-          <t>S7026</t>
+          <t>S7098</t>
         </is>
       </c>
       <c r="B1064" s="5" t="inlineStr">
         <is>
-          <t>PIMENTÓN AHUMADO SELECCIÓN</t>
+          <t>JARILLA</t>
         </is>
       </c>
       <c r="C1064" s="6" t="inlineStr">
         <is>
           <t>1 kg</t>
         </is>
       </c>
       <c r="D1064" s="7">
-        <v>11160</v>
+        <v>13315</v>
       </c>
       <c r="E1064" s="8">
-        <v>11160</v>
+        <v>13315</v>
       </c>
     </row>
     <row r="1065" spans="1:6" customHeight="0">
       <c r="A1065" s="4" t="inlineStr">
         <is>
-          <t>F7078</t>
+          <t>F7103</t>
         </is>
       </c>
       <c r="C1065" s="6" t="inlineStr">
         <is>
           <t>500 g</t>
         </is>
       </c>
       <c r="D1065" s="7">
-        <v>6095</v>
+        <v>7565</v>
       </c>
       <c r="E1065" s="8">
-        <v>12190</v>
+        <v>15130</v>
       </c>
     </row>
     <row r="1066" spans="1:6" customHeight="0">
       <c r="A1066" s="4" t="inlineStr">
         <is>
-          <t>F7408</t>
+          <t>S7010</t>
+        </is>
+      </c>
+      <c r="B1066" s="5" t="inlineStr">
+        <is>
+          <t>LEVADURA DE CERVEZA</t>
         </is>
       </c>
       <c r="C1066" s="6" t="inlineStr">
         <is>
-          <t>250 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D1066" s="7">
-        <v>3310</v>
+        <v>14560</v>
       </c>
       <c r="E1066" s="8">
-        <v>13240</v>
+        <v>14560</v>
       </c>
     </row>
     <row r="1067" spans="1:6" customHeight="0">
       <c r="A1067" s="4" t="inlineStr">
         <is>
-          <t>F7409</t>
+          <t>F7122</t>
         </is>
       </c>
       <c r="C1067" s="6" t="inlineStr">
         <is>
-          <t>100 g</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D1067" s="7">
-        <v>1550</v>
+        <v>8105</v>
       </c>
       <c r="E1067" s="8">
-        <v>15500</v>
+        <v>16210</v>
       </c>
     </row>
     <row r="1068" spans="1:6" customHeight="0">
       <c r="A1068" s="4" t="inlineStr">
         <is>
-          <t>S7050</t>
+          <t>S7115</t>
         </is>
       </c>
       <c r="B1068" s="5" t="inlineStr">
         <is>
-          <t>PIMENTÓN EXTRA NACIONAL</t>
+          <t>INCAYUYO HOJAS</t>
         </is>
       </c>
       <c r="C1068" s="6" t="inlineStr">
         <is>
           <t>1 kg</t>
         </is>
       </c>
       <c r="D1068" s="7">
-        <v>8280</v>
+        <v>11925</v>
       </c>
       <c r="E1068" s="8">
-        <v>8280</v>
+        <v>11925</v>
       </c>
     </row>
     <row r="1069" spans="1:6" customHeight="0">
       <c r="A1069" s="4" t="inlineStr">
         <is>
-          <t>F7079</t>
+          <t>F7123</t>
         </is>
       </c>
       <c r="C1069" s="6" t="inlineStr">
         <is>
           <t>500 g</t>
         </is>
       </c>
       <c r="D1069" s="7">
-        <v>4605</v>
+        <v>6845</v>
       </c>
       <c r="E1069" s="8">
-        <v>9210</v>
+        <v>13690</v>
       </c>
     </row>
     <row r="1070" spans="1:6" customHeight="0">
       <c r="A1070" s="4" t="inlineStr">
         <is>
-          <t>F7410</t>
+          <t>S7037</t>
+        </is>
+      </c>
+      <c r="B1070" s="5" t="inlineStr">
+        <is>
+          <t>MELISA (TORONGIL)</t>
         </is>
       </c>
       <c r="C1070" s="6" t="inlineStr">
         <is>
-          <t>250 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D1070" s="7">
-        <v>2535</v>
+        <v>15520</v>
       </c>
       <c r="E1070" s="8">
-        <v>10140</v>
+        <v>15520</v>
       </c>
     </row>
     <row r="1071" spans="1:6" customHeight="0">
       <c r="A1071" s="4" t="inlineStr">
         <is>
-          <t>F7411</t>
+          <t>F7087</t>
         </is>
       </c>
       <c r="C1071" s="6" t="inlineStr">
         <is>
-          <t>100 g</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D1071" s="7">
-        <v>1230</v>
+        <v>8715</v>
       </c>
       <c r="E1071" s="8">
-        <v>12300</v>
+        <v>17430</v>
       </c>
     </row>
     <row r="1072" spans="1:6" customHeight="0">
       <c r="A1072" s="4" t="inlineStr">
         <is>
-          <t>S7065</t>
-[...4 lines deleted...]
-          <t>ROMERO</t>
+          <t>F7444</t>
         </is>
       </c>
       <c r="C1072" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>250 g</t>
         </is>
       </c>
       <c r="D1072" s="7">
-        <v>10270</v>
+        <v>4730</v>
       </c>
       <c r="E1072" s="8">
-        <v>10270</v>
+        <v>18920</v>
       </c>
     </row>
     <row r="1073" spans="1:6" customHeight="0">
       <c r="A1073" s="4" t="inlineStr">
         <is>
-          <t>F7030</t>
+          <t>F7445</t>
         </is>
       </c>
       <c r="C1073" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>100 g</t>
         </is>
       </c>
       <c r="D1073" s="7">
-        <v>5635</v>
+        <v>2275</v>
       </c>
       <c r="E1073" s="8">
-        <v>11270</v>
+        <v>22750</v>
       </c>
     </row>
     <row r="1074" spans="1:6" customHeight="0">
       <c r="A1074" s="4" t="inlineStr">
         <is>
-          <t>F7412</t>
+          <t>S7116</t>
+        </is>
+      </c>
+      <c r="B1074" s="5" t="inlineStr">
+        <is>
+          <t>PALO AMARILLO</t>
         </is>
       </c>
       <c r="C1074" s="6" t="inlineStr">
         <is>
-          <t>250 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D1074" s="7">
-        <v>3070</v>
+        <v>6325</v>
       </c>
       <c r="E1074" s="8">
-        <v>12280</v>
+        <v>6325</v>
       </c>
     </row>
     <row r="1075" spans="1:6" customHeight="0">
       <c r="A1075" s="4" t="inlineStr">
         <is>
-          <t>S7028</t>
-[...4 lines deleted...]
-          <t>AJENJO</t>
+          <t>F7138</t>
         </is>
       </c>
       <c r="C1075" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D1075" s="7">
-        <v>7910</v>
+        <v>3940</v>
       </c>
       <c r="E1075" s="8">
-        <v>7910</v>
+        <v>7880</v>
       </c>
     </row>
     <row r="1076" spans="1:6" customHeight="0">
       <c r="A1076" s="4" t="inlineStr">
         <is>
-          <t>F7080</t>
+          <t>S7117</t>
+        </is>
+      </c>
+      <c r="B1076" s="5" t="inlineStr">
+        <is>
+          <t>PALO SANTO</t>
         </is>
       </c>
       <c r="C1076" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D1076" s="7">
-        <v>4410</v>
+        <v>9475</v>
       </c>
       <c r="E1076" s="8">
-        <v>8820</v>
+        <v>9475</v>
       </c>
     </row>
     <row r="1077" spans="1:6" customHeight="0">
       <c r="A1077" s="4" t="inlineStr">
         <is>
-          <t>S7029</t>
+          <t>S7039</t>
         </is>
       </c>
       <c r="B1077" s="5" t="inlineStr">
         <is>
-          <t>BOLDO HOJAS</t>
+          <t>POLEO HOJAS</t>
         </is>
       </c>
       <c r="C1077" s="6" t="inlineStr">
         <is>
           <t>1 kg</t>
         </is>
       </c>
       <c r="D1077" s="7">
-        <v>14450</v>
+        <v>12855</v>
       </c>
       <c r="E1077" s="8">
-        <v>14450</v>
+        <v>12855</v>
       </c>
     </row>
     <row r="1078" spans="1:6" customHeight="0">
       <c r="A1078" s="4" t="inlineStr">
         <is>
-          <t>F7081</t>
+          <t>F7089</t>
         </is>
       </c>
       <c r="C1078" s="6" t="inlineStr">
         <is>
           <t>500 g</t>
         </is>
       </c>
       <c r="D1078" s="7">
-        <v>7805</v>
+        <v>7235</v>
       </c>
       <c r="E1078" s="8">
-        <v>15610</v>
+        <v>14470</v>
       </c>
     </row>
     <row r="1079" spans="1:6" customHeight="0">
       <c r="A1079" s="4" t="inlineStr">
         <is>
-          <t>F7416</t>
+          <t>S7041</t>
+        </is>
+      </c>
+      <c r="B1079" s="5" t="inlineStr">
+        <is>
+          <t>SPIRULINA</t>
         </is>
       </c>
       <c r="C1079" s="6" t="inlineStr">
         <is>
-          <t>250 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D1079" s="7">
-        <v>4190</v>
+        <v>37755</v>
       </c>
       <c r="E1079" s="8">
-        <v>16760</v>
+        <v>37755</v>
       </c>
     </row>
     <row r="1080" spans="1:6" customHeight="0">
       <c r="A1080" s="4" t="inlineStr">
         <is>
-          <t>S7246</t>
-[...4 lines deleted...]
-          <t>ORÉGANO CATEGORIA "A"</t>
+          <t>F7090</t>
         </is>
       </c>
       <c r="C1080" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D1080" s="7">
-        <v>9985</v>
+        <v>20245</v>
       </c>
       <c r="E1080" s="8">
-        <v>9985</v>
+        <v>40490</v>
       </c>
     </row>
     <row r="1081" spans="1:6" customHeight="0">
       <c r="A1081" s="4" t="inlineStr">
         <is>
-          <t>F7247</t>
+          <t>S7051</t>
+        </is>
+      </c>
+      <c r="B1081" s="5" t="inlineStr">
+        <is>
+          <t>TE BURRO</t>
         </is>
       </c>
       <c r="C1081" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D1081" s="7">
-        <v>4450</v>
+        <v>14380</v>
       </c>
       <c r="E1081" s="8">
-        <v>8900</v>
+        <v>14380</v>
       </c>
     </row>
     <row r="1082" spans="1:6" customHeight="0">
       <c r="A1082" s="4" t="inlineStr">
         <is>
-          <t>F7418</t>
+          <t>F7091</t>
         </is>
       </c>
       <c r="C1082" s="6" t="inlineStr">
         <is>
-          <t>250 g</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D1082" s="7">
-        <v>2465</v>
+        <v>8120</v>
       </c>
       <c r="E1082" s="8">
-        <v>9860</v>
+        <v>16240</v>
       </c>
     </row>
     <row r="1083" spans="1:6" customHeight="0">
       <c r="A1083" s="4" t="inlineStr">
         <is>
-          <t>F7419</t>
+          <t>F7456</t>
         </is>
       </c>
       <c r="C1083" s="6" t="inlineStr">
         <is>
-          <t>100 g</t>
+          <t>250 g</t>
         </is>
       </c>
       <c r="D1083" s="7">
-        <v>1205</v>
+        <v>4420</v>
       </c>
       <c r="E1083" s="8">
-        <v>12050</v>
+        <v>17680</v>
       </c>
     </row>
     <row r="1084" spans="1:6" customHeight="0">
       <c r="A1084" s="4" t="inlineStr">
         <is>
-          <t>S7031</t>
-[...4 lines deleted...]
-          <t>CAFE VERDE MOLIDO</t>
+          <t>F7457</t>
         </is>
       </c>
       <c r="C1084" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>100 g</t>
         </is>
       </c>
       <c r="D1084" s="7">
-        <v>76370</v>
+        <v>2150</v>
       </c>
       <c r="E1084" s="8">
-        <v>76370</v>
+        <v>21500</v>
       </c>
     </row>
     <row r="1085" spans="1:6" customHeight="0">
       <c r="A1085" s="4" t="inlineStr">
         <is>
-          <t>F7082</t>
+          <t>S7042</t>
+        </is>
+      </c>
+      <c r="B1085" s="5" t="inlineStr">
+        <is>
+          <t>TE NEGRO</t>
         </is>
       </c>
       <c r="C1085" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D1085" s="7">
-        <v>39935</v>
+        <v>3835</v>
       </c>
       <c r="E1085" s="8">
-        <v>79870</v>
+        <v>3835</v>
       </c>
     </row>
     <row r="1086" spans="1:6" customHeight="0">
       <c r="A1086" s="4" t="inlineStr">
         <is>
-          <t>S6683</t>
-[...4 lines deleted...]
-          <t>CAFÉ MOLIDO BOURBON-REPÚBLICA DEL CAFÉ</t>
+          <t>F7092</t>
         </is>
       </c>
       <c r="C1086" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D1086" s="7">
-        <v>40075</v>
+        <v>2645</v>
       </c>
       <c r="E1086" s="8">
-        <v>40075</v>
+        <v>5290</v>
       </c>
     </row>
     <row r="1087" spans="1:6" customHeight="0">
       <c r="A1087" s="4" t="inlineStr">
         <is>
-          <t>F6684</t>
+          <t>S7043</t>
+        </is>
+      </c>
+      <c r="B1087" s="5" t="inlineStr">
+        <is>
+          <t>TE ROJO NACIONAL</t>
         </is>
       </c>
       <c r="C1087" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D1087" s="7">
-        <v>20835</v>
+        <v>4340</v>
       </c>
       <c r="E1087" s="8">
-        <v>41670</v>
+        <v>4340</v>
       </c>
     </row>
     <row r="1088" spans="1:6" customHeight="0">
       <c r="A1088" s="4" t="inlineStr">
         <is>
-          <t>S6689</t>
-[...4 lines deleted...]
-          <t>CAFÉ MOLIDO SANTOS-REPÚBLICA DEL CAFÉ</t>
+          <t>F7093</t>
         </is>
       </c>
       <c r="C1088" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D1088" s="7">
-        <v>35030</v>
+        <v>2910</v>
       </c>
       <c r="E1088" s="8">
-        <v>35030</v>
+        <v>5820</v>
       </c>
     </row>
     <row r="1089" spans="1:6" customHeight="0">
       <c r="A1089" s="4" t="inlineStr">
         <is>
-          <t>F6691</t>
+          <t>S7044</t>
+        </is>
+      </c>
+      <c r="B1089" s="5" t="inlineStr">
+        <is>
+          <t>TE VERDE</t>
         </is>
       </c>
       <c r="C1089" s="6" t="inlineStr">
         <is>
-          <t>250 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D1089" s="7">
-        <v>9495</v>
+        <v>5370</v>
       </c>
       <c r="E1089" s="8">
-        <v>37980</v>
+        <v>5370</v>
       </c>
     </row>
     <row r="1090" spans="1:6" customHeight="0">
       <c r="A1090" s="4" t="inlineStr">
         <is>
-          <t>S6692</t>
-[...4 lines deleted...]
-          <t>CAFÉ GRANO SANTOS-REPÚBLICA DEL CAFÉ</t>
+          <t>F7094</t>
         </is>
       </c>
       <c r="C1090" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D1090" s="7">
-        <v>35030</v>
+        <v>3445</v>
       </c>
       <c r="E1090" s="8">
-        <v>35030</v>
+        <v>6890</v>
       </c>
     </row>
     <row r="1091" spans="1:6" customHeight="0">
       <c r="A1091" s="4" t="inlineStr">
         <is>
-          <t>F6693</t>
+          <t>F7462</t>
         </is>
       </c>
       <c r="C1091" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>250 g</t>
         </is>
       </c>
       <c r="D1091" s="7">
-        <v>18250</v>
+        <v>1995</v>
       </c>
       <c r="E1091" s="8">
-        <v>36500</v>
+        <v>7980</v>
       </c>
     </row>
     <row r="1092" spans="1:6" customHeight="0">
       <c r="A1092" s="4" t="inlineStr">
         <is>
-          <t>S6695</t>
+          <t>S7045</t>
         </is>
       </c>
       <c r="B1092" s="5" t="inlineStr">
         <is>
-          <t>CAFÉ MOLIDO COLOMBIA-REPÚBLICA DEL CAFÉ</t>
+          <t>TILO</t>
         </is>
       </c>
       <c r="C1092" s="6" t="inlineStr">
         <is>
           <t>1 kg</t>
         </is>
       </c>
       <c r="D1092" s="7">
-        <v>39490</v>
+        <v>59895</v>
       </c>
       <c r="E1092" s="8">
-        <v>39490</v>
+        <v>59895</v>
       </c>
     </row>
     <row r="1093" spans="1:6" customHeight="0">
       <c r="A1093" s="4" t="inlineStr">
         <is>
-          <t>F6696</t>
+          <t>F7125</t>
         </is>
       </c>
       <c r="C1093" s="6" t="inlineStr">
         <is>
           <t>500 g</t>
         </is>
       </c>
       <c r="D1093" s="7">
-        <v>20535</v>
+        <v>31735</v>
       </c>
       <c r="E1093" s="8">
-        <v>41070</v>
+        <v>63470</v>
       </c>
     </row>
     <row r="1094" spans="1:6" customHeight="0">
       <c r="A1094" s="4" t="inlineStr">
         <is>
-          <t>S6698</t>
-[...4 lines deleted...]
-          <t>CAFÉ GRANO COLOMBIA-REPÚBLICA DEL CAFÉ</t>
+          <t>F7464</t>
         </is>
       </c>
       <c r="C1094" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>250 g</t>
         </is>
       </c>
       <c r="D1094" s="7">
-        <v>39490</v>
+        <v>16660</v>
       </c>
       <c r="E1094" s="8">
-        <v>39490</v>
+        <v>66640</v>
       </c>
     </row>
     <row r="1095" spans="1:6" customHeight="0">
       <c r="A1095" s="4" t="inlineStr">
         <is>
-          <t>F6699</t>
+          <t>F7465</t>
         </is>
       </c>
       <c r="C1095" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>100 g</t>
         </is>
       </c>
       <c r="D1095" s="7">
-        <v>20535</v>
+        <v>7220</v>
       </c>
       <c r="E1095" s="8">
-        <v>41070</v>
+        <v>72200</v>
       </c>
     </row>
     <row r="1096" spans="1:6" customHeight="0">
       <c r="A1096" s="4" t="inlineStr">
         <is>
-          <t>S7032</t>
+          <t>S7099</t>
         </is>
       </c>
       <c r="B1096" s="5" t="inlineStr">
         <is>
-          <t>CEDRÓN HOJAS</t>
+          <t>TOMILLO HOJAS</t>
         </is>
       </c>
       <c r="C1096" s="6" t="inlineStr">
         <is>
           <t>1 kg</t>
         </is>
       </c>
       <c r="D1096" s="7">
-        <v>23135</v>
+        <v>18170</v>
       </c>
       <c r="E1096" s="8">
-        <v>23135</v>
+        <v>18170</v>
       </c>
     </row>
     <row r="1097" spans="1:6" customHeight="0">
       <c r="A1097" s="4" t="inlineStr">
         <is>
-          <t>F7083</t>
+          <t>F7104</t>
         </is>
       </c>
       <c r="C1097" s="6" t="inlineStr">
         <is>
           <t>500 g</t>
         </is>
       </c>
       <c r="D1097" s="7">
-        <v>12310</v>
+        <v>10085</v>
       </c>
       <c r="E1097" s="8">
-        <v>24620</v>
+        <v>20170</v>
       </c>
     </row>
     <row r="1098" spans="1:6" customHeight="0">
       <c r="A1098" s="4" t="inlineStr">
         <is>
-          <t>F7423</t>
+          <t>S7046</t>
+        </is>
+      </c>
+      <c r="B1098" s="5" t="inlineStr">
+        <is>
+          <t>YERBA DULCE (STEVIA)</t>
         </is>
       </c>
       <c r="C1098" s="6" t="inlineStr">
         <is>
-          <t>100 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D1098" s="7">
-        <v>2795</v>
+        <v>25550</v>
       </c>
       <c r="E1098" s="8">
-        <v>27950</v>
+        <v>25550</v>
       </c>
     </row>
     <row r="1099" spans="1:6" customHeight="0">
       <c r="A1099" s="4" t="inlineStr">
         <is>
-          <t>S7033</t>
-[...4 lines deleted...]
-          <t>COLA DE CABALLO</t>
+          <t>F7095</t>
         </is>
       </c>
       <c r="C1099" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D1099" s="7">
-        <v>8070</v>
+        <v>13915</v>
       </c>
       <c r="E1099" s="8">
-        <v>8070</v>
+        <v>27830</v>
       </c>
     </row>
     <row r="1100" spans="1:6" customHeight="0">
       <c r="A1100" s="4" t="inlineStr">
         <is>
-          <t>F7084</t>
+          <t>S6555</t>
+        </is>
+      </c>
+      <c r="B1100" s="5" t="inlineStr">
+        <is>
+          <t>COCO EN ESCAMAS</t>
         </is>
       </c>
       <c r="C1100" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>25 kg</t>
         </is>
       </c>
       <c r="D1100" s="7">
-        <v>4495</v>
+        <v>342895</v>
       </c>
       <c r="E1100" s="8">
-        <v>8990</v>
+        <v>13716</v>
       </c>
     </row>
     <row r="1101" spans="1:6" customHeight="0">
       <c r="A1101" s="4" t="inlineStr">
         <is>
-          <t>F7425</t>
+          <t>F6151</t>
         </is>
       </c>
       <c r="C1101" s="6" t="inlineStr">
         <is>
-          <t>100 g</t>
+          <t>10 kg</t>
         </is>
       </c>
       <c r="D1101" s="7">
-        <v>1205</v>
+        <v>141470</v>
       </c>
       <c r="E1101" s="8">
-        <v>12050</v>
+        <v>14147</v>
       </c>
     </row>
     <row r="1102" spans="1:6" customHeight="0">
       <c r="A1102" s="4" t="inlineStr">
         <is>
-          <t>S7195</t>
-[...4 lines deleted...]
-          <t>LLANTEN</t>
+          <t>F6152</t>
         </is>
       </c>
       <c r="C1102" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>5 kg</t>
         </is>
       </c>
       <c r="D1102" s="7">
-        <v>20390</v>
+        <v>72795</v>
       </c>
       <c r="E1102" s="8">
-        <v>20390</v>
+        <v>14559</v>
       </c>
     </row>
     <row r="1103" spans="1:6" customHeight="0">
       <c r="A1103" s="4" t="inlineStr">
         <is>
-          <t>F7196</t>
+          <t>F6153</t>
         </is>
       </c>
       <c r="C1103" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D1103" s="7">
-        <v>10885</v>
+        <v>37575</v>
       </c>
       <c r="E1103" s="8">
-        <v>21770</v>
+        <v>15030</v>
       </c>
     </row>
     <row r="1104" spans="1:6" customHeight="0">
       <c r="A1104" s="4" t="inlineStr">
         <is>
-          <t>S7007</t>
-[...4 lines deleted...]
-          <t>ESTRAGÓN HOJAS</t>
+          <t>F6154</t>
         </is>
       </c>
       <c r="C1104" s="6" t="inlineStr">
         <is>
           <t>1 kg</t>
         </is>
       </c>
       <c r="D1104" s="7">
-        <v>11525</v>
+        <v>18800</v>
       </c>
       <c r="E1104" s="8">
-        <v>11525</v>
+        <v>18800</v>
       </c>
     </row>
     <row r="1105" spans="1:6" customHeight="0">
       <c r="A1105" s="4" t="inlineStr">
         <is>
-          <t>F7040</t>
+          <t>F6155</t>
         </is>
       </c>
       <c r="C1105" s="6" t="inlineStr">
         <is>
           <t>500 g</t>
         </is>
       </c>
       <c r="D1105" s="7">
-        <v>6285</v>
+        <v>9780</v>
       </c>
       <c r="E1105" s="8">
-        <v>12570</v>
+        <v>19560</v>
       </c>
     </row>
     <row r="1106" spans="1:6" customHeight="0">
       <c r="A1106" s="4" t="inlineStr">
         <is>
-          <t>S7070</t>
+          <t>S6195</t>
         </is>
       </c>
       <c r="B1106" s="5" t="inlineStr">
         <is>
-          <t>EUCALIPTUS MENTOLADO</t>
+          <t>COCO RALLADO HIGH FAT</t>
         </is>
       </c>
       <c r="C1106" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>25 kg</t>
         </is>
       </c>
       <c r="D1106" s="7">
-        <v>6805</v>
+        <v>243845</v>
       </c>
       <c r="E1106" s="8">
-        <v>6805</v>
+        <v>9754</v>
       </c>
     </row>
     <row r="1107" spans="1:6" customHeight="0">
       <c r="A1107" s="4" t="inlineStr">
         <is>
-          <t>F7120</t>
+          <t>F6196</t>
         </is>
       </c>
       <c r="C1107" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>10 kg</t>
         </is>
       </c>
       <c r="D1107" s="7">
-        <v>3840</v>
+        <v>100785</v>
       </c>
       <c r="E1107" s="8">
-        <v>7680</v>
+        <v>10079</v>
       </c>
     </row>
     <row r="1108" spans="1:6" customHeight="0">
       <c r="A1108" s="4" t="inlineStr">
         <is>
-          <t>S7097</t>
-[...4 lines deleted...]
-          <t>FENOGRECO SEMILLA</t>
+          <t>F6197</t>
         </is>
       </c>
       <c r="C1108" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>5 kg</t>
         </is>
       </c>
       <c r="D1108" s="7">
-        <v>6725</v>
+        <v>51920</v>
       </c>
       <c r="E1108" s="8">
-        <v>6725</v>
+        <v>10384</v>
       </c>
     </row>
     <row r="1109" spans="1:6" customHeight="0">
       <c r="A1109" s="4" t="inlineStr">
         <is>
-          <t>F7102</t>
+          <t>F6198</t>
         </is>
       </c>
       <c r="C1109" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D1109" s="7">
-        <v>3795</v>
+        <v>26815</v>
       </c>
       <c r="E1109" s="8">
-        <v>7590</v>
+        <v>10726</v>
       </c>
     </row>
     <row r="1110" spans="1:6" customHeight="0">
       <c r="A1110" s="4" t="inlineStr">
         <is>
-          <t>S7114</t>
-[...4 lines deleted...]
-          <t>GINGKO BILOBA</t>
+          <t>F6199</t>
         </is>
       </c>
       <c r="C1110" s="6" t="inlineStr">
         <is>
           <t>1 kg</t>
         </is>
       </c>
       <c r="D1110" s="7">
-        <v>26820</v>
+        <v>11285</v>
       </c>
       <c r="E1110" s="8">
-        <v>26820</v>
+        <v>11285</v>
       </c>
     </row>
     <row r="1111" spans="1:6" customHeight="0">
       <c r="A1111" s="4" t="inlineStr">
         <is>
-          <t>F7121</t>
+          <t>F6200</t>
         </is>
       </c>
       <c r="C1111" s="6" t="inlineStr">
         <is>
           <t>500 g</t>
         </is>
       </c>
       <c r="D1111" s="7">
-        <v>14225</v>
+        <v>5930</v>
       </c>
       <c r="E1111" s="8">
-        <v>28450</v>
+        <v>11860</v>
       </c>
     </row>
     <row r="1112" spans="1:6" customHeight="0">
       <c r="A1112" s="4" t="inlineStr">
         <is>
-          <t>S7034</t>
+          <t>S6201</t>
         </is>
       </c>
       <c r="B1112" s="5" t="inlineStr">
         <is>
-          <t>SEN HOJAS</t>
+          <t>COCO RALLADO LOW FAT</t>
         </is>
       </c>
       <c r="C1112" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>25 kg</t>
         </is>
       </c>
       <c r="D1112" s="7">
-        <v>6440</v>
+        <v>133110</v>
       </c>
       <c r="E1112" s="8">
-        <v>6440</v>
+        <v>5324</v>
       </c>
     </row>
     <row r="1113" spans="1:6" customHeight="0">
       <c r="A1113" s="4" t="inlineStr">
         <is>
-          <t>F7085</t>
+          <t>F6202</t>
         </is>
       </c>
       <c r="C1113" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>10 kg</t>
         </is>
       </c>
       <c r="D1113" s="7">
-        <v>3650</v>
+        <v>56305</v>
       </c>
       <c r="E1113" s="8">
-        <v>7300</v>
+        <v>5631</v>
       </c>
     </row>
     <row r="1114" spans="1:6" customHeight="0">
       <c r="A1114" s="4" t="inlineStr">
         <is>
-          <t>S7098</t>
-[...4 lines deleted...]
-          <t>JARILLA</t>
+          <t>F6203</t>
         </is>
       </c>
       <c r="C1114" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>5 kg</t>
         </is>
       </c>
       <c r="D1114" s="7">
-        <v>10875</v>
+        <v>29125</v>
       </c>
       <c r="E1114" s="8">
-        <v>10875</v>
+        <v>5825</v>
       </c>
     </row>
     <row r="1115" spans="1:6" customHeight="0">
       <c r="A1115" s="4" t="inlineStr">
         <is>
-          <t>F7103</t>
+          <t>F6204</t>
         </is>
       </c>
       <c r="C1115" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D1115" s="7">
-        <v>5950</v>
+        <v>15260</v>
       </c>
       <c r="E1115" s="8">
-        <v>11900</v>
+        <v>6104</v>
       </c>
     </row>
     <row r="1116" spans="1:6" customHeight="0">
       <c r="A1116" s="4" t="inlineStr">
         <is>
-          <t>S7010</t>
-[...4 lines deleted...]
-          <t>LEVADURA DE CERVEZA</t>
+          <t>F6205</t>
         </is>
       </c>
       <c r="C1116" s="6" t="inlineStr">
         <is>
           <t>1 kg</t>
         </is>
       </c>
       <c r="D1116" s="7">
-        <v>13605</v>
+        <v>6550</v>
       </c>
       <c r="E1116" s="8">
-        <v>13605</v>
+        <v>6550</v>
       </c>
     </row>
     <row r="1117" spans="1:6" customHeight="0">
       <c r="A1117" s="4" t="inlineStr">
         <is>
-          <t>F7122</t>
+          <t>F6206</t>
         </is>
       </c>
       <c r="C1117" s="6" t="inlineStr">
         <is>
           <t>500 g</t>
         </is>
       </c>
       <c r="D1117" s="7">
-        <v>7375</v>
+        <v>3510</v>
       </c>
       <c r="E1117" s="8">
-        <v>14750</v>
+        <v>7020</v>
       </c>
     </row>
     <row r="1118" spans="1:6" customHeight="0">
       <c r="A1118" s="4" t="inlineStr">
         <is>
-          <t>S7115</t>
+          <t>S6530</t>
         </is>
       </c>
       <c r="B1118" s="5" t="inlineStr">
         <is>
-          <t>INCAYUYO HOJAS</t>
+          <t>LECHE COCO POLVO</t>
         </is>
       </c>
       <c r="C1118" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>15 kg</t>
         </is>
       </c>
       <c r="D1118" s="7">
-        <v>11145</v>
+        <v>338490</v>
       </c>
       <c r="E1118" s="8">
-        <v>11145</v>
+        <v>22566</v>
       </c>
     </row>
     <row r="1119" spans="1:6" customHeight="0">
       <c r="A1119" s="4" t="inlineStr">
         <is>
-          <t>F7123</t>
+          <t>F6532</t>
         </is>
       </c>
       <c r="C1119" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>5 kg</t>
         </is>
       </c>
       <c r="D1119" s="7">
-        <v>6090</v>
+        <v>116095</v>
       </c>
       <c r="E1119" s="8">
-        <v>12180</v>
+        <v>23219</v>
       </c>
     </row>
     <row r="1120" spans="1:6" customHeight="0">
       <c r="A1120" s="4" t="inlineStr">
         <is>
-          <t>S7037</t>
-[...4 lines deleted...]
-          <t>MELISA (TORONGIL)</t>
+          <t>F6533</t>
         </is>
       </c>
       <c r="C1120" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D1120" s="7">
-        <v>14505</v>
+        <v>59640</v>
       </c>
       <c r="E1120" s="8">
-        <v>14505</v>
+        <v>23856</v>
       </c>
     </row>
     <row r="1121" spans="1:6" customHeight="0">
       <c r="A1121" s="4" t="inlineStr">
         <is>
-          <t>F7087</t>
+          <t>F6534</t>
         </is>
       </c>
       <c r="C1121" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D1121" s="7">
-        <v>7835</v>
+        <v>24605</v>
       </c>
       <c r="E1121" s="8">
-        <v>15670</v>
+        <v>24605</v>
       </c>
     </row>
     <row r="1122" spans="1:6" customHeight="0">
       <c r="A1122" s="4" t="inlineStr">
         <is>
-          <t>F7444</t>
+          <t>F6535</t>
         </is>
       </c>
       <c r="C1122" s="6" t="inlineStr">
         <is>
-          <t>250 g</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D1122" s="7">
-        <v>4210</v>
+        <v>12780</v>
       </c>
       <c r="E1122" s="8">
-        <v>16840</v>
+        <v>25560</v>
       </c>
     </row>
     <row r="1123" spans="1:6" customHeight="0">
       <c r="A1123" s="4" t="inlineStr">
         <is>
-          <t>F7445</t>
+          <t>S7520</t>
+        </is>
+      </c>
+      <c r="B1123" s="5" t="inlineStr">
+        <is>
+          <t>GOMA XÁNTICA</t>
         </is>
       </c>
       <c r="C1123" s="6" t="inlineStr">
         <is>
-          <t>100 g</t>
+          <t>25 kg</t>
         </is>
       </c>
       <c r="D1123" s="7">
-        <v>1920</v>
+        <v>249530</v>
       </c>
       <c r="E1123" s="8">
-        <v>19200</v>
+        <v>9981</v>
       </c>
     </row>
     <row r="1124" spans="1:6" customHeight="0">
       <c r="A1124" s="4" t="inlineStr">
         <is>
-          <t>S7116</t>
-[...4 lines deleted...]
-          <t>PALO AMARILLO</t>
+          <t>F7522</t>
         </is>
       </c>
       <c r="C1124" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>5 kg</t>
         </is>
       </c>
       <c r="D1124" s="7">
-        <v>5910</v>
+        <v>51745</v>
       </c>
       <c r="E1124" s="8">
-        <v>5910</v>
+        <v>10349</v>
       </c>
     </row>
     <row r="1125" spans="1:6" customHeight="0">
       <c r="A1125" s="4" t="inlineStr">
         <is>
-          <t>F7138</t>
+          <t>F7524</t>
         </is>
       </c>
       <c r="C1125" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D1125" s="7">
-        <v>3375</v>
+        <v>10895</v>
       </c>
       <c r="E1125" s="8">
-        <v>6750</v>
+        <v>10895</v>
       </c>
     </row>
     <row r="1126" spans="1:6" customHeight="0">
       <c r="A1126" s="4" t="inlineStr">
         <is>
-          <t>S7117</t>
-[...4 lines deleted...]
-          <t>PALO SANTO</t>
+          <t>F7525</t>
         </is>
       </c>
       <c r="C1126" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D1126" s="7">
-        <v>8855</v>
+        <v>5775</v>
       </c>
       <c r="E1126" s="8">
-        <v>8855</v>
+        <v>11550</v>
       </c>
     </row>
     <row r="1127" spans="1:6" customHeight="0">
       <c r="A1127" s="4" t="inlineStr">
         <is>
-          <t>F7450</t>
+          <t>S5070</t>
+        </is>
+      </c>
+      <c r="B1127" s="5" t="inlineStr">
+        <is>
+          <t>HARINA DE COCO</t>
         </is>
       </c>
       <c r="C1127" s="6" t="inlineStr">
         <is>
-          <t>250 g</t>
+          <t>25 kg</t>
         </is>
       </c>
       <c r="D1127" s="7">
-        <v>2690</v>
+        <v>163395</v>
       </c>
       <c r="E1127" s="8">
-        <v>10760</v>
+        <v>6536</v>
       </c>
     </row>
     <row r="1128" spans="1:6" customHeight="0">
       <c r="A1128" s="4" t="inlineStr">
         <is>
-          <t>S7039</t>
-[...4 lines deleted...]
-          <t>POLEO HOJAS</t>
+          <t>F5047</t>
         </is>
       </c>
       <c r="C1128" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>10 kg</t>
         </is>
       </c>
       <c r="D1128" s="7">
-        <v>12015</v>
+        <v>67700</v>
       </c>
       <c r="E1128" s="8">
-        <v>12015</v>
+        <v>6770</v>
       </c>
     </row>
     <row r="1129" spans="1:6" customHeight="0">
       <c r="A1129" s="4" t="inlineStr">
         <is>
-          <t>F7089</t>
+          <t>F5048</t>
         </is>
       </c>
       <c r="C1129" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>5 kg</t>
         </is>
       </c>
       <c r="D1129" s="7">
-        <v>6540</v>
+        <v>35315</v>
       </c>
       <c r="E1129" s="8">
-        <v>13080</v>
+        <v>7063</v>
       </c>
     </row>
     <row r="1130" spans="1:6" customHeight="0">
       <c r="A1130" s="4" t="inlineStr">
         <is>
-          <t>S7041</t>
-[...4 lines deleted...]
-          <t>SPIRULINA</t>
+          <t>F5062</t>
         </is>
       </c>
       <c r="C1130" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D1130" s="7">
-        <v>35285</v>
+        <v>18555</v>
       </c>
       <c r="E1130" s="8">
-        <v>35285</v>
+        <v>7422</v>
       </c>
     </row>
     <row r="1131" spans="1:6" customHeight="0">
       <c r="A1131" s="4" t="inlineStr">
         <is>
-          <t>F7090</t>
+          <t>F5049</t>
         </is>
       </c>
       <c r="C1131" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D1131" s="7">
-        <v>18615</v>
+        <v>9450</v>
       </c>
       <c r="E1131" s="8">
-        <v>37230</v>
+        <v>9450</v>
       </c>
     </row>
     <row r="1132" spans="1:6" customHeight="0">
       <c r="A1132" s="4" t="inlineStr">
         <is>
-          <t>F7454</t>
+          <t>F5019</t>
         </is>
       </c>
       <c r="C1132" s="6" t="inlineStr">
         <is>
-          <t>250 g</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D1132" s="7">
-        <v>9795</v>
+        <v>5135</v>
       </c>
       <c r="E1132" s="8">
-        <v>39180</v>
+        <v>10270</v>
       </c>
     </row>
     <row r="1133" spans="1:6" customHeight="0">
       <c r="A1133" s="4" t="inlineStr">
         <is>
-          <t>F7455</t>
+          <t>S5071</t>
+        </is>
+      </c>
+      <c r="B1133" s="5" t="inlineStr">
+        <is>
+          <t>HARINA DE COCO 100% PURA</t>
         </is>
       </c>
       <c r="C1133" s="6" t="inlineStr">
         <is>
-          <t>100 g</t>
+          <t>25 kg</t>
         </is>
       </c>
       <c r="D1133" s="7">
-        <v>4235</v>
+        <v>166235</v>
       </c>
       <c r="E1133" s="8">
-        <v>42350</v>
+        <v>6649</v>
       </c>
     </row>
     <row r="1134" spans="1:6" customHeight="0">
       <c r="A1134" s="4" t="inlineStr">
         <is>
-          <t>S7051</t>
-[...4 lines deleted...]
-          <t>TE BURRO</t>
+          <t>F5073</t>
         </is>
       </c>
       <c r="C1134" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>10 kg</t>
         </is>
       </c>
       <c r="D1134" s="7">
-        <v>13440</v>
+        <v>72460</v>
       </c>
       <c r="E1134" s="8">
-        <v>13440</v>
+        <v>7246</v>
       </c>
     </row>
     <row r="1135" spans="1:6" customHeight="0">
       <c r="A1135" s="4" t="inlineStr">
         <is>
-          <t>F7091</t>
+          <t>F5074</t>
         </is>
       </c>
       <c r="C1135" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>5 kg</t>
         </is>
       </c>
       <c r="D1135" s="7">
-        <v>7280</v>
+        <v>37775</v>
       </c>
       <c r="E1135" s="8">
-        <v>14560</v>
+        <v>7555</v>
       </c>
     </row>
     <row r="1136" spans="1:6" customHeight="0">
       <c r="A1136" s="4" t="inlineStr">
         <is>
-          <t>F7456</t>
+          <t>F5075</t>
         </is>
       </c>
       <c r="C1136" s="6" t="inlineStr">
         <is>
-          <t>250 g</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D1136" s="7">
-        <v>3920</v>
+        <v>19830</v>
       </c>
       <c r="E1136" s="8">
-        <v>15680</v>
+        <v>7932</v>
       </c>
     </row>
     <row r="1137" spans="1:6" customHeight="0">
       <c r="A1137" s="4" t="inlineStr">
         <is>
-          <t>F7457</t>
+          <t>F5076</t>
         </is>
       </c>
       <c r="C1137" s="6" t="inlineStr">
         <is>
-          <t>100 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D1137" s="7">
-        <v>1805</v>
+        <v>10085</v>
       </c>
       <c r="E1137" s="8">
-        <v>18050</v>
+        <v>10085</v>
       </c>
     </row>
     <row r="1138" spans="1:6" customHeight="0">
       <c r="A1138" s="4" t="inlineStr">
         <is>
-          <t>S7042</t>
-[...4 lines deleted...]
-          <t>TE NEGRO</t>
+          <t>F5077</t>
         </is>
       </c>
       <c r="C1138" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D1138" s="7">
-        <v>3580</v>
+        <v>5460</v>
       </c>
       <c r="E1138" s="8">
-        <v>3580</v>
+        <v>10920</v>
       </c>
     </row>
     <row r="1139" spans="1:6" customHeight="0">
       <c r="A1139" s="4" t="inlineStr">
         <is>
-          <t>F7092</t>
+          <t>S6536</t>
+        </is>
+      </c>
+      <c r="B1139" s="5" t="inlineStr">
+        <is>
+          <t>MANI TOSTADO CON SAL DE PRIMERA VIRGINIA</t>
         </is>
       </c>
       <c r="C1139" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>25 kg</t>
         </is>
       </c>
       <c r="D1139" s="7">
-        <v>2165</v>
+        <v>96400</v>
       </c>
       <c r="E1139" s="8">
-        <v>4330</v>
+        <v>3856</v>
       </c>
     </row>
     <row r="1140" spans="1:6" customHeight="0">
       <c r="A1140" s="4" t="inlineStr">
         <is>
-          <t>S7043</t>
-[...4 lines deleted...]
-          <t>TE ROJO NACIONAL</t>
+          <t>F6538</t>
         </is>
       </c>
       <c r="C1140" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>10 kg</t>
         </is>
       </c>
       <c r="D1140" s="7">
-        <v>4060</v>
+        <v>40320</v>
       </c>
       <c r="E1140" s="8">
-        <v>4060</v>
+        <v>4032</v>
       </c>
     </row>
     <row r="1141" spans="1:6" customHeight="0">
       <c r="A1141" s="4" t="inlineStr">
         <is>
-          <t>F7093</t>
+          <t>F6539</t>
         </is>
       </c>
       <c r="C1141" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>5 kg</t>
         </is>
       </c>
       <c r="D1141" s="7">
-        <v>2410</v>
+        <v>20890</v>
       </c>
       <c r="E1141" s="8">
-        <v>4820</v>
+        <v>4178</v>
       </c>
     </row>
     <row r="1142" spans="1:6" customHeight="0">
       <c r="A1142" s="4" t="inlineStr">
         <is>
-          <t>S7044</t>
-[...4 lines deleted...]
-          <t>TE VERDE</t>
+          <t>F6540</t>
         </is>
       </c>
       <c r="C1142" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D1142" s="7">
-        <v>4060</v>
+        <v>10955</v>
       </c>
       <c r="E1142" s="8">
-        <v>4060</v>
+        <v>4382</v>
       </c>
     </row>
     <row r="1143" spans="1:6" customHeight="0">
       <c r="A1143" s="4" t="inlineStr">
         <is>
-          <t>F7094</t>
+          <t>F6541</t>
         </is>
       </c>
       <c r="C1143" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D1143" s="7">
-        <v>2410</v>
+        <v>5475</v>
       </c>
       <c r="E1143" s="8">
-        <v>4820</v>
+        <v>5475</v>
       </c>
     </row>
     <row r="1144" spans="1:6" customHeight="0">
       <c r="A1144" s="4" t="inlineStr">
         <is>
-          <t>F7462</t>
+          <t>F6542</t>
         </is>
       </c>
       <c r="C1144" s="6" t="inlineStr">
         <is>
-          <t>250 g</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D1144" s="7">
-        <v>1400</v>
+        <v>3005</v>
       </c>
       <c r="E1144" s="8">
-        <v>5600</v>
+        <v>6010</v>
       </c>
     </row>
     <row r="1145" spans="1:6" customHeight="0">
       <c r="A1145" s="4" t="inlineStr">
         <is>
-          <t>S7045</t>
+          <t>S6543</t>
         </is>
       </c>
       <c r="B1145" s="5" t="inlineStr">
         <is>
-          <t>TILO</t>
+          <t>MANI TOSTADO SIN SAL DE PRIMERA VIRGINIA</t>
         </is>
       </c>
       <c r="C1145" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>25 kg</t>
         </is>
       </c>
       <c r="D1145" s="7">
-        <v>55975</v>
+        <v>96400</v>
       </c>
       <c r="E1145" s="8">
-        <v>55975</v>
+        <v>3856</v>
       </c>
     </row>
     <row r="1146" spans="1:6" customHeight="0">
       <c r="A1146" s="4" t="inlineStr">
         <is>
-          <t>F7125</t>
+          <t>F6545</t>
         </is>
       </c>
       <c r="C1146" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>10 kg</t>
         </is>
       </c>
       <c r="D1146" s="7">
-        <v>29355</v>
+        <v>40320</v>
       </c>
       <c r="E1146" s="8">
-        <v>58710</v>
+        <v>4032</v>
       </c>
     </row>
     <row r="1147" spans="1:6" customHeight="0">
       <c r="A1147" s="4" t="inlineStr">
         <is>
-          <t>F7464</t>
+          <t>F6546</t>
         </is>
       </c>
       <c r="C1147" s="6" t="inlineStr">
         <is>
-          <t>250 g</t>
+          <t>5 kg</t>
         </is>
       </c>
       <c r="D1147" s="7">
-        <v>15360</v>
+        <v>20890</v>
       </c>
       <c r="E1147" s="8">
-        <v>61440</v>
+        <v>4178</v>
       </c>
     </row>
     <row r="1148" spans="1:6" customHeight="0">
       <c r="A1148" s="4" t="inlineStr">
         <is>
-          <t>F7465</t>
+          <t>F6547</t>
         </is>
       </c>
       <c r="C1148" s="6" t="inlineStr">
         <is>
-          <t>100 g</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D1148" s="7">
-        <v>6540</v>
+        <v>10955</v>
       </c>
       <c r="E1148" s="8">
-        <v>65400</v>
+        <v>4382</v>
       </c>
     </row>
     <row r="1149" spans="1:6" customHeight="0">
       <c r="A1149" s="4" t="inlineStr">
         <is>
-          <t>S7099</t>
-[...4 lines deleted...]
-          <t>TOMILLO HOJAS</t>
+          <t>F6548</t>
         </is>
       </c>
       <c r="C1149" s="6" t="inlineStr">
         <is>
           <t>1 kg</t>
         </is>
       </c>
       <c r="D1149" s="7">
-        <v>13105</v>
+        <v>5475</v>
       </c>
       <c r="E1149" s="8">
-        <v>13105</v>
+        <v>5475</v>
       </c>
     </row>
     <row r="1150" spans="1:6" customHeight="0">
       <c r="A1150" s="4" t="inlineStr">
         <is>
-          <t>F7104</t>
+          <t>F6549</t>
         </is>
       </c>
       <c r="C1150" s="6" t="inlineStr">
         <is>
           <t>500 g</t>
         </is>
       </c>
       <c r="D1150" s="7">
-        <v>7110</v>
+        <v>3005</v>
       </c>
       <c r="E1150" s="8">
-        <v>14220</v>
+        <v>6010</v>
       </c>
     </row>
     <row r="1151" spans="1:6" customHeight="0">
       <c r="A1151" s="4" t="inlineStr">
         <is>
-          <t>S7046</t>
+          <t>S6219</t>
         </is>
       </c>
       <c r="B1151" s="5" t="inlineStr">
         <is>
-          <t>YERBA DULCE (STEVIA)</t>
+          <t>CACAO AMARGO COMUN (B)</t>
         </is>
       </c>
       <c r="C1151" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>25 kg</t>
         </is>
       </c>
       <c r="D1151" s="7">
-        <v>18325</v>
+        <v>306005</v>
       </c>
       <c r="E1151" s="8">
-        <v>18325</v>
+        <v>12240</v>
       </c>
     </row>
     <row r="1152" spans="1:6" customHeight="0">
       <c r="A1152" s="4" t="inlineStr">
         <is>
-          <t>F7095</t>
+          <t>F6053</t>
         </is>
       </c>
       <c r="C1152" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>5 kg</t>
         </is>
       </c>
       <c r="D1152" s="7">
-        <v>9815</v>
+        <v>63365</v>
       </c>
       <c r="E1152" s="8">
-        <v>19630</v>
+        <v>12673</v>
       </c>
     </row>
     <row r="1153" spans="1:6" customHeight="0">
       <c r="A1153" s="4" t="inlineStr">
         <is>
-          <t>S6555</t>
-[...4 lines deleted...]
-          <t>COCO EN ESCAMAS</t>
+          <t>F6054</t>
         </is>
       </c>
       <c r="C1153" s="6" t="inlineStr">
         <is>
-          <t>25 kg</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D1153" s="7">
-        <v>373090</v>
+        <v>32415</v>
       </c>
       <c r="E1153" s="8">
-        <v>14924</v>
+        <v>12966</v>
       </c>
     </row>
     <row r="1154" spans="1:6" customHeight="0">
       <c r="A1154" s="4" t="inlineStr">
         <is>
-          <t>F6151</t>
+          <t>F6055</t>
         </is>
       </c>
       <c r="C1154" s="6" t="inlineStr">
         <is>
-          <t>10 kg</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D1154" s="7">
-        <v>153875</v>
+        <v>16295</v>
       </c>
       <c r="E1154" s="8">
-        <v>15388</v>
+        <v>16295</v>
       </c>
     </row>
     <row r="1155" spans="1:6" customHeight="0">
       <c r="A1155" s="4" t="inlineStr">
         <is>
-          <t>F6152</t>
+          <t>F6157</t>
         </is>
       </c>
       <c r="C1155" s="6" t="inlineStr">
         <is>
-          <t>5 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D1155" s="7">
-        <v>79260</v>
+        <v>8540</v>
       </c>
       <c r="E1155" s="8">
-        <v>15852</v>
+        <v>17080</v>
       </c>
     </row>
     <row r="1156" spans="1:6" customHeight="0">
       <c r="A1156" s="4" t="inlineStr">
         <is>
-          <t>F6153</t>
+          <t>S0070</t>
+        </is>
+      </c>
+      <c r="B1156" s="5" t="inlineStr">
+        <is>
+          <t>CACAO AMARGO ALCALINO</t>
         </is>
       </c>
       <c r="C1156" s="6" t="inlineStr">
         <is>
-          <t>2,5 kg</t>
+          <t>25 kg</t>
         </is>
       </c>
       <c r="D1156" s="7">
-        <v>40865</v>
+        <v>367700</v>
       </c>
       <c r="E1156" s="8">
-        <v>16346</v>
+        <v>14708</v>
       </c>
     </row>
     <row r="1157" spans="1:6" customHeight="0">
       <c r="A1157" s="4" t="inlineStr">
         <is>
-          <t>F6154</t>
+          <t>F0071</t>
         </is>
       </c>
       <c r="C1157" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>10 kg</t>
         </is>
       </c>
       <c r="D1157" s="7">
-        <v>16965</v>
+        <v>151440</v>
       </c>
       <c r="E1157" s="8">
-        <v>16965</v>
+        <v>15144</v>
       </c>
     </row>
     <row r="1158" spans="1:6" customHeight="0">
       <c r="A1158" s="4" t="inlineStr">
         <is>
-          <t>F6155</t>
+          <t>F0000</t>
         </is>
       </c>
       <c r="C1158" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>5 kg</t>
         </is>
       </c>
       <c r="D1158" s="7">
-        <v>8855</v>
+        <v>77805</v>
       </c>
       <c r="E1158" s="8">
-        <v>17710</v>
+        <v>15561</v>
       </c>
     </row>
     <row r="1159" spans="1:6" customHeight="0">
       <c r="A1159" s="4" t="inlineStr">
         <is>
-          <t>S6195</t>
-[...4 lines deleted...]
-          <t>COCO RALLADO HIGH FAT</t>
+          <t>F0001</t>
         </is>
       </c>
       <c r="C1159" s="6" t="inlineStr">
         <is>
-          <t>25 kg</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D1159" s="7">
-        <v>280645</v>
+        <v>40040</v>
       </c>
       <c r="E1159" s="8">
-        <v>11226</v>
+        <v>16016</v>
       </c>
     </row>
     <row r="1160" spans="1:6" customHeight="0">
       <c r="A1160" s="4" t="inlineStr">
         <is>
-          <t>F6196</t>
+          <t>F0002</t>
         </is>
       </c>
       <c r="C1160" s="6" t="inlineStr">
         <is>
-          <t>10 kg</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D1160" s="7">
-        <v>115470</v>
+        <v>14875</v>
       </c>
       <c r="E1160" s="8">
-        <v>11547</v>
+        <v>14875</v>
       </c>
     </row>
     <row r="1161" spans="1:6" customHeight="0">
       <c r="A1161" s="4" t="inlineStr">
         <is>
-          <t>F6197</t>
+          <t>F0003</t>
         </is>
       </c>
       <c r="C1161" s="6" t="inlineStr">
         <is>
-          <t>5 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D1161" s="7">
-        <v>59340</v>
+        <v>7810</v>
       </c>
       <c r="E1161" s="8">
-        <v>11868</v>
+        <v>15620</v>
       </c>
     </row>
     <row r="1162" spans="1:6" customHeight="0">
       <c r="A1162" s="4" t="inlineStr">
         <is>
-          <t>F6198</t>
+          <t>S7126</t>
+        </is>
+      </c>
+      <c r="B1162" s="5" t="inlineStr">
+        <is>
+          <t>ZARZAPARRILLA</t>
         </is>
       </c>
       <c r="C1162" s="6" t="inlineStr">
         <is>
-          <t>2,5 kg</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D1162" s="7">
-        <v>30550</v>
+        <v>6930</v>
       </c>
       <c r="E1162" s="8">
-        <v>12220</v>
+        <v>6930</v>
       </c>
     </row>
     <row r="1163" spans="1:6" customHeight="0">
       <c r="A1163" s="4" t="inlineStr">
         <is>
-          <t>F6199</t>
+          <t>F7127</t>
         </is>
       </c>
       <c r="C1163" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D1163" s="7">
-        <v>12695</v>
+        <v>4250</v>
       </c>
       <c r="E1163" s="8">
-        <v>12695</v>
+        <v>8500</v>
       </c>
     </row>
     <row r="1164" spans="1:6" customHeight="0">
       <c r="A1164" s="4" t="inlineStr">
         <is>
-          <t>F6200</t>
+          <t>S7128</t>
+        </is>
+      </c>
+      <c r="B1164" s="5" t="inlineStr">
+        <is>
+          <t>MATICO</t>
         </is>
       </c>
       <c r="C1164" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D1164" s="7">
-        <v>6645</v>
+        <v>10955</v>
       </c>
       <c r="E1164" s="8">
-        <v>13290</v>
+        <v>10955</v>
       </c>
     </row>
     <row r="1165" spans="1:6" customHeight="0">
       <c r="A1165" s="4" t="inlineStr">
         <is>
-          <t>S6201</t>
-[...4 lines deleted...]
-          <t>COCO RALLADO LOW FAT</t>
+          <t>F7129</t>
         </is>
       </c>
       <c r="C1165" s="6" t="inlineStr">
         <is>
-          <t>25 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D1165" s="7">
-        <v>137015</v>
+        <v>6340</v>
       </c>
       <c r="E1165" s="8">
-        <v>5481</v>
+        <v>12680</v>
       </c>
     </row>
     <row r="1166" spans="1:6" customHeight="0">
       <c r="A1166" s="4" t="inlineStr">
         <is>
-          <t>F6202</t>
+          <t>S7130</t>
+        </is>
+      </c>
+      <c r="B1166" s="5" t="inlineStr">
+        <is>
+          <t>HINOJO</t>
         </is>
       </c>
       <c r="C1166" s="6" t="inlineStr">
         <is>
-          <t>10 kg</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D1166" s="7">
-        <v>56530</v>
+        <v>15870</v>
       </c>
       <c r="E1166" s="8">
-        <v>5653</v>
+        <v>15870</v>
       </c>
     </row>
     <row r="1167" spans="1:6" customHeight="0">
       <c r="A1167" s="4" t="inlineStr">
         <is>
-          <t>F6203</t>
+          <t>F7131</t>
         </is>
       </c>
       <c r="C1167" s="6" t="inlineStr">
         <is>
-          <t>5 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D1167" s="7">
-        <v>29130</v>
+        <v>8900</v>
       </c>
       <c r="E1167" s="8">
-        <v>5826</v>
+        <v>17800</v>
       </c>
     </row>
     <row r="1168" spans="1:6" customHeight="0">
       <c r="A1168" s="4" t="inlineStr">
         <is>
-          <t>F6204</t>
+          <t>S7132</t>
+        </is>
+      </c>
+      <c r="B1168" s="5" t="inlineStr">
+        <is>
+          <t>CARQUEJA</t>
         </is>
       </c>
       <c r="C1168" s="6" t="inlineStr">
         <is>
-          <t>2,5 kg</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D1168" s="7">
-        <v>15075</v>
+        <v>6480</v>
       </c>
       <c r="E1168" s="8">
-        <v>6030</v>
+        <v>6480</v>
       </c>
     </row>
     <row r="1169" spans="1:6" customHeight="0">
       <c r="A1169" s="4" t="inlineStr">
         <is>
-          <t>F6205</t>
+          <t>F7133</t>
         </is>
       </c>
       <c r="C1169" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D1169" s="7">
-        <v>6355</v>
+        <v>4020</v>
       </c>
       <c r="E1169" s="8">
-        <v>6355</v>
+        <v>8040</v>
       </c>
     </row>
     <row r="1170" spans="1:6" customHeight="0">
       <c r="A1170" s="4" t="inlineStr">
         <is>
-          <t>F6206</t>
+          <t>S7134</t>
+        </is>
+      </c>
+      <c r="B1170" s="5" t="inlineStr">
+        <is>
+          <t>SALVIA BLANCA</t>
         </is>
       </c>
       <c r="C1170" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D1170" s="7">
-        <v>3400</v>
+        <v>9505</v>
       </c>
       <c r="E1170" s="8">
-        <v>6800</v>
+        <v>9505</v>
       </c>
     </row>
     <row r="1171" spans="1:6" customHeight="0">
       <c r="A1171" s="4" t="inlineStr">
         <is>
-          <t>S6530</t>
-[...4 lines deleted...]
-          <t>LECHE COCO POLVO</t>
+          <t>F7135</t>
         </is>
       </c>
       <c r="C1171" s="6" t="inlineStr">
         <is>
-          <t>15 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D1171" s="7">
-        <v>315355</v>
+        <v>5595</v>
       </c>
       <c r="E1171" s="8">
-        <v>21024</v>
+        <v>11190</v>
       </c>
     </row>
     <row r="1172" spans="1:6" customHeight="0">
       <c r="A1172" s="4" t="inlineStr">
         <is>
-          <t>F6532</t>
+          <t>S7136</t>
+        </is>
+      </c>
+      <c r="B1172" s="5" t="inlineStr">
+        <is>
+          <t>UÑA DEGATO</t>
         </is>
       </c>
       <c r="C1172" s="6" t="inlineStr">
         <is>
-          <t>5 kg</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D1172" s="7">
-        <v>107900</v>
+        <v>18030</v>
       </c>
       <c r="E1172" s="8">
-        <v>21580</v>
+        <v>18030</v>
       </c>
     </row>
     <row r="1173" spans="1:6" customHeight="0">
       <c r="A1173" s="4" t="inlineStr">
         <is>
-          <t>F6533</t>
+          <t>F7137</t>
         </is>
       </c>
       <c r="C1173" s="6" t="inlineStr">
         <is>
-          <t>2,5 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D1173" s="7">
-        <v>55340</v>
+        <v>10010</v>
       </c>
       <c r="E1173" s="8">
-        <v>22136</v>
+        <v>20020</v>
       </c>
     </row>
     <row r="1174" spans="1:6" customHeight="0">
       <c r="A1174" s="4" t="inlineStr">
         <is>
-          <t>F6534</t>
+          <t>F7480</t>
         </is>
       </c>
       <c r="C1174" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>250 g</t>
         </is>
       </c>
       <c r="D1174" s="7">
-        <v>22815</v>
+        <v>5400</v>
       </c>
       <c r="E1174" s="8">
-        <v>22815</v>
+        <v>21600</v>
       </c>
     </row>
     <row r="1175" spans="1:6" customHeight="0">
       <c r="A1175" s="4" t="inlineStr">
         <is>
-          <t>F6535</t>
+          <t>S18669</t>
+        </is>
+      </c>
+      <c r="B1175" s="5" t="inlineStr">
+        <is>
+          <t>COPOS DE MAIZ SIN AZUCAR - GRANIX</t>
         </is>
       </c>
       <c r="C1175" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>3 kg</t>
         </is>
       </c>
       <c r="D1175" s="7">
-        <v>11810</v>
+        <v>16940</v>
       </c>
       <c r="E1175" s="8">
-        <v>23620</v>
+        <v>5647</v>
       </c>
     </row>
     <row r="1176" spans="1:6" customHeight="0">
       <c r="A1176" s="4" t="inlineStr">
         <is>
-          <t>S7520</t>
-[...4 lines deleted...]
-          <t>GOMA XÁNTICA</t>
+          <t>P18669</t>
         </is>
       </c>
       <c r="C1176" s="6" t="inlineStr">
         <is>
-          <t>25 kg</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D1176" s="7">
-        <v>233205</v>
+        <v>6375</v>
       </c>
       <c r="E1176" s="8">
-        <v>9328</v>
+        <v>6375</v>
       </c>
     </row>
     <row r="1177" spans="1:6" customHeight="0">
       <c r="A1177" s="4" t="inlineStr">
         <is>
-          <t>F7522</t>
+          <t>F402</t>
         </is>
       </c>
       <c r="C1177" s="6" t="inlineStr">
         <is>
-          <t>5 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D1177" s="7">
-        <v>48045</v>
+        <v>3540</v>
       </c>
       <c r="E1177" s="8">
-        <v>9609</v>
+        <v>7080</v>
       </c>
     </row>
     <row r="1178" spans="1:6" customHeight="0">
       <c r="A1178" s="4" t="inlineStr">
         <is>
-          <t>F7524</t>
+          <t>S72207</t>
+        </is>
+      </c>
+      <c r="B1178" s="5" t="inlineStr">
+        <is>
+          <t>ALMOHADITAS RELL C/CREMA FRUTILLA-GRANIX</t>
         </is>
       </c>
       <c r="C1178" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>2 kg</t>
         </is>
       </c>
       <c r="D1178" s="7">
-        <v>10075</v>
+        <v>23335</v>
       </c>
       <c r="E1178" s="8">
-        <v>10075</v>
+        <v>11668</v>
       </c>
     </row>
     <row r="1179" spans="1:6" customHeight="0">
       <c r="A1179" s="4" t="inlineStr">
         <is>
-          <t>F7525</t>
+          <t>P72207</t>
         </is>
       </c>
       <c r="C1179" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D1179" s="7">
-        <v>5300</v>
+        <v>12410</v>
       </c>
       <c r="E1179" s="8">
-        <v>10600</v>
+        <v>12410</v>
       </c>
     </row>
     <row r="1180" spans="1:6" customHeight="0">
       <c r="A1180" s="4" t="inlineStr">
         <is>
-          <t>S5070</t>
-[...4 lines deleted...]
-          <t>HARINA DE COCO</t>
+          <t>F401</t>
         </is>
       </c>
       <c r="C1180" s="6" t="inlineStr">
         <is>
-          <t>25 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D1180" s="7">
-        <v>152710</v>
+        <v>6565</v>
       </c>
       <c r="E1180" s="8">
-        <v>6108</v>
+        <v>13130</v>
       </c>
     </row>
     <row r="1181" spans="1:6" customHeight="0">
       <c r="A1181" s="4" t="inlineStr">
         <is>
-          <t>F5047</t>
+          <t>S0010</t>
+        </is>
+      </c>
+      <c r="B1181" s="5" t="inlineStr">
+        <is>
+          <t>ALMOHADITAS RELL C/CREMA FRUTILLA - LASFOR</t>
         </is>
       </c>
       <c r="C1181" s="6" t="inlineStr">
         <is>
-          <t>10 kg</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D1181" s="7">
-        <v>62710</v>
+        <v>18350</v>
       </c>
       <c r="E1181" s="8">
-        <v>6271</v>
+        <v>7340</v>
       </c>
     </row>
     <row r="1182" spans="1:6" customHeight="0">
       <c r="A1182" s="4" t="inlineStr">
         <is>
-          <t>F5048</t>
+          <t>F0011</t>
         </is>
       </c>
       <c r="C1182" s="6" t="inlineStr">
         <is>
-          <t>5 kg</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D1182" s="7">
-        <v>32610</v>
+        <v>7970</v>
       </c>
       <c r="E1182" s="8">
-        <v>6522</v>
+        <v>7970</v>
       </c>
     </row>
     <row r="1183" spans="1:6" customHeight="0">
       <c r="A1183" s="4" t="inlineStr">
         <is>
-          <t>F5062</t>
+          <t>F0012</t>
         </is>
       </c>
       <c r="C1183" s="6" t="inlineStr">
         <is>
-          <t>2,5 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D1183" s="7">
-        <v>17010</v>
+        <v>4290</v>
       </c>
       <c r="E1183" s="8">
-        <v>6804</v>
+        <v>8580</v>
       </c>
     </row>
     <row r="1184" spans="1:6" customHeight="0">
       <c r="A1184" s="4" t="inlineStr">
         <is>
-          <t>F5049</t>
+          <t>S72300</t>
+        </is>
+      </c>
+      <c r="B1184" s="5" t="inlineStr">
+        <is>
+          <t>ALMOHADITAS DOS SALVADOS - LASFOR</t>
         </is>
       </c>
       <c r="C1184" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>1,5 kg</t>
         </is>
       </c>
       <c r="D1184" s="7">
-        <v>7210</v>
+        <v>7155</v>
       </c>
       <c r="E1184" s="8">
-        <v>7210</v>
+        <v>4770</v>
       </c>
     </row>
     <row r="1185" spans="1:6" customHeight="0">
       <c r="A1185" s="4" t="inlineStr">
         <is>
-          <t>F5019</t>
+          <t>P72300</t>
         </is>
       </c>
       <c r="C1185" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D1185" s="7">
-        <v>3870</v>
+        <v>5344</v>
       </c>
       <c r="E1185" s="8">
-        <v>7740</v>
+        <v>5344</v>
       </c>
     </row>
     <row r="1186" spans="1:6" customHeight="0">
       <c r="A1186" s="4" t="inlineStr">
         <is>
-          <t>S5071</t>
-[...4 lines deleted...]
-          <t>HARINA DE COCO 100% PURA</t>
+          <t>F403</t>
         </is>
       </c>
       <c r="C1186" s="6" t="inlineStr">
         <is>
-          <t>25 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D1186" s="7">
-        <v>155360</v>
+        <v>2869</v>
       </c>
       <c r="E1186" s="8">
-        <v>6214</v>
+        <v>5738</v>
       </c>
     </row>
     <row r="1187" spans="1:6" customHeight="0">
       <c r="A1187" s="4" t="inlineStr">
         <is>
-          <t>F5073</t>
+          <t>S72400</t>
+        </is>
+      </c>
+      <c r="B1187" s="5" t="inlineStr">
+        <is>
+          <t>ALMOHADITAS RELL C/CREMA DE LIMON-GRANIX</t>
         </is>
       </c>
       <c r="C1187" s="6" t="inlineStr">
         <is>
-          <t>10 kg</t>
+          <t>2 kg</t>
         </is>
       </c>
       <c r="D1187" s="7">
-        <v>67155</v>
+        <v>22770</v>
       </c>
       <c r="E1187" s="8">
-        <v>6716</v>
+        <v>11385</v>
       </c>
     </row>
     <row r="1188" spans="1:6" customHeight="0">
       <c r="A1188" s="4" t="inlineStr">
         <is>
-          <t>F5074</t>
+          <t>P72400</t>
         </is>
       </c>
       <c r="C1188" s="6" t="inlineStr">
         <is>
-          <t>5 kg</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D1188" s="7">
-        <v>34910</v>
+        <v>12120</v>
       </c>
       <c r="E1188" s="8">
-        <v>6982</v>
+        <v>12120</v>
       </c>
     </row>
     <row r="1189" spans="1:6" customHeight="0">
       <c r="A1189" s="4" t="inlineStr">
         <is>
-          <t>F5075</t>
+          <t>F404</t>
         </is>
       </c>
       <c r="C1189" s="6" t="inlineStr">
         <is>
-          <t>2,5 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D1189" s="7">
-        <v>18200</v>
+        <v>6420</v>
       </c>
       <c r="E1189" s="8">
-        <v>7280</v>
+        <v>12840</v>
       </c>
     </row>
     <row r="1190" spans="1:6" customHeight="0">
       <c r="A1190" s="4" t="inlineStr">
         <is>
-          <t>F5076</t>
+          <t>S9185</t>
+        </is>
+      </c>
+      <c r="B1190" s="5" t="inlineStr">
+        <is>
+          <t>ALMOHADITAS DE CHOCOLATE RELL C/CREMA DE LIMON -GRANIX</t>
         </is>
       </c>
       <c r="C1190" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>2 kg</t>
         </is>
       </c>
       <c r="D1190" s="7">
-        <v>7700</v>
+        <v>23200</v>
       </c>
       <c r="E1190" s="8">
-        <v>7700</v>
+        <v>11600</v>
       </c>
     </row>
     <row r="1191" spans="1:6" customHeight="0">
       <c r="A1191" s="4" t="inlineStr">
         <is>
-          <t>F5077</t>
+          <t>F9186</t>
         </is>
       </c>
       <c r="C1191" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D1191" s="7">
-        <v>4125</v>
+        <v>12340</v>
       </c>
       <c r="E1191" s="8">
-        <v>8250</v>
+        <v>12340</v>
       </c>
     </row>
     <row r="1192" spans="1:6" customHeight="0">
       <c r="A1192" s="4" t="inlineStr">
         <is>
-          <t>S6536</t>
-[...4 lines deleted...]
-          <t>MANI TOSTADO CON SAL DE PRIMERA VIRGINIA</t>
+          <t>F9187</t>
         </is>
       </c>
       <c r="C1192" s="6" t="inlineStr">
         <is>
-          <t>25 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D1192" s="7">
-        <v>62765</v>
+        <v>6530</v>
       </c>
       <c r="E1192" s="8">
-        <v>2511</v>
+        <v>13060</v>
       </c>
     </row>
     <row r="1193" spans="1:6" customHeight="0">
       <c r="A1193" s="4" t="inlineStr">
         <is>
-          <t>F6538</t>
+          <t>S0013</t>
+        </is>
+      </c>
+      <c r="B1193" s="5" t="inlineStr">
+        <is>
+          <t>ALMOHADITAS RELL C/CREMA DE LIMON - LASFOR</t>
         </is>
       </c>
       <c r="C1193" s="6" t="inlineStr">
         <is>
-          <t>10 kg</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D1193" s="7">
-        <v>26060</v>
+        <v>17165</v>
       </c>
       <c r="E1193" s="8">
-        <v>2606</v>
+        <v>6866</v>
       </c>
     </row>
     <row r="1194" spans="1:6" customHeight="0">
       <c r="A1194" s="4" t="inlineStr">
         <is>
-          <t>F6539</t>
+          <t>F0014</t>
         </is>
       </c>
       <c r="C1194" s="6" t="inlineStr">
         <is>
-          <t>5 kg</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D1194" s="7">
-        <v>13510</v>
+        <v>7485</v>
       </c>
       <c r="E1194" s="8">
-        <v>2702</v>
+        <v>7485</v>
       </c>
     </row>
     <row r="1195" spans="1:6" customHeight="0">
       <c r="A1195" s="4" t="inlineStr">
         <is>
-          <t>F6540</t>
+          <t>F0015</t>
         </is>
       </c>
       <c r="C1195" s="6" t="inlineStr">
         <is>
-          <t>2,5 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D1195" s="7">
-        <v>7070</v>
+        <v>4040</v>
       </c>
       <c r="E1195" s="8">
-        <v>2828</v>
+        <v>8080</v>
       </c>
     </row>
     <row r="1196" spans="1:6" customHeight="0">
       <c r="A1196" s="4" t="inlineStr">
         <is>
-          <t>F6541</t>
+          <t>S72500</t>
+        </is>
+      </c>
+      <c r="B1196" s="5" t="inlineStr">
+        <is>
+          <t>ALMOHADITAS RELL C/CHOCOLATE BLANCO-GRANIX</t>
         </is>
       </c>
       <c r="C1196" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>2 kg</t>
         </is>
       </c>
       <c r="D1196" s="7">
-        <v>3075</v>
+        <v>28520</v>
       </c>
       <c r="E1196" s="8">
-        <v>3075</v>
+        <v>14260</v>
       </c>
     </row>
     <row r="1197" spans="1:6" customHeight="0">
       <c r="A1197" s="4" t="inlineStr">
         <is>
-          <t>F6542</t>
+          <t>P72500</t>
         </is>
       </c>
       <c r="C1197" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D1197" s="7">
-        <v>1725</v>
+        <v>15070</v>
       </c>
       <c r="E1197" s="8">
-        <v>3450</v>
+        <v>15070</v>
       </c>
     </row>
     <row r="1198" spans="1:6" customHeight="0">
       <c r="A1198" s="4" t="inlineStr">
         <is>
-          <t>S6543</t>
-[...4 lines deleted...]
-          <t>MANI TOSTADO SIN SAL DE PRIMERA VIRGINIA</t>
+          <t>F405</t>
         </is>
       </c>
       <c r="C1198" s="6" t="inlineStr">
         <is>
-          <t>25 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D1198" s="7">
-        <v>62765</v>
+        <v>7930</v>
       </c>
       <c r="E1198" s="8">
-        <v>2511</v>
+        <v>15860</v>
       </c>
     </row>
     <row r="1199" spans="1:6" customHeight="0">
       <c r="A1199" s="4" t="inlineStr">
         <is>
-          <t>F6545</t>
+          <t>S0007</t>
+        </is>
+      </c>
+      <c r="B1199" s="5" t="inlineStr">
+        <is>
+          <t>ALMOHADITAS RELL C/CHOCOLATE NEGRO - LASFOR</t>
         </is>
       </c>
       <c r="C1199" s="6" t="inlineStr">
         <is>
-          <t>10 kg</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D1199" s="7">
-        <v>26060</v>
+        <v>20315</v>
       </c>
       <c r="E1199" s="8">
-        <v>2606</v>
+        <v>8126</v>
       </c>
     </row>
     <row r="1200" spans="1:6" customHeight="0">
       <c r="A1200" s="4" t="inlineStr">
         <is>
-          <t>F6546</t>
+          <t>F0008</t>
         </is>
       </c>
       <c r="C1200" s="6" t="inlineStr">
         <is>
-          <t>5 kg</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D1200" s="7">
-        <v>13510</v>
+        <v>8775</v>
       </c>
       <c r="E1200" s="8">
-        <v>2702</v>
+        <v>8775</v>
       </c>
     </row>
     <row r="1201" spans="1:6" customHeight="0">
       <c r="A1201" s="4" t="inlineStr">
         <is>
-          <t>F6547</t>
+          <t>F0009</t>
         </is>
       </c>
       <c r="C1201" s="6" t="inlineStr">
         <is>
-          <t>2,5 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D1201" s="7">
-        <v>7070</v>
+        <v>4705</v>
       </c>
       <c r="E1201" s="8">
-        <v>2828</v>
+        <v>9410</v>
       </c>
     </row>
     <row r="1202" spans="1:6" customHeight="0">
       <c r="A1202" s="4" t="inlineStr">
         <is>
-          <t>F6548</t>
+          <t>S0004</t>
+        </is>
+      </c>
+      <c r="B1202" s="5" t="inlineStr">
+        <is>
+          <t>BOLITAS DE CHOCOLATE</t>
         </is>
       </c>
       <c r="C1202" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>2 kg</t>
         </is>
       </c>
       <c r="D1202" s="7">
-        <v>3075</v>
+        <v>13120</v>
       </c>
       <c r="E1202" s="8">
-        <v>3075</v>
+        <v>6560</v>
       </c>
     </row>
     <row r="1203" spans="1:6" customHeight="0">
       <c r="A1203" s="4" t="inlineStr">
         <is>
-          <t>F6549</t>
+          <t>F0005</t>
         </is>
       </c>
       <c r="C1203" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D1203" s="7">
-        <v>1725</v>
+        <v>7170</v>
       </c>
       <c r="E1203" s="8">
-        <v>3450</v>
+        <v>7170</v>
       </c>
     </row>
     <row r="1204" spans="1:6" customHeight="0">
       <c r="A1204" s="4" t="inlineStr">
         <is>
-          <t>S6219</t>
-[...4 lines deleted...]
-          <t>CACAO AMARGO COMUN (B)</t>
+          <t>F0006</t>
         </is>
       </c>
       <c r="C1204" s="6" t="inlineStr">
         <is>
-          <t>25 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D1204" s="7">
-        <v>285985</v>
+        <v>3880</v>
       </c>
       <c r="E1204" s="8">
-        <v>11439</v>
+        <v>7760</v>
       </c>
     </row>
     <row r="1205" spans="1:6" customHeight="0">
       <c r="A1205" s="4" t="inlineStr">
         <is>
-          <t>F6053</t>
+          <t>S0016</t>
+        </is>
+      </c>
+      <c r="B1205" s="5" t="inlineStr">
+        <is>
+          <t>BASTONES DE SALVADO</t>
         </is>
       </c>
       <c r="C1205" s="6" t="inlineStr">
         <is>
-          <t>5 kg</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D1205" s="7">
-        <v>58905</v>
+        <v>10735</v>
       </c>
       <c r="E1205" s="8">
-        <v>11781</v>
+        <v>4294</v>
       </c>
     </row>
     <row r="1206" spans="1:6" customHeight="0">
       <c r="A1206" s="4" t="inlineStr">
         <is>
-          <t>F6054</t>
+          <t>F0017</t>
         </is>
       </c>
       <c r="C1206" s="6" t="inlineStr">
         <is>
-          <t>2,5 kg</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D1206" s="7">
-        <v>30070</v>
+        <v>4859</v>
       </c>
       <c r="E1206" s="8">
-        <v>12028</v>
+        <v>4859</v>
       </c>
     </row>
     <row r="1207" spans="1:6" customHeight="0">
       <c r="A1207" s="4" t="inlineStr">
         <is>
-          <t>F6055</t>
+          <t>F0018</t>
         </is>
       </c>
       <c r="C1207" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D1207" s="7">
-        <v>12585</v>
+        <v>2624</v>
       </c>
       <c r="E1207" s="8">
-        <v>12585</v>
+        <v>5248</v>
       </c>
     </row>
     <row r="1208" spans="1:6" customHeight="0">
       <c r="A1208" s="4" t="inlineStr">
         <is>
-          <t>F6157</t>
+          <t>S73144</t>
+        </is>
+      </c>
+      <c r="B1208" s="5" t="inlineStr">
+        <is>
+          <t>FIBRA TOTAL-GRANIX</t>
         </is>
       </c>
       <c r="C1208" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>2 kg</t>
         </is>
       </c>
       <c r="D1208" s="7">
-        <v>6585</v>
+        <v>15450</v>
       </c>
       <c r="E1208" s="8">
-        <v>13170</v>
+        <v>7725</v>
       </c>
     </row>
     <row r="1209" spans="1:6" customHeight="0">
       <c r="A1209" s="4" t="inlineStr">
         <is>
-          <t>S0070</t>
-[...4 lines deleted...]
-          <t>CACAO AMARGO ALCALINO</t>
+          <t>P73144</t>
         </is>
       </c>
       <c r="C1209" s="6" t="inlineStr">
         <is>
-          <t>25 kg</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D1209" s="7">
-        <v>343645</v>
+        <v>8450</v>
       </c>
       <c r="E1209" s="8">
-        <v>13746</v>
+        <v>8450</v>
       </c>
     </row>
     <row r="1210" spans="1:6" customHeight="0">
       <c r="A1210" s="4" t="inlineStr">
         <is>
-          <t>F0071</t>
+          <t>F406</t>
         </is>
       </c>
       <c r="C1210" s="6" t="inlineStr">
         <is>
-          <t>10 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D1210" s="7">
-        <v>141125</v>
+        <v>4485</v>
       </c>
       <c r="E1210" s="8">
-        <v>14113</v>
+        <v>8970</v>
       </c>
     </row>
     <row r="1211" spans="1:6" customHeight="0">
       <c r="A1211" s="4" t="inlineStr">
         <is>
-          <t>F0000</t>
+          <t>S9209</t>
+        </is>
+      </c>
+      <c r="B1211" s="5" t="inlineStr">
+        <is>
+          <t>CRISPINES DE ARROZ REDONDOS</t>
         </is>
       </c>
       <c r="C1211" s="6" t="inlineStr">
         <is>
-          <t>5 kg</t>
+          <t>3,5 kg</t>
         </is>
       </c>
       <c r="D1211" s="7">
-        <v>72400</v>
+        <v>19655</v>
       </c>
       <c r="E1211" s="8">
-        <v>14480</v>
+        <v>5616</v>
       </c>
     </row>
     <row r="1212" spans="1:6" customHeight="0">
       <c r="A1212" s="4" t="inlineStr">
         <is>
-          <t>F0001</t>
+          <t>F9210</t>
         </is>
       </c>
       <c r="C1212" s="6" t="inlineStr">
         <is>
-          <t>2,5 kg</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D1212" s="7">
-        <v>37195</v>
+        <v>6086</v>
       </c>
       <c r="E1212" s="8">
-        <v>14878</v>
+        <v>6086</v>
       </c>
     </row>
     <row r="1213" spans="1:6" customHeight="0">
       <c r="A1213" s="4" t="inlineStr">
         <is>
-          <t>F0002</t>
+          <t>S9135</t>
+        </is>
+      </c>
+      <c r="B1213" s="5" t="inlineStr">
+        <is>
+          <t>ARROZ INFLADO AZUCARADO SIN TACC</t>
         </is>
       </c>
       <c r="C1213" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>5 kg</t>
         </is>
       </c>
       <c r="D1213" s="7">
-        <v>15400</v>
+        <v>42895</v>
       </c>
       <c r="E1213" s="8">
-        <v>15400</v>
+        <v>8579</v>
       </c>
     </row>
     <row r="1214" spans="1:6" customHeight="0">
       <c r="A1214" s="4" t="inlineStr">
         <is>
-          <t>F0003</t>
+          <t>F9131</t>
         </is>
       </c>
       <c r="C1214" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D1214" s="7">
-        <v>8020</v>
+        <v>22446</v>
       </c>
       <c r="E1214" s="8">
-        <v>16040</v>
+        <v>8978</v>
       </c>
     </row>
     <row r="1215" spans="1:6" customHeight="0">
       <c r="A1215" s="4" t="inlineStr">
         <is>
-          <t>S7126</t>
-[...4 lines deleted...]
-          <t>ZARZAPARRILLA</t>
+          <t>F9132</t>
         </is>
       </c>
       <c r="C1215" s="6" t="inlineStr">
         <is>
           <t>1 kg</t>
         </is>
       </c>
       <c r="D1215" s="7">
-        <v>6475</v>
+        <v>9404</v>
       </c>
       <c r="E1215" s="8">
-        <v>6475</v>
+        <v>9404</v>
       </c>
     </row>
     <row r="1216" spans="1:6" customHeight="0">
       <c r="A1216" s="4" t="inlineStr">
         <is>
-          <t>F7127</t>
+          <t>S7111</t>
+        </is>
+      </c>
+      <c r="B1216" s="5" t="inlineStr">
+        <is>
+          <t>AZUCAR NEGRA</t>
         </is>
       </c>
       <c r="C1216" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>5 kg</t>
         </is>
       </c>
       <c r="D1216" s="7">
-        <v>3665</v>
+        <v>19665</v>
       </c>
       <c r="E1216" s="8">
-        <v>7330</v>
+        <v>3933</v>
       </c>
     </row>
     <row r="1217" spans="1:6" customHeight="0">
       <c r="A1217" s="4" t="inlineStr">
         <is>
-          <t>S7128</t>
-[...4 lines deleted...]
-          <t>MATICO</t>
+          <t>P7112</t>
         </is>
       </c>
       <c r="C1217" s="6" t="inlineStr">
         <is>
           <t>1 kg</t>
         </is>
       </c>
       <c r="D1217" s="7">
-        <v>10240</v>
+        <v>4580</v>
       </c>
       <c r="E1217" s="8">
-        <v>10240</v>
+        <v>4580</v>
       </c>
     </row>
     <row r="1218" spans="1:6" customHeight="0">
       <c r="A1218" s="4" t="inlineStr">
         <is>
-          <t>F7129</t>
+          <t>S7517</t>
+        </is>
+      </c>
+      <c r="B1218" s="5" t="inlineStr">
+        <is>
+          <t>JENGIBRE EN RODAJAS</t>
         </is>
       </c>
       <c r="C1218" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D1218" s="7">
-        <v>5620</v>
+        <v>24295</v>
       </c>
       <c r="E1218" s="8">
-        <v>11240</v>
+        <v>24295</v>
       </c>
     </row>
     <row r="1219" spans="1:6" customHeight="0">
       <c r="A1219" s="4" t="inlineStr">
         <is>
-          <t>S7130</t>
-[...4 lines deleted...]
-          <t>HINOJO</t>
+          <t>F7518</t>
         </is>
       </c>
       <c r="C1219" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D1219" s="7">
-        <v>14830</v>
+        <v>13265</v>
       </c>
       <c r="E1219" s="8">
-        <v>14830</v>
+        <v>26530</v>
       </c>
     </row>
     <row r="1220" spans="1:6" customHeight="0">
       <c r="A1220" s="4" t="inlineStr">
         <is>
-          <t>F7131</t>
+          <t>S7107</t>
+        </is>
+      </c>
+      <c r="B1220" s="5" t="inlineStr">
+        <is>
+          <t>POLEN MULTIFLORAL</t>
         </is>
       </c>
       <c r="C1220" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D1220" s="7">
-        <v>8005</v>
+        <v>25985</v>
       </c>
       <c r="E1220" s="8">
-        <v>16010</v>
+        <v>25985</v>
       </c>
     </row>
     <row r="1221" spans="1:6" customHeight="0">
       <c r="A1221" s="4" t="inlineStr">
         <is>
-          <t>S7132</t>
-[...4 lines deleted...]
-          <t>CARQUEJA</t>
+          <t>F7058</t>
         </is>
       </c>
       <c r="C1221" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D1221" s="7">
-        <v>6060</v>
+        <v>14145</v>
       </c>
       <c r="E1221" s="8">
-        <v>6060</v>
+        <v>28290</v>
       </c>
     </row>
     <row r="1222" spans="1:6" customHeight="0">
       <c r="A1222" s="4" t="inlineStr">
         <is>
-          <t>F7133</t>
+          <t>S7493</t>
+        </is>
+      </c>
+      <c r="B1222" s="5" t="inlineStr">
+        <is>
+          <t>POLVO PARA HORNEAR</t>
         </is>
       </c>
       <c r="C1222" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>25 kg</t>
         </is>
       </c>
       <c r="D1222" s="7">
-        <v>3450</v>
+        <v>131115</v>
       </c>
       <c r="E1222" s="8">
-        <v>6900</v>
+        <v>5245</v>
       </c>
     </row>
     <row r="1223" spans="1:6" customHeight="0">
       <c r="A1223" s="4" t="inlineStr">
         <is>
-          <t>S7134</t>
-[...4 lines deleted...]
-          <t>SALVIA BLANCA</t>
+          <t>F7096</t>
         </is>
       </c>
       <c r="C1223" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>5 kg</t>
         </is>
       </c>
       <c r="D1223" s="7">
-        <v>8885</v>
+        <v>27965</v>
       </c>
       <c r="E1223" s="8">
-        <v>8885</v>
+        <v>5593</v>
       </c>
     </row>
     <row r="1224" spans="1:6" customHeight="0">
       <c r="A1224" s="4" t="inlineStr">
         <is>
-          <t>F7135</t>
+          <t>F7101</t>
         </is>
       </c>
       <c r="C1224" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D1224" s="7">
-        <v>4920</v>
+        <v>14790</v>
       </c>
       <c r="E1224" s="8">
-        <v>9840</v>
+        <v>5916</v>
       </c>
     </row>
     <row r="1225" spans="1:6" customHeight="0">
       <c r="A1225" s="4" t="inlineStr">
         <is>
-          <t>S7136</t>
-[...4 lines deleted...]
-          <t>UÑA DEGATO</t>
+          <t>F7109</t>
         </is>
       </c>
       <c r="C1225" s="6" t="inlineStr">
         <is>
           <t>1 kg</t>
         </is>
       </c>
       <c r="D1225" s="7">
-        <v>16850</v>
+        <v>6395</v>
       </c>
       <c r="E1225" s="8">
-        <v>16850</v>
+        <v>6395</v>
       </c>
     </row>
     <row r="1226" spans="1:6" customHeight="0">
       <c r="A1226" s="4" t="inlineStr">
         <is>
-          <t>F7137</t>
+          <t>F7110</t>
         </is>
       </c>
       <c r="C1226" s="6" t="inlineStr">
         <is>
           <t>500 g</t>
         </is>
       </c>
       <c r="D1226" s="7">
-        <v>9050</v>
+        <v>3565</v>
       </c>
       <c r="E1226" s="8">
-        <v>18100</v>
+        <v>7130</v>
       </c>
     </row>
     <row r="1227" spans="1:6" customHeight="0">
       <c r="A1227" s="4" t="inlineStr">
         <is>
-          <t>F7480</t>
+          <t>S3036</t>
+        </is>
+      </c>
+      <c r="B1227" s="5" t="inlineStr">
+        <is>
+          <t>SEMILLA QUINOA NACIONAL</t>
         </is>
       </c>
       <c r="C1227" s="6" t="inlineStr">
         <is>
-          <t>250 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D1227" s="7">
-        <v>4840</v>
+        <v>7600</v>
       </c>
       <c r="E1227" s="8">
-        <v>19360</v>
+        <v>7600</v>
       </c>
     </row>
     <row r="1228" spans="1:6" customHeight="0">
       <c r="A1228" s="4" t="inlineStr">
         <is>
-          <t>S18669</t>
-[...4 lines deleted...]
-          <t>COPOS DE MAIZ SIN AZUCAR - GRANIX</t>
+          <t>F3037</t>
         </is>
       </c>
       <c r="C1228" s="6" t="inlineStr">
         <is>
-          <t>3 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D1228" s="7">
-        <v>14490</v>
+        <v>4385</v>
       </c>
       <c r="E1228" s="8">
-        <v>4830</v>
+        <v>8770</v>
       </c>
     </row>
     <row r="1229" spans="1:6" customHeight="0">
       <c r="A1229" s="4" t="inlineStr">
         <is>
-          <t>P18669</t>
+          <t>F3086</t>
         </is>
       </c>
       <c r="C1229" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>250 g</t>
         </is>
       </c>
       <c r="D1229" s="7">
-        <v>5300</v>
+        <v>2460</v>
       </c>
       <c r="E1229" s="8">
-        <v>5300</v>
+        <v>9840</v>
       </c>
     </row>
     <row r="1230" spans="1:6" customHeight="0">
       <c r="A1230" s="4" t="inlineStr">
         <is>
-          <t>F402</t>
+          <t>S3038</t>
+        </is>
+      </c>
+      <c r="B1230" s="5" t="inlineStr">
+        <is>
+          <t>SEMILLA QUINOA NEGRA</t>
         </is>
       </c>
       <c r="C1230" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D1230" s="7">
-        <v>2885</v>
+        <v>14740</v>
       </c>
       <c r="E1230" s="8">
-        <v>5770</v>
+        <v>14740</v>
       </c>
     </row>
     <row r="1231" spans="1:6" customHeight="0">
       <c r="A1231" s="4" t="inlineStr">
         <is>
-          <t>S72207</t>
-[...4 lines deleted...]
-          <t>ALMOHADITAS RELL C/CREMA FRUTILLA-GRANIX</t>
+          <t>F3039</t>
         </is>
       </c>
       <c r="C1231" s="6" t="inlineStr">
         <is>
-          <t>2 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D1231" s="7">
-        <v>21010</v>
+        <v>8035</v>
       </c>
       <c r="E1231" s="8">
-        <v>10505</v>
+        <v>16070</v>
       </c>
     </row>
     <row r="1232" spans="1:6" customHeight="0">
       <c r="A1232" s="4" t="inlineStr">
         <is>
-          <t>P72207</t>
+          <t>F3087</t>
         </is>
       </c>
       <c r="C1232" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>250 g</t>
         </is>
       </c>
       <c r="D1232" s="7">
-        <v>11080</v>
+        <v>4340</v>
       </c>
       <c r="E1232" s="8">
-        <v>11080</v>
+        <v>17360</v>
       </c>
     </row>
     <row r="1233" spans="1:6" customHeight="0">
       <c r="A1233" s="4" t="inlineStr">
         <is>
-          <t>F401</t>
+          <t>S3040</t>
+        </is>
+      </c>
+      <c r="B1233" s="5" t="inlineStr">
+        <is>
+          <t>SEMILLA QUINOA ROJA</t>
         </is>
       </c>
       <c r="C1233" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D1233" s="7">
-        <v>5830</v>
+        <v>10745</v>
       </c>
       <c r="E1233" s="8">
-        <v>11660</v>
+        <v>10745</v>
       </c>
     </row>
     <row r="1234" spans="1:6" customHeight="0">
       <c r="A1234" s="4" t="inlineStr">
         <is>
-          <t>S0010</t>
-[...4 lines deleted...]
-          <t>ALMOHADITAS RELL C/CREMA FRUTILLA - LASFOR</t>
+          <t>F3041</t>
         </is>
       </c>
       <c r="C1234" s="6" t="inlineStr">
         <is>
-          <t>2,5 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D1234" s="7">
-        <v>17150</v>
+        <v>5990</v>
       </c>
       <c r="E1234" s="8">
-        <v>6860</v>
+        <v>11980</v>
       </c>
     </row>
     <row r="1235" spans="1:6" customHeight="0">
       <c r="A1235" s="4" t="inlineStr">
         <is>
-          <t>F0011</t>
+          <t>F3100</t>
         </is>
       </c>
       <c r="C1235" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>250 g</t>
         </is>
       </c>
       <c r="D1235" s="7">
-        <v>7345</v>
+        <v>3295</v>
       </c>
       <c r="E1235" s="8">
-        <v>7345</v>
+        <v>13180</v>
       </c>
     </row>
     <row r="1236" spans="1:6" customHeight="0">
       <c r="A1236" s="4" t="inlineStr">
         <is>
-          <t>F0012</t>
+          <t>S3103</t>
+        </is>
+      </c>
+      <c r="B1236" s="5" t="inlineStr">
+        <is>
+          <t>SEMILLA DE SÁSAMO BLANCO</t>
         </is>
       </c>
       <c r="C1236" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>25 kg</t>
         </is>
       </c>
       <c r="D1236" s="7">
-        <v>3915</v>
+        <v>209860</v>
       </c>
       <c r="E1236" s="8">
-        <v>7830</v>
+        <v>8394</v>
       </c>
     </row>
     <row r="1237" spans="1:6" customHeight="0">
       <c r="A1237" s="4" t="inlineStr">
         <is>
-          <t>S72300</t>
-[...4 lines deleted...]
-          <t>ALMOHADITAS DOS SALVADOS - LASFOR</t>
+          <t>F3046</t>
         </is>
       </c>
       <c r="C1237" s="6" t="inlineStr">
         <is>
-          <t>1,5 kg</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D1237" s="7">
-        <v>7865</v>
+        <v>9100</v>
       </c>
       <c r="E1237" s="8">
-        <v>5243</v>
+        <v>9100</v>
       </c>
     </row>
     <row r="1238" spans="1:6" customHeight="0">
       <c r="A1238" s="4" t="inlineStr">
         <is>
-          <t>P72300</t>
+          <t>F3047</t>
         </is>
       </c>
       <c r="C1238" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D1238" s="7">
-        <v>5680</v>
+        <v>4895</v>
       </c>
       <c r="E1238" s="8">
-        <v>5680</v>
+        <v>9790</v>
       </c>
     </row>
     <row r="1239" spans="1:6" customHeight="0">
       <c r="A1239" s="4" t="inlineStr">
         <is>
-          <t>F403</t>
+          <t>F3088</t>
         </is>
       </c>
       <c r="C1239" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>250 g</t>
         </is>
       </c>
       <c r="D1239" s="7">
-        <v>3055</v>
+        <v>2735</v>
       </c>
       <c r="E1239" s="8">
-        <v>6110</v>
+        <v>10940</v>
       </c>
     </row>
     <row r="1240" spans="1:6" customHeight="0">
       <c r="A1240" s="4" t="inlineStr">
         <is>
-          <t>S72400</t>
+          <t>S3104</t>
         </is>
       </c>
       <c r="B1240" s="5" t="inlineStr">
         <is>
-          <t>ALMOHADITAS RELL C/CREMA DE LIMON-GRANIX</t>
+          <t>SEMILLA DE SÁSAMO INTEGRAL</t>
         </is>
       </c>
       <c r="C1240" s="6" t="inlineStr">
         <is>
-          <t>2 kg</t>
+          <t>25 kg</t>
         </is>
       </c>
       <c r="D1240" s="7">
-        <v>19560</v>
+        <v>82350</v>
       </c>
       <c r="E1240" s="8">
-        <v>9780</v>
+        <v>3294</v>
       </c>
     </row>
     <row r="1241" spans="1:6" customHeight="0">
       <c r="A1241" s="4" t="inlineStr">
         <is>
-          <t>P72400</t>
+          <t>F3049</t>
         </is>
       </c>
       <c r="C1241" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D1241" s="7">
-        <v>10340</v>
+        <v>2220</v>
       </c>
       <c r="E1241" s="8">
-        <v>10340</v>
+        <v>4440</v>
       </c>
     </row>
     <row r="1242" spans="1:6" customHeight="0">
       <c r="A1242" s="4" t="inlineStr">
         <is>
-          <t>F404</t>
+          <t>S3050</t>
+        </is>
+      </c>
+      <c r="B1242" s="5" t="inlineStr">
+        <is>
+          <t>SEMILLA DE ZAPALLO NATURAL</t>
         </is>
       </c>
       <c r="C1242" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D1242" s="7">
-        <v>5450</v>
+        <v>12290</v>
       </c>
       <c r="E1242" s="8">
-        <v>10900</v>
+        <v>12290</v>
       </c>
     </row>
     <row r="1243" spans="1:6" customHeight="0">
       <c r="A1243" s="4" t="inlineStr">
         <is>
-          <t>S9185</t>
-[...4 lines deleted...]
-          <t>ALMOHADITAS DE CHOCOLATE RELL C/CREMA DE LIMON -GRANIX</t>
+          <t>F3051</t>
         </is>
       </c>
       <c r="C1243" s="6" t="inlineStr">
         <is>
-          <t>2 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D1243" s="7">
-        <v>19930</v>
+        <v>6785</v>
       </c>
       <c r="E1243" s="8">
-        <v>9965</v>
+        <v>13570</v>
       </c>
     </row>
     <row r="1244" spans="1:6" customHeight="0">
       <c r="A1244" s="4" t="inlineStr">
         <is>
-          <t>F9186</t>
+          <t>F3090</t>
         </is>
       </c>
       <c r="C1244" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>250 g</t>
         </is>
       </c>
       <c r="D1244" s="7">
-        <v>10530</v>
+        <v>3680</v>
       </c>
       <c r="E1244" s="8">
-        <v>10530</v>
+        <v>14720</v>
       </c>
     </row>
     <row r="1245" spans="1:6" customHeight="0">
       <c r="A1245" s="4" t="inlineStr">
         <is>
-          <t>F9187</t>
+          <t>S9137</t>
+        </is>
+      </c>
+      <c r="B1245" s="5" t="inlineStr">
+        <is>
+          <t>COUS COUS</t>
         </is>
       </c>
       <c r="C1245" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>30 kg</t>
         </is>
       </c>
       <c r="D1245" s="7">
-        <v>5545</v>
+        <v>290055</v>
       </c>
       <c r="E1245" s="8">
-        <v>11090</v>
+        <v>9669</v>
       </c>
     </row>
     <row r="1246" spans="1:6" customHeight="0">
       <c r="A1246" s="4" t="inlineStr">
         <is>
-          <t>S0013</t>
-[...4 lines deleted...]
-          <t>ALMOHADITAS RELL C/CREMA DE LIMON - LASFOR</t>
+          <t>F9141</t>
         </is>
       </c>
       <c r="C1246" s="6" t="inlineStr">
         <is>
-          <t>2,5 kg</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D1246" s="7">
-        <v>16045</v>
+        <v>13520</v>
       </c>
       <c r="E1246" s="8">
-        <v>6418</v>
+        <v>13520</v>
       </c>
     </row>
     <row r="1247" spans="1:6" customHeight="0">
       <c r="A1247" s="4" t="inlineStr">
         <is>
-          <t>F0014</t>
+          <t>S9155</t>
+        </is>
+      </c>
+      <c r="B1247" s="5" t="inlineStr">
+        <is>
+          <t>ARROZ YAMANI INTEGRAL</t>
         </is>
       </c>
       <c r="C1247" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>30 kg</t>
         </is>
       </c>
       <c r="D1247" s="7">
-        <v>6890</v>
+        <v>69825</v>
       </c>
       <c r="E1247" s="8">
-        <v>6890</v>
+        <v>2328</v>
       </c>
     </row>
     <row r="1248" spans="1:6" customHeight="0">
       <c r="A1248" s="4" t="inlineStr">
         <is>
-          <t>F0015</t>
+          <t>F9157</t>
         </is>
       </c>
       <c r="C1248" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>5 kg</t>
         </is>
       </c>
       <c r="D1248" s="7">
-        <v>3680</v>
+        <v>12535</v>
       </c>
       <c r="E1248" s="8">
-        <v>7360</v>
+        <v>2507</v>
       </c>
     </row>
     <row r="1249" spans="1:6" customHeight="0">
       <c r="A1249" s="4" t="inlineStr">
         <is>
-          <t>S72500</t>
-[...4 lines deleted...]
-          <t>ALMOHADITAS RELL C/CHOCOLATE BLANCO-GRANIX</t>
+          <t>F9158</t>
         </is>
       </c>
       <c r="C1249" s="6" t="inlineStr">
         <is>
-          <t>2 kg</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D1249" s="7">
-        <v>24395</v>
+        <v>6675</v>
       </c>
       <c r="E1249" s="8">
-        <v>12198</v>
+        <v>2670</v>
       </c>
     </row>
     <row r="1250" spans="1:6" customHeight="0">
       <c r="A1250" s="4" t="inlineStr">
         <is>
-          <t>P72500</t>
+          <t>F9159</t>
         </is>
       </c>
       <c r="C1250" s="6" t="inlineStr">
         <is>
           <t>1 kg</t>
         </is>
       </c>
       <c r="D1250" s="7">
-        <v>12820</v>
+        <v>3380</v>
       </c>
       <c r="E1250" s="8">
-        <v>12820</v>
+        <v>3380</v>
       </c>
     </row>
     <row r="1251" spans="1:6" customHeight="0">
       <c r="A1251" s="4" t="inlineStr">
         <is>
-          <t>F405</t>
+          <t>F9160</t>
         </is>
       </c>
       <c r="C1251" s="6" t="inlineStr">
         <is>
           <t>500 g</t>
         </is>
       </c>
       <c r="D1251" s="7">
-        <v>6720</v>
+        <v>1935</v>
       </c>
       <c r="E1251" s="8">
-        <v>13440</v>
+        <v>3870</v>
       </c>
     </row>
     <row r="1252" spans="1:6" customHeight="0">
       <c r="A1252" s="4" t="inlineStr">
         <is>
-          <t>S0007</t>
+          <t>S9161</t>
         </is>
       </c>
       <c r="B1252" s="5" t="inlineStr">
         <is>
-          <t>ALMOHADITAS RELL C/CHOCOLATE NEGRO - LASFOR</t>
+          <t>ARROZ LARGO FINO INTEGRAL</t>
         </is>
       </c>
       <c r="C1252" s="6" t="inlineStr">
         <is>
-          <t>2,5 kg</t>
+          <t>25 kg</t>
         </is>
       </c>
       <c r="D1252" s="7">
-        <v>18985</v>
+        <v>54795</v>
       </c>
       <c r="E1252" s="8">
-        <v>7594</v>
+        <v>2192</v>
       </c>
     </row>
     <row r="1253" spans="1:6" customHeight="0">
       <c r="A1253" s="4" t="inlineStr">
         <is>
-          <t>F0008</t>
+          <t>F9163</t>
         </is>
       </c>
       <c r="C1253" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>5 kg</t>
         </is>
       </c>
       <c r="D1253" s="7">
-        <v>8095</v>
+        <v>11840</v>
       </c>
       <c r="E1253" s="8">
-        <v>8095</v>
+        <v>2368</v>
       </c>
     </row>
     <row r="1254" spans="1:6" customHeight="0">
       <c r="A1254" s="4" t="inlineStr">
         <is>
-          <t>F0009</t>
+          <t>F9164</t>
         </is>
       </c>
       <c r="C1254" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D1254" s="7">
-        <v>4300</v>
+        <v>6320</v>
       </c>
       <c r="E1254" s="8">
-        <v>8600</v>
+        <v>2528</v>
       </c>
     </row>
     <row r="1255" spans="1:6" customHeight="0">
       <c r="A1255" s="4" t="inlineStr">
         <is>
-          <t>S0004</t>
-[...4 lines deleted...]
-          <t>BOLITAS DE CHOCOLATE</t>
+          <t>F9165</t>
         </is>
       </c>
       <c r="C1255" s="6" t="inlineStr">
         <is>
-          <t>2 kg</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D1255" s="7">
-        <v>11060</v>
+        <v>3290</v>
       </c>
       <c r="E1255" s="8">
-        <v>5530</v>
+        <v>3290</v>
       </c>
     </row>
     <row r="1256" spans="1:6" customHeight="0">
       <c r="A1256" s="4" t="inlineStr">
         <is>
-          <t>F0005</t>
+          <t>F9166</t>
         </is>
       </c>
       <c r="C1256" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D1256" s="7">
-        <v>5980</v>
+        <v>1890</v>
       </c>
       <c r="E1256" s="8">
-        <v>5980</v>
+        <v>3780</v>
       </c>
     </row>
     <row r="1257" spans="1:6" customHeight="0">
       <c r="A1257" s="4" t="inlineStr">
         <is>
-          <t>F0006</t>
+          <t>S9167</t>
+        </is>
+      </c>
+      <c r="B1257" s="5" t="inlineStr">
+        <is>
+          <t>ARROZ BLANCO LARGO FINO</t>
         </is>
       </c>
       <c r="C1257" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>25 kg</t>
         </is>
       </c>
       <c r="D1257" s="7">
-        <v>3215</v>
+        <v>43498</v>
       </c>
       <c r="E1257" s="8">
-        <v>6430</v>
+        <v>1740</v>
       </c>
     </row>
     <row r="1258" spans="1:6" customHeight="0">
       <c r="A1258" s="4" t="inlineStr">
         <is>
-          <t>S0016</t>
-[...4 lines deleted...]
-          <t>BASTONES DE SALVADO</t>
+          <t>F9169</t>
         </is>
       </c>
       <c r="C1258" s="6" t="inlineStr">
         <is>
-          <t>2,5 kg</t>
+          <t>5 kg</t>
         </is>
       </c>
       <c r="D1258" s="7">
-        <v>11805</v>
+        <v>9558</v>
       </c>
       <c r="E1258" s="8">
-        <v>4722</v>
+        <v>1912</v>
       </c>
     </row>
     <row r="1259" spans="1:6" customHeight="0">
       <c r="A1259" s="4" t="inlineStr">
         <is>
-          <t>F0017</t>
+          <t>F9171</t>
         </is>
       </c>
       <c r="C1259" s="6" t="inlineStr">
         <is>
           <t>1 kg</t>
         </is>
       </c>
       <c r="D1259" s="7">
-        <v>5145</v>
+        <v>2563</v>
       </c>
       <c r="E1259" s="8">
-        <v>5145</v>
+        <v>2563</v>
       </c>
     </row>
     <row r="1260" spans="1:6" customHeight="0">
       <c r="A1260" s="4" t="inlineStr">
         <is>
-          <t>F0018</t>
+          <t>S9173</t>
+        </is>
+      </c>
+      <c r="B1260" s="5" t="inlineStr">
+        <is>
+          <t>ARROZ KOSHIHIKARI (SUSHI)</t>
         </is>
       </c>
       <c r="C1260" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>30 kg</t>
         </is>
       </c>
       <c r="D1260" s="7">
-        <v>2785</v>
+        <v>54148</v>
       </c>
       <c r="E1260" s="8">
-        <v>5570</v>
+        <v>1805</v>
       </c>
     </row>
     <row r="1261" spans="1:6" customHeight="0">
       <c r="A1261" s="4" t="inlineStr">
         <is>
-          <t>S73144</t>
-[...4 lines deleted...]
-          <t>FIBRA TOTAL-GRANIX</t>
+          <t>F9174</t>
         </is>
       </c>
       <c r="C1261" s="6" t="inlineStr">
         <is>
-          <t>2 kg</t>
+          <t>10 kg</t>
         </is>
       </c>
       <c r="D1261" s="7">
-        <v>13275</v>
+        <v>19033</v>
       </c>
       <c r="E1261" s="8">
-        <v>6638</v>
+        <v>1903</v>
       </c>
     </row>
     <row r="1262" spans="1:6" customHeight="0">
       <c r="A1262" s="4" t="inlineStr">
         <is>
-          <t>P73144</t>
+          <t>F9176</t>
         </is>
       </c>
       <c r="C1262" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D1262" s="7">
-        <v>7110</v>
+        <v>5134</v>
       </c>
       <c r="E1262" s="8">
-        <v>7110</v>
+        <v>2054</v>
       </c>
     </row>
     <row r="1263" spans="1:6" customHeight="0">
       <c r="A1263" s="4" t="inlineStr">
         <is>
-          <t>F406</t>
+          <t>F9177</t>
         </is>
       </c>
       <c r="C1263" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D1263" s="7">
-        <v>3790</v>
+        <v>2594</v>
       </c>
       <c r="E1263" s="8">
-        <v>7580</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="1264" spans="1:6" customHeight="0">
       <c r="A1264" s="4" t="inlineStr">
         <is>
-          <t>S9209</t>
-[...4 lines deleted...]
-          <t>CRISPINES DE ARROZ REDONDOS</t>
+          <t>F9178</t>
         </is>
       </c>
       <c r="C1264" s="6" t="inlineStr">
         <is>
-          <t>3,5 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D1264" s="7">
-        <v>22510</v>
+        <v>1469</v>
       </c>
       <c r="E1264" s="8">
-        <v>6431</v>
+        <v>2938</v>
       </c>
     </row>
     <row r="1265" spans="1:6" customHeight="0">
       <c r="A1265" s="4" t="inlineStr">
         <is>
-          <t>F9210</t>
+          <t>S6362</t>
+        </is>
+      </c>
+      <c r="B1265" s="5" t="inlineStr">
+        <is>
+          <t>ANANA MULTICOLOR CUBOS</t>
         </is>
       </c>
       <c r="C1265" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>20 kg</t>
         </is>
       </c>
       <c r="D1265" s="7">
-        <v>6900</v>
+        <v>271900</v>
       </c>
       <c r="E1265" s="8">
-        <v>6900</v>
+        <v>13595</v>
       </c>
     </row>
     <row r="1266" spans="1:6" customHeight="0">
       <c r="A1266" s="4" t="inlineStr">
         <is>
-          <t>S9096</t>
-[...4 lines deleted...]
-          <t>SORGO INFLADO AZUCARADO SIN TACC</t>
+          <t>F6230</t>
         </is>
       </c>
       <c r="C1266" s="6" t="inlineStr">
         <is>
           <t>5 kg</t>
         </is>
       </c>
       <c r="D1266" s="7">
-        <v>41650</v>
+        <v>70400</v>
       </c>
       <c r="E1266" s="8">
-        <v>8330</v>
+        <v>14080</v>
       </c>
     </row>
     <row r="1267" spans="1:6" customHeight="0">
       <c r="A1267" s="4" t="inlineStr">
         <is>
-          <t>F9128</t>
+          <t>F6231</t>
         </is>
       </c>
       <c r="C1267" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D1267" s="7">
-        <v>9050</v>
+        <v>36315</v>
       </c>
       <c r="E1267" s="8">
-        <v>9050</v>
+        <v>14526</v>
       </c>
     </row>
     <row r="1268" spans="1:6" customHeight="0">
       <c r="A1268" s="4" t="inlineStr">
         <is>
-          <t>S9135</t>
-[...4 lines deleted...]
-          <t>ARROZ INFLADO AZUCARADO SIN TACC</t>
+          <t>F6099</t>
         </is>
       </c>
       <c r="C1268" s="6" t="inlineStr">
         <is>
-          <t>5 kg</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D1268" s="7">
-        <v>53450</v>
+        <v>15095</v>
       </c>
       <c r="E1268" s="8">
-        <v>10690</v>
+        <v>15095</v>
       </c>
     </row>
     <row r="1269" spans="1:6" customHeight="0">
       <c r="A1269" s="4" t="inlineStr">
         <is>
-          <t>F9131</t>
+          <t>F6100</t>
         </is>
       </c>
       <c r="C1269" s="6" t="inlineStr">
         <is>
-          <t>2,5 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D1269" s="7">
-        <v>27695</v>
+        <v>7935</v>
       </c>
       <c r="E1269" s="8">
-        <v>11078</v>
+        <v>15870</v>
       </c>
     </row>
     <row r="1270" spans="1:6" customHeight="0">
       <c r="A1270" s="4" t="inlineStr">
         <is>
-          <t>F9132</t>
+          <t>S6364</t>
+        </is>
+      </c>
+      <c r="B1270" s="5" t="inlineStr">
+        <is>
+          <t>ANANÁ EN CUBOS AMARILLOS</t>
         </is>
       </c>
       <c r="C1270" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>20 kg</t>
         </is>
       </c>
       <c r="D1270" s="7">
-        <v>11525</v>
+        <v>271900</v>
       </c>
       <c r="E1270" s="8">
-        <v>11525</v>
+        <v>13595</v>
       </c>
     </row>
     <row r="1271" spans="1:6" customHeight="0">
       <c r="A1271" s="4" t="inlineStr">
         <is>
-          <t>S7111</t>
-[...4 lines deleted...]
-          <t>AZUCAR NEGRA</t>
+          <t>F6278</t>
         </is>
       </c>
       <c r="C1271" s="6" t="inlineStr">
         <is>
-          <t>5 kg</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D1271" s="7">
-        <v>17120</v>
+        <v>36315</v>
       </c>
       <c r="E1271" s="8">
-        <v>3424</v>
+        <v>14526</v>
       </c>
     </row>
     <row r="1272" spans="1:6" customHeight="0">
       <c r="A1272" s="4" t="inlineStr">
         <is>
-          <t>P7112</t>
+          <t>F6101</t>
         </is>
       </c>
       <c r="C1272" s="6" t="inlineStr">
         <is>
           <t>1 kg</t>
         </is>
       </c>
       <c r="D1272" s="7">
-        <v>3860</v>
+        <v>15095</v>
       </c>
       <c r="E1272" s="8">
-        <v>3860</v>
+        <v>15095</v>
       </c>
     </row>
     <row r="1273" spans="1:6" customHeight="0">
       <c r="A1273" s="4" t="inlineStr">
         <is>
-          <t>S7517</t>
+          <t>S6365</t>
         </is>
       </c>
       <c r="B1273" s="5" t="inlineStr">
         <is>
-          <t>JENGIBRE EN RODAJAS</t>
+          <t>ANANÁ EN CUBOS VERDES</t>
         </is>
       </c>
       <c r="C1273" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>20 kg</t>
         </is>
       </c>
       <c r="D1273" s="7">
-        <v>22705</v>
+        <v>249816</v>
       </c>
       <c r="E1273" s="8">
-        <v>22705</v>
+        <v>12491</v>
       </c>
     </row>
     <row r="1274" spans="1:6" customHeight="0">
       <c r="A1274" s="4" t="inlineStr">
         <is>
-          <t>F7518</t>
+          <t>F6241</t>
         </is>
       </c>
       <c r="C1274" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>5 kg</t>
         </is>
       </c>
       <c r="D1274" s="7">
-        <v>12090</v>
+        <v>49280</v>
       </c>
       <c r="E1274" s="8">
-        <v>24180</v>
+        <v>9856</v>
       </c>
     </row>
     <row r="1275" spans="1:6" customHeight="0">
       <c r="A1275" s="4" t="inlineStr">
         <is>
-          <t>S7107</t>
-[...4 lines deleted...]
-          <t>POLEN MULTIFLORAL</t>
+          <t>F6103</t>
         </is>
       </c>
       <c r="C1275" s="6" t="inlineStr">
         <is>
           <t>1 kg</t>
         </is>
       </c>
       <c r="D1275" s="7">
-        <v>24285</v>
+        <v>10567</v>
       </c>
       <c r="E1275" s="8">
-        <v>24285</v>
+        <v>10567</v>
       </c>
     </row>
     <row r="1276" spans="1:6" customHeight="0">
       <c r="A1276" s="4" t="inlineStr">
         <is>
-          <t>F7058</t>
+          <t>S6366</t>
+        </is>
+      </c>
+      <c r="B1276" s="5" t="inlineStr">
+        <is>
+          <t>ANANÁ EN CUBOS ROJOS</t>
         </is>
       </c>
       <c r="C1276" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>20 kg</t>
         </is>
       </c>
       <c r="D1276" s="7">
-        <v>12910</v>
+        <v>249816</v>
       </c>
       <c r="E1276" s="8">
-        <v>25820</v>
+        <v>12491</v>
       </c>
     </row>
     <row r="1277" spans="1:6" customHeight="0">
       <c r="A1277" s="4" t="inlineStr">
         <is>
-          <t>S7493</t>
-[...4 lines deleted...]
-          <t>POLVO PARA HORNEAR</t>
+          <t>F6293</t>
         </is>
       </c>
       <c r="C1277" s="6" t="inlineStr">
         <is>
-          <t>25 kg</t>
+          <t>5 kg</t>
         </is>
       </c>
       <c r="D1277" s="7">
-        <v>121195</v>
+        <v>49280</v>
       </c>
       <c r="E1277" s="8">
-        <v>4848</v>
+        <v>9856</v>
       </c>
     </row>
     <row r="1278" spans="1:6" customHeight="0">
       <c r="A1278" s="4" t="inlineStr">
         <is>
-          <t>F7096</t>
+          <t>F6105</t>
         </is>
       </c>
       <c r="C1278" s="6" t="inlineStr">
         <is>
-          <t>5 kg</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D1278" s="7">
-        <v>25465</v>
+        <v>10567</v>
       </c>
       <c r="E1278" s="8">
-        <v>5093</v>
+        <v>10567</v>
       </c>
     </row>
     <row r="1279" spans="1:6" customHeight="0">
       <c r="A1279" s="4" t="inlineStr">
         <is>
-          <t>F7101</t>
+          <t>S6383</t>
+        </is>
+      </c>
+      <c r="B1279" s="5" t="inlineStr">
+        <is>
+          <t>PAPAYA P/MIX</t>
         </is>
       </c>
       <c r="C1279" s="6" t="inlineStr">
         <is>
-          <t>2,5 kg</t>
+          <t>10 kg</t>
         </is>
       </c>
       <c r="D1279" s="7">
-        <v>13345</v>
+        <v>77550</v>
       </c>
       <c r="E1279" s="8">
-        <v>5338</v>
+        <v>7755</v>
       </c>
     </row>
     <row r="1280" spans="1:6" customHeight="0">
       <c r="A1280" s="4" t="inlineStr">
         <is>
-          <t>F7109</t>
+          <t>F6343</t>
         </is>
       </c>
       <c r="C1280" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>5 kg</t>
         </is>
       </c>
       <c r="D1280" s="7">
-        <v>5705</v>
+        <v>40290</v>
       </c>
       <c r="E1280" s="8">
-        <v>5705</v>
+        <v>8058</v>
       </c>
     </row>
     <row r="1281" spans="1:6" customHeight="0">
       <c r="A1281" s="4" t="inlineStr">
         <is>
-          <t>F7110</t>
+          <t>F6344</t>
         </is>
       </c>
       <c r="C1281" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D1281" s="7">
-        <v>3100</v>
+        <v>20805</v>
       </c>
       <c r="E1281" s="8">
-        <v>6200</v>
+        <v>8322</v>
       </c>
     </row>
     <row r="1282" spans="1:6" customHeight="0">
       <c r="A1282" s="4" t="inlineStr">
         <is>
-          <t>S3036</t>
-[...4 lines deleted...]
-          <t>SEMILLA QUINOA NACIONAL</t>
+          <t>F6345</t>
         </is>
       </c>
       <c r="C1282" s="6" t="inlineStr">
         <is>
           <t>1 kg</t>
         </is>
       </c>
       <c r="D1282" s="7">
-        <v>5115</v>
+        <v>9445</v>
       </c>
       <c r="E1282" s="8">
-        <v>5115</v>
+        <v>9445</v>
       </c>
     </row>
     <row r="1283" spans="1:6" customHeight="0">
       <c r="A1283" s="4" t="inlineStr">
         <is>
-          <t>F3037</t>
+          <t>F6346</t>
         </is>
       </c>
       <c r="C1283" s="6" t="inlineStr">
         <is>
           <t>500 g</t>
         </is>
       </c>
       <c r="D1283" s="7">
-        <v>2930</v>
+        <v>5025</v>
       </c>
       <c r="E1283" s="8">
-        <v>5860</v>
+        <v>10050</v>
       </c>
     </row>
     <row r="1284" spans="1:6" customHeight="0">
       <c r="A1284" s="4" t="inlineStr">
         <is>
-          <t>F3086</t>
+          <t>S6394</t>
+        </is>
+      </c>
+      <c r="B1284" s="5" t="inlineStr">
+        <is>
+          <t>FRUTA ESCURRIDA (P/PAN DULCE)</t>
         </is>
       </c>
       <c r="C1284" s="6" t="inlineStr">
         <is>
-          <t>250 g</t>
+          <t>10 kg</t>
         </is>
       </c>
       <c r="D1284" s="7">
-        <v>1640</v>
+        <v>42780</v>
       </c>
       <c r="E1284" s="8">
-        <v>6560</v>
+        <v>4278</v>
       </c>
     </row>
     <row r="1285" spans="1:6" customHeight="0">
       <c r="A1285" s="4" t="inlineStr">
         <is>
-          <t>S3038</t>
-[...4 lines deleted...]
-          <t>SEMILLA QUINOA NEGRA</t>
+          <t>F6395</t>
         </is>
       </c>
       <c r="C1285" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>5 kg</t>
         </is>
       </c>
       <c r="D1285" s="7">
-        <v>13775</v>
+        <v>20545</v>
       </c>
       <c r="E1285" s="8">
-        <v>13775</v>
+        <v>4109</v>
       </c>
     </row>
     <row r="1286" spans="1:6" customHeight="0">
       <c r="A1286" s="4" t="inlineStr">
         <is>
-          <t>F3039</t>
+          <t>F6396</t>
         </is>
       </c>
       <c r="C1286" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D1286" s="7">
-        <v>7355</v>
+        <v>10760</v>
       </c>
       <c r="E1286" s="8">
-        <v>14710</v>
+        <v>4304</v>
       </c>
     </row>
     <row r="1287" spans="1:6" customHeight="0">
       <c r="A1287" s="4" t="inlineStr">
         <is>
-          <t>F3087</t>
+          <t>F6397</t>
         </is>
       </c>
       <c r="C1287" s="6" t="inlineStr">
         <is>
-          <t>250 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D1287" s="7">
-        <v>3915</v>
+        <v>5465</v>
       </c>
       <c r="E1287" s="8">
-        <v>15660</v>
+        <v>5465</v>
       </c>
     </row>
     <row r="1288" spans="1:6" customHeight="0">
       <c r="A1288" s="4" t="inlineStr">
         <is>
-          <t>S3040</t>
-[...4 lines deleted...]
-          <t>SEMILLA QUINOA ROJA</t>
+          <t>F6398</t>
         </is>
       </c>
       <c r="C1288" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D1288" s="7">
-        <v>10040</v>
+        <v>3000</v>
       </c>
       <c r="E1288" s="8">
-        <v>10040</v>
+        <v>6000</v>
       </c>
     </row>
     <row r="1289" spans="1:6" customHeight="0">
       <c r="A1289" s="4" t="inlineStr">
         <is>
-          <t>F3041</t>
+          <t>S6441</t>
+        </is>
+      </c>
+      <c r="B1289" s="5" t="inlineStr">
+        <is>
+          <t>FRUTA GLASEADA SURTIDA</t>
         </is>
       </c>
       <c r="C1289" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>2 kg</t>
         </is>
       </c>
       <c r="D1289" s="7">
-        <v>5445</v>
+        <v>19925</v>
       </c>
       <c r="E1289" s="8">
-        <v>10890</v>
+        <v>9963</v>
       </c>
     </row>
     <row r="1290" spans="1:6" customHeight="0">
       <c r="A1290" s="4" t="inlineStr">
         <is>
-          <t>F3100</t>
+          <t>F6442</t>
         </is>
       </c>
       <c r="C1290" s="6" t="inlineStr">
         <is>
-          <t>250 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D1290" s="7">
-        <v>2935</v>
+        <v>10625</v>
       </c>
       <c r="E1290" s="8">
-        <v>11740</v>
+        <v>10625</v>
       </c>
     </row>
     <row r="1291" spans="1:6" customHeight="0">
       <c r="A1291" s="4" t="inlineStr">
         <is>
-          <t>S3103</t>
+          <t>S6701</t>
         </is>
       </c>
       <c r="B1291" s="5" t="inlineStr">
         <is>
-          <t>SEMILLA DE SÁSAMO BLANCO</t>
+          <t>MIX FRUTAS GLASEADAS PREMIUM</t>
         </is>
       </c>
       <c r="C1291" s="6" t="inlineStr">
         <is>
-          <t>25 kg</t>
+          <t>4 kg</t>
         </is>
       </c>
       <c r="D1291" s="7">
-        <v>196130</v>
+        <v>44065</v>
       </c>
       <c r="E1291" s="8">
-        <v>7845</v>
+        <v>11016</v>
       </c>
     </row>
     <row r="1292" spans="1:6" customHeight="0">
       <c r="A1292" s="4" t="inlineStr">
         <is>
-          <t>F3046</t>
+          <t>F6702</t>
         </is>
       </c>
       <c r="C1292" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>2 kg</t>
         </is>
       </c>
       <c r="D1292" s="7">
-        <v>8345</v>
+        <v>23520</v>
       </c>
       <c r="E1292" s="8">
-        <v>8345</v>
+        <v>11760</v>
       </c>
     </row>
     <row r="1293" spans="1:6" customHeight="0">
       <c r="A1293" s="4" t="inlineStr">
         <is>
-          <t>F3047</t>
+          <t>F6703</t>
         </is>
       </c>
       <c r="C1293" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D1293" s="7">
-        <v>4420</v>
+        <v>12395</v>
       </c>
       <c r="E1293" s="8">
-        <v>8840</v>
+        <v>12395</v>
       </c>
     </row>
     <row r="1294" spans="1:6" customHeight="0">
       <c r="A1294" s="4" t="inlineStr">
         <is>
-          <t>F3088</t>
+          <t>F6704</t>
         </is>
       </c>
       <c r="C1294" s="6" t="inlineStr">
         <is>
-          <t>250 g</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D1294" s="7">
-        <v>2410</v>
+        <v>6640</v>
       </c>
       <c r="E1294" s="8">
-        <v>9640</v>
+        <v>13280</v>
       </c>
     </row>
     <row r="1295" spans="1:6" customHeight="0">
       <c r="A1295" s="4" t="inlineStr">
         <is>
-          <t>S3104</t>
+          <t>S60</t>
         </is>
       </c>
       <c r="B1295" s="5" t="inlineStr">
         <is>
-          <t>SEMILLA DE SÁSAMO INTEGRAL</t>
+          <t>SAL DEL HIMALAYAGRUESA</t>
         </is>
       </c>
       <c r="C1295" s="6" t="inlineStr">
         <is>
           <t>25 kg</t>
         </is>
       </c>
       <c r="D1295" s="7">
-        <v>61570</v>
+        <v>70195</v>
       </c>
       <c r="E1295" s="8">
-        <v>2463</v>
+        <v>2808</v>
       </c>
     </row>
     <row r="1296" spans="1:6" customHeight="0">
       <c r="A1296" s="4" t="inlineStr">
         <is>
-          <t>F3049</t>
+          <t>FN61</t>
         </is>
       </c>
       <c r="C1296" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>10 kg</t>
         </is>
       </c>
       <c r="D1296" s="7">
-        <v>1600</v>
+        <v>29615</v>
       </c>
       <c r="E1296" s="8">
-        <v>3200</v>
+        <v>2962</v>
       </c>
     </row>
     <row r="1297" spans="1:6" customHeight="0">
       <c r="A1297" s="4" t="inlineStr">
         <is>
-          <t>F3089</t>
+          <t>FN52</t>
         </is>
       </c>
       <c r="C1297" s="6" t="inlineStr">
         <is>
-          <t>250 g</t>
+          <t>5 kg</t>
         </is>
       </c>
       <c r="D1297" s="7">
-        <v>965</v>
+        <v>15410</v>
       </c>
       <c r="E1297" s="8">
-        <v>3860</v>
+        <v>3082</v>
       </c>
     </row>
     <row r="1298" spans="1:6" customHeight="0">
       <c r="A1298" s="4" t="inlineStr">
         <is>
-          <t>S3050</t>
-[...4 lines deleted...]
-          <t>SEMILLA DE ZAPALLO NATURAL</t>
+          <t>FN53</t>
         </is>
       </c>
       <c r="C1298" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D1298" s="7">
-        <v>10880</v>
+        <v>8160</v>
       </c>
       <c r="E1298" s="8">
-        <v>10880</v>
+        <v>3264</v>
       </c>
     </row>
     <row r="1299" spans="1:6" customHeight="0">
       <c r="A1299" s="4" t="inlineStr">
         <is>
-          <t>F3051</t>
+          <t>FN54</t>
         </is>
       </c>
       <c r="C1299" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D1299" s="7">
-        <v>5880</v>
+        <v>4195</v>
       </c>
       <c r="E1299" s="8">
-        <v>11760</v>
+        <v>4195</v>
       </c>
     </row>
     <row r="1300" spans="1:6" customHeight="0">
       <c r="A1300" s="4" t="inlineStr">
         <is>
-          <t>F3090</t>
+          <t>FN55</t>
         </is>
       </c>
       <c r="C1300" s="6" t="inlineStr">
         <is>
-          <t>250 g</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D1300" s="7">
-        <v>3140</v>
+        <v>2380</v>
       </c>
       <c r="E1300" s="8">
-        <v>12560</v>
+        <v>4760</v>
       </c>
     </row>
     <row r="1301" spans="1:6" customHeight="0">
       <c r="A1301" s="4" t="inlineStr">
         <is>
-          <t>S9137</t>
+          <t>S62</t>
         </is>
       </c>
       <c r="B1301" s="5" t="inlineStr">
         <is>
-          <t>COUS COUS</t>
+          <t>SAL DEL HIMALAYA FINA</t>
         </is>
       </c>
       <c r="C1301" s="6" t="inlineStr">
         <is>
-          <t>30 kg</t>
+          <t>25 kg</t>
         </is>
       </c>
       <c r="D1301" s="7">
-        <v>271080</v>
+        <v>86920</v>
       </c>
       <c r="E1301" s="8">
-        <v>9036</v>
+        <v>3477</v>
       </c>
     </row>
     <row r="1302" spans="1:6" customHeight="0">
       <c r="A1302" s="4" t="inlineStr">
         <is>
-          <t>F9138</t>
+          <t>FN56</t>
         </is>
       </c>
       <c r="C1302" s="6" t="inlineStr">
         <is>
-          <t>10 kg</t>
+          <t>5 kg</t>
         </is>
       </c>
       <c r="D1302" s="7">
-        <v>94085</v>
+        <v>18495</v>
       </c>
       <c r="E1302" s="8">
-        <v>9409</v>
+        <v>3699</v>
       </c>
     </row>
     <row r="1303" spans="1:6" customHeight="0">
       <c r="A1303" s="4" t="inlineStr">
         <is>
-          <t>F9140</t>
+          <t>FN57</t>
         </is>
       </c>
       <c r="C1303" s="6" t="inlineStr">
         <is>
           <t>2,5 kg</t>
         </is>
       </c>
       <c r="D1303" s="7">
-        <v>24605</v>
+        <v>9740</v>
       </c>
       <c r="E1303" s="8">
-        <v>9842</v>
+        <v>3896</v>
       </c>
     </row>
     <row r="1304" spans="1:6" customHeight="0">
       <c r="A1304" s="4" t="inlineStr">
         <is>
-          <t>F9141</t>
+          <t>FN58</t>
         </is>
       </c>
       <c r="C1304" s="6" t="inlineStr">
         <is>
           <t>1 kg</t>
         </is>
       </c>
       <c r="D1304" s="7">
-        <v>10370</v>
+        <v>4230</v>
       </c>
       <c r="E1304" s="8">
-        <v>10370</v>
+        <v>4230</v>
       </c>
     </row>
     <row r="1305" spans="1:6" customHeight="0">
       <c r="A1305" s="4" t="inlineStr">
         <is>
-          <t>F9142</t>
+          <t>FN59</t>
         </is>
       </c>
       <c r="C1305" s="6" t="inlineStr">
         <is>
           <t>500 g</t>
         </is>
       </c>
       <c r="D1305" s="7">
-        <v>5510</v>
+        <v>2400</v>
       </c>
       <c r="E1305" s="8">
-        <v>11020</v>
+        <v>4800</v>
       </c>
     </row>
     <row r="1306" spans="1:6" customHeight="0">
       <c r="A1306" s="4" t="inlineStr">
         <is>
-          <t>S9155</t>
+          <t>S6726</t>
         </is>
       </c>
       <c r="B1306" s="5" t="inlineStr">
         <is>
-          <t>ARROZ YAMANI INTEGRAL</t>
+          <t>ARANDANO DESHIDRATADO CHILE</t>
         </is>
       </c>
       <c r="C1306" s="6" t="inlineStr">
         <is>
-          <t>30 kg</t>
+          <t>11,34 kg</t>
         </is>
       </c>
       <c r="D1306" s="7">
-        <v>65255</v>
+        <v>208045</v>
       </c>
       <c r="E1306" s="8">
-        <v>2175</v>
+        <v>18346</v>
       </c>
     </row>
     <row r="1307" spans="1:6" customHeight="0">
       <c r="A1307" s="4" t="inlineStr">
         <is>
-          <t>F9157</t>
+          <t>F6727</t>
         </is>
       </c>
       <c r="C1307" s="6" t="inlineStr">
         <is>
           <t>5 kg</t>
         </is>
       </c>
       <c r="D1307" s="7">
-        <v>11450</v>
+        <v>94730</v>
       </c>
       <c r="E1307" s="8">
-        <v>2290</v>
+        <v>18946</v>
       </c>
     </row>
     <row r="1308" spans="1:6" customHeight="0">
       <c r="A1308" s="4" t="inlineStr">
         <is>
-          <t>F9158</t>
+          <t>F6728</t>
         </is>
       </c>
       <c r="C1308" s="6" t="inlineStr">
         <is>
           <t>2,5 kg</t>
         </is>
       </c>
       <c r="D1308" s="7">
-        <v>6015</v>
+        <v>48770</v>
       </c>
       <c r="E1308" s="8">
-        <v>2406</v>
+        <v>19508</v>
       </c>
     </row>
     <row r="1309" spans="1:6" customHeight="0">
       <c r="A1309" s="4" t="inlineStr">
         <is>
-          <t>F9159</t>
+          <t>F6729</t>
         </is>
       </c>
       <c r="C1309" s="6" t="inlineStr">
         <is>
           <t>1 kg</t>
         </is>
       </c>
       <c r="D1309" s="7">
-        <v>2645</v>
+        <v>20190</v>
       </c>
       <c r="E1309" s="8">
-        <v>2645</v>
+        <v>20190</v>
       </c>
     </row>
     <row r="1310" spans="1:6" customHeight="0">
       <c r="A1310" s="4" t="inlineStr">
         <is>
-          <t>F9160</t>
+          <t>F6730</t>
         </is>
       </c>
       <c r="C1310" s="6" t="inlineStr">
         <is>
           <t>500 g</t>
         </is>
       </c>
       <c r="D1310" s="7">
-        <v>1500</v>
+        <v>10540</v>
       </c>
       <c r="E1310" s="8">
-        <v>3000</v>
+        <v>21080</v>
       </c>
     </row>
     <row r="1311" spans="1:6" customHeight="0">
       <c r="A1311" s="4" t="inlineStr">
         <is>
-          <t>S9161</t>
+          <t>S6117</t>
         </is>
       </c>
       <c r="B1311" s="5" t="inlineStr">
         <is>
-          <t>ARROZ LARGO FINO INTEGRAL</t>
+          <t>CHIPS DE BANANA ENTERA</t>
         </is>
       </c>
       <c r="C1311" s="6" t="inlineStr">
         <is>
-          <t>25 kg</t>
+          <t>6,8 kg</t>
         </is>
       </c>
       <c r="D1311" s="7">
-        <v>51210</v>
+        <v>73710</v>
       </c>
       <c r="E1311" s="8">
-        <v>2048</v>
+        <v>10840</v>
       </c>
     </row>
     <row r="1312" spans="1:6" customHeight="0">
       <c r="A1312" s="4" t="inlineStr">
         <is>
-          <t>F9163</t>
+          <t>F6118</t>
         </is>
       </c>
       <c r="C1312" s="6" t="inlineStr">
         <is>
-          <t>5 kg</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D1312" s="7">
-        <v>10800</v>
+        <v>29490</v>
       </c>
       <c r="E1312" s="8">
-        <v>2160</v>
+        <v>11796</v>
       </c>
     </row>
     <row r="1313" spans="1:6" customHeight="0">
       <c r="A1313" s="4" t="inlineStr">
         <is>
-          <t>F9164</t>
+          <t>F6119</t>
         </is>
       </c>
       <c r="C1313" s="6" t="inlineStr">
         <is>
-          <t>2,5 kg</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D1313" s="7">
-        <v>5680</v>
+        <v>12490</v>
       </c>
       <c r="E1313" s="8">
-        <v>2272</v>
+        <v>12490</v>
       </c>
     </row>
     <row r="1314" spans="1:6" customHeight="0">
       <c r="A1314" s="4" t="inlineStr">
         <is>
-          <t>F9165</t>
+          <t>F6120</t>
         </is>
       </c>
       <c r="C1314" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D1314" s="7">
-        <v>2505</v>
+        <v>6660</v>
       </c>
       <c r="E1314" s="8">
-        <v>2505</v>
+        <v>13320</v>
       </c>
     </row>
     <row r="1315" spans="1:6" customHeight="0">
       <c r="A1315" s="4" t="inlineStr">
         <is>
-          <t>F9166</t>
+          <t>S6177</t>
+        </is>
+      </c>
+      <c r="B1315" s="5" t="inlineStr">
+        <is>
+          <t>ANANÁ EN RODAJA</t>
         </is>
       </c>
       <c r="C1315" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>5 kg</t>
         </is>
       </c>
       <c r="D1315" s="7">
-        <v>1430</v>
+        <v>117440</v>
       </c>
       <c r="E1315" s="8">
-        <v>2860</v>
+        <v>23488</v>
       </c>
     </row>
     <row r="1316" spans="1:6" customHeight="0">
       <c r="A1316" s="4" t="inlineStr">
         <is>
-          <t>S9167</t>
-[...4 lines deleted...]
-          <t>ARROZ BLANCO LARGO FINO</t>
+          <t>F6179</t>
         </is>
       </c>
       <c r="C1316" s="6" t="inlineStr">
         <is>
-          <t>25 kg</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D1316" s="7">
-        <v>58075</v>
+        <v>60725</v>
       </c>
       <c r="E1316" s="8">
-        <v>2323</v>
+        <v>24290</v>
       </c>
     </row>
     <row r="1317" spans="1:6" customHeight="0">
       <c r="A1317" s="4" t="inlineStr">
         <is>
-          <t>F9169</t>
+          <t>F6180</t>
         </is>
       </c>
       <c r="C1317" s="6" t="inlineStr">
         <is>
-          <t>5 kg</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D1317" s="7">
-        <v>12500</v>
+        <v>25080</v>
       </c>
       <c r="E1317" s="8">
-        <v>2500</v>
+        <v>25080</v>
       </c>
     </row>
     <row r="1318" spans="1:6" customHeight="0">
       <c r="A1318" s="4" t="inlineStr">
         <is>
-          <t>F9171</t>
+          <t>S6226</t>
+        </is>
+      </c>
+      <c r="B1318" s="5" t="inlineStr">
+        <is>
+          <t>KIWI EN RODAJA</t>
         </is>
       </c>
       <c r="C1318" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>5 kg</t>
         </is>
       </c>
       <c r="D1318" s="7">
-        <v>2860</v>
+        <v>89765</v>
       </c>
       <c r="E1318" s="8">
-        <v>2860</v>
+        <v>17953</v>
       </c>
     </row>
     <row r="1319" spans="1:6" customHeight="0">
       <c r="A1319" s="4" t="inlineStr">
         <is>
-          <t>S9173</t>
-[...4 lines deleted...]
-          <t>ARROZ KOSHIHIKARI (SUSHI)</t>
+          <t>F6227</t>
         </is>
       </c>
       <c r="C1319" s="6" t="inlineStr">
         <is>
-          <t>30 kg</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D1319" s="7">
-        <v>72290</v>
+        <v>46545</v>
       </c>
       <c r="E1319" s="8">
-        <v>2410</v>
+        <v>18618</v>
       </c>
     </row>
     <row r="1320" spans="1:6" customHeight="0">
       <c r="A1320" s="4" t="inlineStr">
         <is>
-          <t>F9174</t>
+          <t>F6228</t>
         </is>
       </c>
       <c r="C1320" s="6" t="inlineStr">
         <is>
-          <t>10 kg</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D1320" s="7">
-        <v>25000</v>
+        <v>19275</v>
       </c>
       <c r="E1320" s="8">
-        <v>2500</v>
+        <v>19275</v>
       </c>
     </row>
     <row r="1321" spans="1:6" customHeight="0">
       <c r="A1321" s="4" t="inlineStr">
         <is>
-          <t>F9176</t>
+          <t>F6229</t>
         </is>
       </c>
       <c r="C1321" s="6" t="inlineStr">
         <is>
-          <t>2,5 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D1321" s="7">
-        <v>6630</v>
+        <v>10065</v>
       </c>
       <c r="E1321" s="8">
-        <v>2652</v>
+        <v>20130</v>
       </c>
     </row>
     <row r="1322" spans="1:6" customHeight="0">
       <c r="A1322" s="4" t="inlineStr">
         <is>
-          <t>F9177</t>
+          <t>S6377</t>
+        </is>
+      </c>
+      <c r="B1322" s="5" t="inlineStr">
+        <is>
+          <t>CEREZA COFITADA</t>
         </is>
       </c>
       <c r="C1322" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>10 kg</t>
         </is>
       </c>
       <c r="D1322" s="7">
-        <v>2895</v>
+        <v>138376</v>
       </c>
       <c r="E1322" s="8">
-        <v>2895</v>
+        <v>13838</v>
       </c>
     </row>
     <row r="1323" spans="1:6" customHeight="0">
       <c r="A1323" s="4" t="inlineStr">
         <is>
-          <t>F9178</t>
+          <t>F6378</t>
         </is>
       </c>
       <c r="C1323" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>5 kg</t>
         </is>
       </c>
       <c r="D1323" s="7">
-        <v>1630</v>
+        <v>71348</v>
       </c>
       <c r="E1323" s="8">
-        <v>3260</v>
+        <v>14270</v>
       </c>
     </row>
     <row r="1324" spans="1:6" customHeight="0">
       <c r="A1324" s="4" t="inlineStr">
         <is>
-          <t>S6362</t>
-[...4 lines deleted...]
-          <t>ANANA MULTICOLOR CUBOS</t>
+          <t>F6379</t>
         </is>
       </c>
       <c r="C1324" s="6" t="inlineStr">
         <is>
-          <t>20 kg</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D1324" s="7">
-        <v>333530</v>
+        <v>36684</v>
       </c>
       <c r="E1324" s="8">
-        <v>16677</v>
+        <v>14674</v>
       </c>
     </row>
     <row r="1325" spans="1:6" customHeight="0">
       <c r="A1325" s="4" t="inlineStr">
         <is>
-          <t>F6230</t>
+          <t>F6380</t>
         </is>
       </c>
       <c r="C1325" s="6" t="inlineStr">
         <is>
-          <t>5 kg</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D1325" s="7">
-        <v>85850</v>
+        <v>15166</v>
       </c>
       <c r="E1325" s="8">
-        <v>17170</v>
+        <v>15166</v>
       </c>
     </row>
     <row r="1326" spans="1:6" customHeight="0">
       <c r="A1326" s="4" t="inlineStr">
         <is>
-          <t>F6231</t>
+          <t>F6381</t>
         </is>
       </c>
       <c r="C1326" s="6" t="inlineStr">
         <is>
-          <t>2,5 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D1326" s="7">
-        <v>44155</v>
+        <v>7900</v>
       </c>
       <c r="E1326" s="8">
-        <v>17662</v>
+        <v>15800</v>
       </c>
     </row>
     <row r="1327" spans="1:6" customHeight="0">
       <c r="A1327" s="4" t="inlineStr">
         <is>
-          <t>F6099</t>
+          <t>S6705</t>
+        </is>
+      </c>
+      <c r="B1327" s="5" t="inlineStr">
+        <is>
+          <t>CEREZA GLASEADA</t>
         </is>
       </c>
       <c r="C1327" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>12 kg</t>
         </is>
       </c>
       <c r="D1327" s="7">
-        <v>18280</v>
+        <v>267185</v>
       </c>
       <c r="E1327" s="8">
-        <v>18280</v>
+        <v>22265</v>
       </c>
     </row>
     <row r="1328" spans="1:6" customHeight="0">
       <c r="A1328" s="4" t="inlineStr">
         <is>
-          <t>F6100</t>
+          <t>F6706</t>
         </is>
       </c>
       <c r="C1328" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>4 kg</t>
         </is>
       </c>
       <c r="D1328" s="7">
-        <v>9510</v>
+        <v>91835</v>
       </c>
       <c r="E1328" s="8">
-        <v>19020</v>
+        <v>22959</v>
       </c>
     </row>
     <row r="1329" spans="1:6" customHeight="0">
       <c r="A1329" s="4" t="inlineStr">
         <is>
-          <t>S6364</t>
-[...4 lines deleted...]
-          <t>ANANÁ EN CUBOS AMARILLOS</t>
+          <t>F6708</t>
         </is>
       </c>
       <c r="C1329" s="6" t="inlineStr">
         <is>
-          <t>20 kg</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D1329" s="7">
-        <v>344500</v>
+        <v>24345</v>
       </c>
       <c r="E1329" s="8">
-        <v>17225</v>
+        <v>24345</v>
       </c>
     </row>
     <row r="1330" spans="1:6" customHeight="0">
       <c r="A1330" s="4" t="inlineStr">
         <is>
-          <t>F6278</t>
+          <t>F6709</t>
         </is>
       </c>
       <c r="C1330" s="6" t="inlineStr">
         <is>
-          <t>2,5 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D1330" s="7">
-        <v>45600</v>
+        <v>12655</v>
       </c>
       <c r="E1330" s="8">
-        <v>18240</v>
+        <v>25310</v>
       </c>
     </row>
     <row r="1331" spans="1:6" customHeight="0">
       <c r="A1331" s="4" t="inlineStr">
         <is>
-          <t>F6101</t>
+          <t>S6710</t>
+        </is>
+      </c>
+      <c r="B1331" s="5" t="inlineStr">
+        <is>
+          <t>GELATINA SIN SABOR</t>
         </is>
       </c>
       <c r="C1331" s="6" t="inlineStr">
         <is>
           <t>1 kg</t>
         </is>
       </c>
       <c r="D1331" s="7">
-        <v>18870</v>
+        <v>23555</v>
       </c>
       <c r="E1331" s="8">
-        <v>18870</v>
+        <v>23555</v>
       </c>
     </row>
     <row r="1332" spans="1:6" customHeight="0">
       <c r="A1332" s="4" t="inlineStr">
         <is>
-          <t>S6365</t>
-[...4 lines deleted...]
-          <t>ANANÁ EN CUBOS VERDES</t>
+          <t>F6711</t>
         </is>
       </c>
       <c r="C1332" s="6" t="inlineStr">
         <is>
-          <t>20 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D1332" s="7">
-        <v>333530</v>
+        <v>12495</v>
       </c>
       <c r="E1332" s="8">
-        <v>16677</v>
+        <v>24990</v>
       </c>
     </row>
     <row r="1333" spans="1:6" customHeight="0">
       <c r="A1333" s="4" t="inlineStr">
         <is>
-          <t>F6241</t>
+          <t>F6712</t>
         </is>
       </c>
       <c r="C1333" s="6" t="inlineStr">
         <is>
-          <t>5 kg</t>
+          <t>250 g</t>
         </is>
       </c>
       <c r="D1333" s="7">
-        <v>85850</v>
+        <v>6600</v>
       </c>
       <c r="E1333" s="8">
-        <v>17170</v>
+        <v>26400</v>
       </c>
     </row>
     <row r="1334" spans="1:6" customHeight="0">
       <c r="A1334" s="4" t="inlineStr">
         <is>
-          <t>F6103</t>
+          <t>F6713</t>
         </is>
       </c>
       <c r="C1334" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>100 g</t>
         </is>
       </c>
       <c r="D1334" s="7">
-        <v>18280</v>
+        <v>2955</v>
       </c>
       <c r="E1334" s="8">
-        <v>18280</v>
+        <v>29550</v>
       </c>
     </row>
     <row r="1335" spans="1:6" customHeight="0">
       <c r="A1335" s="4" t="inlineStr">
         <is>
-          <t>S6366</t>
+          <t>S6628</t>
         </is>
       </c>
       <c r="B1335" s="5" t="inlineStr">
         <is>
-          <t>ANANÁ EN CUBOS ROJOS</t>
+          <t>POMELO GLACE VERDE EN CUBOS</t>
         </is>
       </c>
       <c r="C1335" s="6" t="inlineStr">
         <is>
-          <t>20 kg</t>
+          <t>5 kg</t>
         </is>
       </c>
       <c r="D1335" s="7">
-        <v>333530</v>
+        <v>69655</v>
       </c>
       <c r="E1335" s="8">
-        <v>16677</v>
+        <v>13931</v>
       </c>
     </row>
     <row r="1336" spans="1:6" customHeight="0">
       <c r="A1336" s="4" t="inlineStr">
         <is>
-          <t>F6293</t>
+          <t>F6629</t>
         </is>
       </c>
       <c r="C1336" s="6" t="inlineStr">
         <is>
-          <t>5 kg</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D1336" s="7">
-        <v>85850</v>
+        <v>36250</v>
       </c>
       <c r="E1336" s="8">
-        <v>17170</v>
+        <v>14500</v>
       </c>
     </row>
     <row r="1337" spans="1:6" customHeight="0">
       <c r="A1337" s="4" t="inlineStr">
         <is>
-          <t>F6105</t>
+          <t>F6630</t>
         </is>
       </c>
       <c r="C1337" s="6" t="inlineStr">
         <is>
           <t>1 kg</t>
         </is>
       </c>
       <c r="D1337" s="7">
-        <v>18280</v>
+        <v>15055</v>
       </c>
       <c r="E1337" s="8">
-        <v>18280</v>
+        <v>15055</v>
       </c>
     </row>
     <row r="1338" spans="1:6" customHeight="0">
       <c r="A1338" s="4" t="inlineStr">
         <is>
-          <t>S6383</t>
-[...4 lines deleted...]
-          <t>PAPAYA P/MIX</t>
+          <t>F6631</t>
         </is>
       </c>
       <c r="C1338" s="6" t="inlineStr">
         <is>
-          <t>10 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D1338" s="7">
-        <v>72475</v>
+        <v>7910</v>
       </c>
       <c r="E1338" s="8">
-        <v>7248</v>
+        <v>15820</v>
       </c>
     </row>
     <row r="1339" spans="1:6" customHeight="0">
       <c r="A1339" s="4" t="inlineStr">
         <is>
-          <t>F6343</t>
+          <t>S6632</t>
+        </is>
+      </c>
+      <c r="B1339" s="5" t="inlineStr">
+        <is>
+          <t>JENGIBREGLACE EN REBANADAS</t>
         </is>
       </c>
       <c r="C1339" s="6" t="inlineStr">
         <is>
           <t>5 kg</t>
         </is>
       </c>
       <c r="D1339" s="7">
-        <v>37340</v>
+        <v>103945</v>
       </c>
       <c r="E1339" s="8">
-        <v>7468</v>
+        <v>20789</v>
       </c>
     </row>
     <row r="1340" spans="1:6" customHeight="0">
       <c r="A1340" s="4" t="inlineStr">
         <is>
-          <t>F6344</t>
+          <t>F6634</t>
         </is>
       </c>
       <c r="C1340" s="6" t="inlineStr">
         <is>
-          <t>2,5 kg</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D1340" s="7">
-        <v>19220</v>
+        <v>21735</v>
       </c>
       <c r="E1340" s="8">
-        <v>7688</v>
+        <v>21735</v>
       </c>
     </row>
     <row r="1341" spans="1:6" customHeight="0">
       <c r="A1341" s="4" t="inlineStr">
         <is>
-          <t>F6345</t>
+          <t>F6635</t>
         </is>
       </c>
       <c r="C1341" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D1341" s="7">
-        <v>8030</v>
+        <v>11335</v>
       </c>
       <c r="E1341" s="8">
-        <v>8030</v>
+        <v>22670</v>
       </c>
     </row>
     <row r="1342" spans="1:6" customHeight="0">
       <c r="A1342" s="4" t="inlineStr">
         <is>
-          <t>F6346</t>
+          <t>S6473</t>
+        </is>
+      </c>
+      <c r="B1342" s="5" t="inlineStr">
+        <is>
+          <t>FRUTILLA DESHIDRATADA ENTERA</t>
         </is>
       </c>
       <c r="C1342" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>20 kg</t>
         </is>
       </c>
       <c r="D1342" s="7">
-        <v>4250</v>
+        <v>457110</v>
       </c>
       <c r="E1342" s="8">
-        <v>8500</v>
+        <v>22856</v>
       </c>
     </row>
     <row r="1343" spans="1:6" customHeight="0">
       <c r="A1343" s="4" t="inlineStr">
         <is>
-          <t>S6394</t>
-[...4 lines deleted...]
-          <t>FRUTA ESCURRIDA (P/PAN DULCE)</t>
+          <t>F6475</t>
         </is>
       </c>
       <c r="C1343" s="6" t="inlineStr">
         <is>
-          <t>10 kg</t>
+          <t>5 kg</t>
         </is>
       </c>
       <c r="D1343" s="7">
-        <v>36225</v>
+        <v>118645</v>
       </c>
       <c r="E1343" s="8">
-        <v>3623</v>
+        <v>23729</v>
       </c>
     </row>
     <row r="1344" spans="1:6" customHeight="0">
       <c r="A1344" s="4" t="inlineStr">
         <is>
-          <t>F6395</t>
+          <t>F6476</t>
         </is>
       </c>
       <c r="C1344" s="6" t="inlineStr">
         <is>
-          <t>5 kg</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D1344" s="7">
-        <v>18885</v>
+        <v>24780</v>
       </c>
       <c r="E1344" s="8">
-        <v>3777</v>
+        <v>24780</v>
       </c>
     </row>
     <row r="1345" spans="1:6" customHeight="0">
       <c r="A1345" s="4" t="inlineStr">
         <is>
-          <t>F6396</t>
+          <t>F6592</t>
         </is>
       </c>
       <c r="C1345" s="6" t="inlineStr">
         <is>
-          <t>2,5 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D1345" s="7">
-        <v>9830</v>
+        <v>12970</v>
       </c>
       <c r="E1345" s="8">
-        <v>3932</v>
+        <v>25940</v>
       </c>
     </row>
     <row r="1346" spans="1:6" customHeight="0">
       <c r="A1346" s="4" t="inlineStr">
         <is>
-          <t>F6397</t>
+          <t>S6358</t>
+        </is>
+      </c>
+      <c r="B1346" s="5" t="inlineStr">
+        <is>
+          <t>MAÍZ FRITO SALADO</t>
         </is>
       </c>
       <c r="C1346" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>20 kg</t>
         </is>
       </c>
       <c r="D1346" s="7">
-        <v>4210</v>
+        <v>216955</v>
       </c>
       <c r="E1346" s="8">
-        <v>4210</v>
+        <v>10848</v>
       </c>
     </row>
     <row r="1347" spans="1:6" customHeight="0">
       <c r="A1347" s="4" t="inlineStr">
         <is>
-          <t>F6398</t>
+          <t>F6359</t>
         </is>
       </c>
       <c r="C1347" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>10 kg</t>
         </is>
       </c>
       <c r="D1347" s="7">
-        <v>2305</v>
+        <v>112050</v>
       </c>
       <c r="E1347" s="8">
-        <v>4610</v>
+        <v>11205</v>
       </c>
     </row>
     <row r="1348" spans="1:6" customHeight="0">
       <c r="A1348" s="4" t="inlineStr">
         <is>
-          <t>S6667</t>
-[...4 lines deleted...]
-          <t>FRUTA ESCURRIDA PARA PAN DULCE ECONÓMICO</t>
+          <t>F6122</t>
         </is>
       </c>
       <c r="C1348" s="6" t="inlineStr">
         <is>
-          <t>10 kg</t>
+          <t>5 kg</t>
         </is>
       </c>
       <c r="D1348" s="7">
-        <v>30495</v>
+        <v>57715</v>
       </c>
       <c r="E1348" s="8">
-        <v>3050</v>
+        <v>11543</v>
       </c>
     </row>
     <row r="1349" spans="1:6" customHeight="0">
       <c r="A1349" s="4" t="inlineStr">
         <is>
-          <t>F6668</t>
+          <t>F6123</t>
         </is>
       </c>
       <c r="C1349" s="6" t="inlineStr">
         <is>
-          <t>5 kg</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D1349" s="7">
-        <v>15945</v>
+        <v>29850</v>
       </c>
       <c r="E1349" s="8">
-        <v>3189</v>
+        <v>11940</v>
       </c>
     </row>
     <row r="1350" spans="1:6" customHeight="0">
       <c r="A1350" s="4" t="inlineStr">
         <is>
-          <t>F6669</t>
+          <t>F6124</t>
         </is>
       </c>
       <c r="C1350" s="6" t="inlineStr">
         <is>
-          <t>2,5 kg</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D1350" s="7">
-        <v>8325</v>
+        <v>13300</v>
       </c>
       <c r="E1350" s="8">
-        <v>3330</v>
+        <v>13300</v>
       </c>
     </row>
     <row r="1351" spans="1:6" customHeight="0">
       <c r="A1351" s="4" t="inlineStr">
         <is>
-          <t>F6670</t>
+          <t>F6125</t>
         </is>
       </c>
       <c r="C1351" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D1351" s="7">
-        <v>3590</v>
+        <v>6965</v>
       </c>
       <c r="E1351" s="8">
-        <v>3590</v>
+        <v>13930</v>
       </c>
     </row>
     <row r="1352" spans="1:6" customHeight="0">
       <c r="A1352" s="4" t="inlineStr">
         <is>
-          <t>F6671</t>
+          <t>S6557</t>
+        </is>
+      </c>
+      <c r="B1352" s="5" t="inlineStr">
+        <is>
+          <t>MAÍZ BLANCO PARTIDO</t>
         </is>
       </c>
       <c r="C1352" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>30 kg</t>
         </is>
       </c>
       <c r="D1352" s="7">
-        <v>1990</v>
+        <v>62305</v>
       </c>
       <c r="E1352" s="8">
-        <v>3980</v>
+        <v>2077</v>
       </c>
     </row>
     <row r="1353" spans="1:6" customHeight="0">
       <c r="A1353" s="4" t="inlineStr">
         <is>
-          <t>S6441</t>
-[...4 lines deleted...]
-          <t>FRUTA GLASEADA SURTIDA</t>
+          <t>F6558</t>
         </is>
       </c>
       <c r="C1353" s="6" t="inlineStr">
         <is>
-          <t>2 kg</t>
+          <t>10 kg</t>
         </is>
       </c>
       <c r="D1353" s="7">
-        <v>18620</v>
+        <v>22040</v>
       </c>
       <c r="E1353" s="8">
-        <v>9310</v>
+        <v>2204</v>
       </c>
     </row>
     <row r="1354" spans="1:6" customHeight="0">
       <c r="A1354" s="4" t="inlineStr">
         <is>
-          <t>F6442</t>
+          <t>F6560</t>
         </is>
       </c>
       <c r="C1354" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D1354" s="7">
-        <v>9820</v>
+        <v>6140</v>
       </c>
       <c r="E1354" s="8">
-        <v>9820</v>
+        <v>2456</v>
       </c>
     </row>
     <row r="1355" spans="1:6" customHeight="0">
       <c r="A1355" s="4" t="inlineStr">
         <is>
-          <t>S6701</t>
-[...4 lines deleted...]
-          <t>MIX FRUTAS GLASEADAS PREMIUM</t>
+          <t>F6561</t>
         </is>
       </c>
       <c r="C1355" s="6" t="inlineStr">
         <is>
-          <t>4 kg</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D1355" s="7">
-        <v>41180</v>
+        <v>2920</v>
       </c>
       <c r="E1355" s="8">
-        <v>10295</v>
+        <v>2920</v>
       </c>
     </row>
     <row r="1356" spans="1:6" customHeight="0">
       <c r="A1356" s="4" t="inlineStr">
         <is>
-          <t>F6702</t>
+          <t>S6477</t>
+        </is>
+      </c>
+      <c r="B1356" s="5" t="inlineStr">
+        <is>
+          <t>MAÍZ FRITO SALADO SABOR BARBACOA</t>
         </is>
       </c>
       <c r="C1356" s="6" t="inlineStr">
         <is>
-          <t>2 kg</t>
+          <t>25 kg</t>
         </is>
       </c>
       <c r="D1356" s="7">
-        <v>21770</v>
+        <v>301480</v>
       </c>
       <c r="E1356" s="8">
-        <v>10885</v>
+        <v>12059</v>
       </c>
     </row>
     <row r="1357" spans="1:6" customHeight="0">
       <c r="A1357" s="4" t="inlineStr">
         <is>
-          <t>F6703</t>
+          <t>F6267</t>
         </is>
       </c>
       <c r="C1357" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D1357" s="7">
-        <v>11475</v>
+        <v>31505</v>
       </c>
       <c r="E1357" s="8">
-        <v>11475</v>
+        <v>12602</v>
       </c>
     </row>
     <row r="1358" spans="1:6" customHeight="0">
       <c r="A1358" s="4" t="inlineStr">
         <is>
-          <t>F6704</t>
+          <t>F6268</t>
         </is>
       </c>
       <c r="C1358" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D1358" s="7">
-        <v>6110</v>
+        <v>13185</v>
       </c>
       <c r="E1358" s="8">
-        <v>12220</v>
+        <v>13185</v>
       </c>
     </row>
     <row r="1359" spans="1:6" customHeight="0">
       <c r="A1359" s="4" t="inlineStr">
         <is>
-          <t>S60</t>
-[...4 lines deleted...]
-          <t>SAL DEL HIMALAYAGRUESA</t>
+          <t>F6269</t>
         </is>
       </c>
       <c r="C1359" s="6" t="inlineStr">
         <is>
-          <t>25 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D1359" s="7">
-        <v>65605</v>
+        <v>6905</v>
       </c>
       <c r="E1359" s="8">
-        <v>2624</v>
+        <v>13810</v>
       </c>
     </row>
     <row r="1360" spans="1:6" customHeight="0">
       <c r="A1360" s="4" t="inlineStr">
         <is>
-          <t>FN61</t>
+          <t>S6360</t>
+        </is>
+      </c>
+      <c r="B1360" s="5" t="inlineStr">
+        <is>
+          <t>MAÍZ FRITO C/MOSTAZA Y MIEL</t>
         </is>
       </c>
       <c r="C1360" s="6" t="inlineStr">
         <is>
-          <t>10 kg</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D1360" s="7">
-        <v>27190</v>
+        <v>10818</v>
       </c>
       <c r="E1360" s="8">
-        <v>2719</v>
+        <v>10818</v>
       </c>
     </row>
     <row r="1361" spans="1:6" customHeight="0">
       <c r="A1361" s="4" t="inlineStr">
         <is>
-          <t>FN52</t>
+          <t>F6361</t>
         </is>
       </c>
       <c r="C1361" s="6" t="inlineStr">
         <is>
-          <t>5 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D1361" s="7">
-        <v>14070</v>
+        <v>5846</v>
       </c>
       <c r="E1361" s="8">
-        <v>2814</v>
+        <v>11692</v>
       </c>
     </row>
     <row r="1362" spans="1:6" customHeight="0">
       <c r="A1362" s="4" t="inlineStr">
         <is>
-          <t>FN53</t>
+          <t>S6126</t>
+        </is>
+      </c>
+      <c r="B1362" s="5" t="inlineStr">
+        <is>
+          <t>MANI CROCANTE SABOR JAMÓN</t>
         </is>
       </c>
       <c r="C1362" s="6" t="inlineStr">
         <is>
-          <t>2,5 kg</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D1362" s="7">
-        <v>7350</v>
+        <v>4905</v>
       </c>
       <c r="E1362" s="8">
-        <v>2940</v>
+        <v>4905</v>
       </c>
     </row>
     <row r="1363" spans="1:6" customHeight="0">
       <c r="A1363" s="4" t="inlineStr">
         <is>
-          <t>FN54</t>
+          <t>F6127</t>
         </is>
       </c>
       <c r="C1363" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D1363" s="7">
-        <v>3190</v>
+        <v>2945</v>
       </c>
       <c r="E1363" s="8">
-        <v>3190</v>
+        <v>5890</v>
       </c>
     </row>
     <row r="1364" spans="1:6" customHeight="0">
       <c r="A1364" s="4" t="inlineStr">
         <is>
-          <t>FN55</t>
+          <t>S6128</t>
+        </is>
+      </c>
+      <c r="B1364" s="5" t="inlineStr">
+        <is>
+          <t>MANÍ CROCANTE SABOR QUESO</t>
         </is>
       </c>
       <c r="C1364" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D1364" s="7">
-        <v>1780</v>
+        <v>5450</v>
       </c>
       <c r="E1364" s="8">
-        <v>3560</v>
+        <v>5450</v>
       </c>
     </row>
     <row r="1365" spans="1:6" customHeight="0">
       <c r="A1365" s="4" t="inlineStr">
         <is>
-          <t>S62</t>
-[...4 lines deleted...]
-          <t>SAL DEL HIMALAYA FINA</t>
+          <t>F6129</t>
         </is>
       </c>
       <c r="C1365" s="6" t="inlineStr">
         <is>
-          <t>25 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D1365" s="7">
-        <v>70350</v>
+        <v>3225</v>
       </c>
       <c r="E1365" s="8">
-        <v>2814</v>
+        <v>6450</v>
       </c>
     </row>
     <row r="1366" spans="1:6" customHeight="0">
       <c r="A1366" s="4" t="inlineStr">
         <is>
-          <t>FN56</t>
+          <t>S6751</t>
+        </is>
+      </c>
+      <c r="B1366" s="5" t="inlineStr">
+        <is>
+          <t>MANÍ CROCANTE SABOR PIZZA</t>
         </is>
       </c>
       <c r="C1366" s="6" t="inlineStr">
         <is>
-          <t>5 kg</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D1366" s="7">
-        <v>14720</v>
+        <v>4905</v>
       </c>
       <c r="E1366" s="8">
-        <v>2944</v>
+        <v>4905</v>
       </c>
     </row>
     <row r="1367" spans="1:6" customHeight="0">
       <c r="A1367" s="4" t="inlineStr">
         <is>
-          <t>FN57</t>
+          <t>F6752</t>
         </is>
       </c>
       <c r="C1367" s="6" t="inlineStr">
         <is>
-          <t>2,5 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D1367" s="7">
-        <v>7685</v>
+        <v>2899</v>
       </c>
       <c r="E1367" s="8">
-        <v>3074</v>
+        <v>5798</v>
       </c>
     </row>
     <row r="1368" spans="1:6" customHeight="0">
       <c r="A1368" s="4" t="inlineStr">
         <is>
-          <t>FN58</t>
+          <t>S6236</t>
+        </is>
+      </c>
+      <c r="B1368" s="5" t="inlineStr">
+        <is>
+          <t>PASAS DE UVAS MORENA JUMBO</t>
         </is>
       </c>
       <c r="C1368" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>10 kg</t>
         </is>
       </c>
       <c r="D1368" s="7">
-        <v>3325</v>
+        <v>45205</v>
       </c>
       <c r="E1368" s="8">
-        <v>3325</v>
+        <v>4521</v>
       </c>
     </row>
     <row r="1369" spans="1:6" customHeight="0">
       <c r="A1369" s="4" t="inlineStr">
         <is>
-          <t>FN59</t>
+          <t>F6237</t>
         </is>
       </c>
       <c r="C1369" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>5 kg</t>
         </is>
       </c>
       <c r="D1369" s="7">
-        <v>1850</v>
+        <v>23800</v>
       </c>
       <c r="E1369" s="8">
-        <v>3700</v>
+        <v>4760</v>
       </c>
     </row>
     <row r="1370" spans="1:6" customHeight="0">
       <c r="A1370" s="4" t="inlineStr">
         <is>
-          <t>S6726</t>
-[...4 lines deleted...]
-          <t>ARANDANO DESHIDRATADO CHILE</t>
+          <t>F6238</t>
         </is>
       </c>
       <c r="C1370" s="6" t="inlineStr">
         <is>
-          <t>11,34 kg</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D1370" s="7">
-        <v>172160</v>
+        <v>12455</v>
       </c>
       <c r="E1370" s="8">
-        <v>15182</v>
+        <v>4982</v>
       </c>
     </row>
     <row r="1371" spans="1:6" customHeight="0">
       <c r="A1371" s="4" t="inlineStr">
         <is>
-          <t>F6727</t>
+          <t>F6239</t>
         </is>
       </c>
       <c r="C1371" s="6" t="inlineStr">
         <is>
-          <t>5 kg</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D1371" s="7">
-        <v>78265</v>
+        <v>6335</v>
       </c>
       <c r="E1371" s="8">
-        <v>15653</v>
+        <v>6335</v>
       </c>
     </row>
     <row r="1372" spans="1:6" customHeight="0">
       <c r="A1372" s="4" t="inlineStr">
         <is>
-          <t>F6728</t>
+          <t>F6156</t>
         </is>
       </c>
       <c r="C1372" s="6" t="inlineStr">
         <is>
-          <t>2,5 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D1372" s="7">
-        <v>40310</v>
+        <v>3450</v>
       </c>
       <c r="E1372" s="8">
-        <v>16124</v>
+        <v>6900</v>
       </c>
     </row>
     <row r="1373" spans="1:6" customHeight="0">
       <c r="A1373" s="4" t="inlineStr">
         <is>
-          <t>F6729</t>
+          <t>S6240</t>
+        </is>
+      </c>
+      <c r="B1373" s="5" t="inlineStr">
+        <is>
+          <t>PASAS DE UVAS MORENA FLAME</t>
         </is>
       </c>
       <c r="C1373" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>10 kg</t>
         </is>
       </c>
       <c r="D1373" s="7">
-        <v>16720</v>
+        <v>32690</v>
       </c>
       <c r="E1373" s="8">
-        <v>16720</v>
+        <v>3269</v>
       </c>
     </row>
     <row r="1374" spans="1:6" customHeight="0">
       <c r="A1374" s="4" t="inlineStr">
         <is>
-          <t>F6730</t>
+          <t>F6181</t>
         </is>
       </c>
       <c r="C1374" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>5 kg</t>
         </is>
       </c>
       <c r="D1374" s="7">
-        <v>8720</v>
+        <v>19080</v>
       </c>
       <c r="E1374" s="8">
-        <v>17440</v>
+        <v>3816</v>
       </c>
     </row>
     <row r="1375" spans="1:6" customHeight="0">
       <c r="A1375" s="4" t="inlineStr">
         <is>
-          <t>S6117</t>
-[...4 lines deleted...]
-          <t>CHIPS DE BANANA ENTERA</t>
+          <t>F6182</t>
         </is>
       </c>
       <c r="C1375" s="6" t="inlineStr">
         <is>
-          <t>6,8 kg</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D1375" s="7">
-        <v>66945</v>
+        <v>10045</v>
       </c>
       <c r="E1375" s="8">
-        <v>9845</v>
+        <v>4018</v>
       </c>
     </row>
     <row r="1376" spans="1:6" customHeight="0">
       <c r="A1376" s="4" t="inlineStr">
         <is>
-          <t>F6118</t>
+          <t>F6183</t>
         </is>
       </c>
       <c r="C1376" s="6" t="inlineStr">
         <is>
-          <t>2,5 kg</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D1376" s="7">
-        <v>25590</v>
+        <v>4720</v>
       </c>
       <c r="E1376" s="8">
-        <v>10236</v>
+        <v>4720</v>
       </c>
     </row>
     <row r="1377" spans="1:6" customHeight="0">
       <c r="A1377" s="4" t="inlineStr">
         <is>
-          <t>F6119</t>
+          <t>F6184</t>
         </is>
       </c>
       <c r="C1377" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D1377" s="7">
-        <v>10685</v>
+        <v>2625</v>
       </c>
       <c r="E1377" s="8">
-        <v>10685</v>
+        <v>5250</v>
       </c>
     </row>
     <row r="1378" spans="1:6" customHeight="0">
       <c r="A1378" s="4" t="inlineStr">
         <is>
-          <t>F6120</t>
+          <t>S6185</t>
+        </is>
+      </c>
+      <c r="B1378" s="5" t="inlineStr">
+        <is>
+          <t>PASAS DE UVAS RUBIAS PRIMERA MEDIANA</t>
         </is>
       </c>
       <c r="C1378" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>10 kg</t>
         </is>
       </c>
       <c r="D1378" s="7">
-        <v>5630</v>
+        <v>78450</v>
       </c>
       <c r="E1378" s="8">
-        <v>11260</v>
+        <v>7845</v>
       </c>
     </row>
     <row r="1379" spans="1:6" customHeight="0">
       <c r="A1379" s="4" t="inlineStr">
         <is>
-          <t>S6177</t>
-[...4 lines deleted...]
-          <t>ANANÁ EN RODAJA</t>
+          <t>F6186</t>
         </is>
       </c>
       <c r="C1379" s="6" t="inlineStr">
         <is>
           <t>5 kg</t>
         </is>
       </c>
       <c r="D1379" s="7">
-        <v>109755</v>
+        <v>40835</v>
       </c>
       <c r="E1379" s="8">
-        <v>21951</v>
+        <v>8167</v>
       </c>
     </row>
     <row r="1380" spans="1:6" customHeight="0">
       <c r="A1380" s="4" t="inlineStr">
         <is>
-          <t>F6179</t>
+          <t>F6187</t>
         </is>
       </c>
       <c r="C1380" s="6" t="inlineStr">
         <is>
           <t>2,5 kg</t>
         </is>
       </c>
       <c r="D1380" s="7">
-        <v>56525</v>
+        <v>21180</v>
       </c>
       <c r="E1380" s="8">
-        <v>22610</v>
+        <v>8472</v>
       </c>
     </row>
     <row r="1381" spans="1:6" customHeight="0">
       <c r="A1381" s="4" t="inlineStr">
         <is>
-          <t>F6180</t>
+          <t>F6188</t>
         </is>
       </c>
       <c r="C1381" s="6" t="inlineStr">
         <is>
           <t>1 kg</t>
         </is>
       </c>
       <c r="D1381" s="7">
-        <v>23330</v>
+        <v>8885</v>
       </c>
       <c r="E1381" s="8">
-        <v>23330</v>
+        <v>8885</v>
       </c>
     </row>
     <row r="1382" spans="1:6" customHeight="0">
       <c r="A1382" s="4" t="inlineStr">
         <is>
-          <t>S6226</t>
-[...4 lines deleted...]
-          <t>KIWI EN RODAJA</t>
+          <t>F6189</t>
         </is>
       </c>
       <c r="C1382" s="6" t="inlineStr">
         <is>
-          <t>5 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D1382" s="7">
-        <v>83890</v>
+        <v>5985</v>
       </c>
       <c r="E1382" s="8">
-        <v>16778</v>
+        <v>11970</v>
       </c>
     </row>
     <row r="1383" spans="1:6" customHeight="0">
       <c r="A1383" s="4" t="inlineStr">
         <is>
-          <t>F6227</t>
+          <t>F6291</t>
         </is>
       </c>
       <c r="C1383" s="6" t="inlineStr">
         <is>
-          <t>2,5 kg</t>
+          <t>250 g</t>
         </is>
       </c>
       <c r="D1383" s="7">
-        <v>43280</v>
+        <v>3305</v>
       </c>
       <c r="E1383" s="8">
-        <v>17312</v>
+        <v>13220</v>
       </c>
     </row>
     <row r="1384" spans="1:6" customHeight="0">
       <c r="A1384" s="4" t="inlineStr">
         <is>
-          <t>F6228</t>
+          <t>S1030</t>
+        </is>
+      </c>
+      <c r="B1384" s="5" t="inlineStr">
+        <is>
+          <t>BICARBONATO DE AMONIO</t>
         </is>
       </c>
       <c r="C1384" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>5 kg</t>
         </is>
       </c>
       <c r="D1384" s="7">
-        <v>17905</v>
+        <v>22460</v>
       </c>
       <c r="E1384" s="8">
-        <v>17905</v>
+        <v>4492</v>
       </c>
     </row>
     <row r="1385" spans="1:6" customHeight="0">
       <c r="A1385" s="4" t="inlineStr">
         <is>
-          <t>F6229</t>
+          <t>FN1031</t>
         </is>
       </c>
       <c r="C1385" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D1385" s="7">
-        <v>9310</v>
+        <v>4971</v>
       </c>
       <c r="E1385" s="8">
-        <v>18620</v>
+        <v>4971</v>
       </c>
     </row>
     <row r="1386" spans="1:6" customHeight="0">
       <c r="A1386" s="4" t="inlineStr">
         <is>
-          <t>S6377</t>
+          <t>S1249</t>
         </is>
       </c>
       <c r="B1386" s="5" t="inlineStr">
         <is>
-          <t>CEREZA COFITADA</t>
+          <t>BICARBONATO DE SODIO</t>
         </is>
       </c>
       <c r="C1386" s="6" t="inlineStr">
         <is>
-          <t>10 kg</t>
+          <t>25 kg</t>
         </is>
       </c>
       <c r="D1386" s="7">
-        <v>184745</v>
+        <v>58455</v>
       </c>
       <c r="E1386" s="8">
-        <v>18475</v>
+        <v>2338</v>
       </c>
     </row>
     <row r="1387" spans="1:6" customHeight="0">
       <c r="A1387" s="4" t="inlineStr">
         <is>
-          <t>F6378</t>
+          <t>FN1339</t>
         </is>
       </c>
       <c r="C1387" s="6" t="inlineStr">
         <is>
-          <t>5 kg</t>
+          <t>10 kg</t>
         </is>
       </c>
       <c r="D1387" s="7">
-        <v>94940</v>
+        <v>24715</v>
       </c>
       <c r="E1387" s="8">
-        <v>18988</v>
+        <v>2472</v>
       </c>
     </row>
     <row r="1388" spans="1:6" customHeight="0">
       <c r="A1388" s="4" t="inlineStr">
         <is>
-          <t>F6379</t>
+          <t>FN1070</t>
         </is>
       </c>
       <c r="C1388" s="6" t="inlineStr">
         <is>
-          <t>2,5 kg</t>
+          <t>5 kg</t>
         </is>
       </c>
       <c r="D1388" s="7">
-        <v>48755</v>
+        <v>12875</v>
       </c>
       <c r="E1388" s="8">
-        <v>19502</v>
+        <v>2575</v>
       </c>
     </row>
     <row r="1389" spans="1:6" customHeight="0">
       <c r="A1389" s="4" t="inlineStr">
         <is>
-          <t>F6380</t>
+          <t>FN1340</t>
         </is>
       </c>
       <c r="C1389" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D1389" s="7">
-        <v>20140</v>
+        <v>6845</v>
       </c>
       <c r="E1389" s="8">
-        <v>20140</v>
+        <v>2738</v>
       </c>
     </row>
     <row r="1390" spans="1:6" customHeight="0">
       <c r="A1390" s="4" t="inlineStr">
         <is>
-          <t>F6381</t>
+          <t>FN1071</t>
         </is>
       </c>
       <c r="C1390" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D1390" s="7">
-        <v>10450</v>
+        <v>3010</v>
       </c>
       <c r="E1390" s="8">
-        <v>20900</v>
+        <v>3010</v>
       </c>
     </row>
     <row r="1391" spans="1:6" customHeight="0">
       <c r="A1391" s="4" t="inlineStr">
         <is>
-          <t>S6705</t>
-[...4 lines deleted...]
-          <t>CEREZA GLASEADA</t>
+          <t>FN1072</t>
         </is>
       </c>
       <c r="C1391" s="6" t="inlineStr">
         <is>
-          <t>12 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D1391" s="7">
-        <v>249705</v>
+        <v>1745</v>
       </c>
       <c r="E1391" s="8">
-        <v>20809</v>
+        <v>3490</v>
       </c>
     </row>
     <row r="1392" spans="1:6" customHeight="0">
       <c r="A1392" s="4" t="inlineStr">
         <is>
-          <t>F6706</t>
+          <t>S6305</t>
+        </is>
+      </c>
+      <c r="B1392" s="5" t="inlineStr">
+        <is>
+          <t>CUARTILLOS NUEZ EXTRA LIGHT</t>
         </is>
       </c>
       <c r="C1392" s="6" t="inlineStr">
         <is>
-          <t>4 kg</t>
+          <t>10 kg</t>
         </is>
       </c>
       <c r="D1392" s="7">
-        <v>85580</v>
+        <v>107705</v>
       </c>
       <c r="E1392" s="8">
-        <v>21395</v>
+        <v>10771</v>
       </c>
     </row>
     <row r="1393" spans="1:6" customHeight="0">
       <c r="A1393" s="4" t="inlineStr">
         <is>
-          <t>F6708</t>
+          <t>F6307</t>
         </is>
       </c>
       <c r="C1393" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D1393" s="7">
-        <v>22645</v>
+        <v>28990</v>
       </c>
       <c r="E1393" s="8">
-        <v>22645</v>
+        <v>11596</v>
       </c>
     </row>
     <row r="1394" spans="1:6" customHeight="0">
       <c r="A1394" s="4" t="inlineStr">
         <is>
-          <t>F6709</t>
+          <t>F6308</t>
         </is>
       </c>
       <c r="C1394" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D1394" s="7">
-        <v>11730</v>
+        <v>14560</v>
       </c>
       <c r="E1394" s="8">
-        <v>23460</v>
+        <v>14560</v>
       </c>
     </row>
     <row r="1395" spans="1:6" customHeight="0">
       <c r="A1395" s="4" t="inlineStr">
         <is>
-          <t>S6710</t>
-[...4 lines deleted...]
-          <t>GELATINA SIN SABOR</t>
+          <t>F6309</t>
         </is>
       </c>
       <c r="C1395" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D1395" s="7">
-        <v>21275</v>
+        <v>7670</v>
       </c>
       <c r="E1395" s="8">
-        <v>21275</v>
+        <v>15340</v>
       </c>
     </row>
     <row r="1396" spans="1:6" customHeight="0">
       <c r="A1396" s="4" t="inlineStr">
         <is>
-          <t>F6711</t>
+          <t>S6178</t>
+        </is>
+      </c>
+      <c r="B1396" s="5" t="inlineStr">
+        <is>
+          <t>CUARTOS NUEZ EXTRA LIGHT</t>
         </is>
       </c>
       <c r="C1396" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>12 kg</t>
         </is>
       </c>
       <c r="D1396" s="7">
-        <v>11205</v>
+        <v>132120</v>
       </c>
       <c r="E1396" s="8">
-        <v>22410</v>
+        <v>11010</v>
       </c>
     </row>
     <row r="1397" spans="1:6" customHeight="0">
       <c r="A1397" s="4" t="inlineStr">
         <is>
-          <t>F6712</t>
+          <t>F6173</t>
         </is>
       </c>
       <c r="C1397" s="6" t="inlineStr">
         <is>
-          <t>250 g</t>
+          <t>5 kg</t>
         </is>
       </c>
       <c r="D1397" s="7">
-        <v>5885</v>
+        <v>57240</v>
       </c>
       <c r="E1397" s="8">
-        <v>23540</v>
+        <v>11448</v>
       </c>
     </row>
     <row r="1398" spans="1:6" customHeight="0">
       <c r="A1398" s="4" t="inlineStr">
         <is>
-          <t>F6713</t>
+          <t>F6174</t>
         </is>
       </c>
       <c r="C1398" s="6" t="inlineStr">
         <is>
-          <t>100 g</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D1398" s="7">
-        <v>2590</v>
+        <v>29620</v>
       </c>
       <c r="E1398" s="8">
-        <v>25900</v>
+        <v>11848</v>
       </c>
     </row>
     <row r="1399" spans="1:6" customHeight="0">
       <c r="A1399" s="4" t="inlineStr">
         <is>
-          <t>S6628</t>
-[...4 lines deleted...]
-          <t>POMELO GLACE VERDE EN CUBOS</t>
+          <t>F6175</t>
         </is>
       </c>
       <c r="C1399" s="6" t="inlineStr">
         <is>
-          <t>5 kg</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D1399" s="7">
-        <v>65100</v>
+        <v>14875</v>
       </c>
       <c r="E1399" s="8">
-        <v>13020</v>
+        <v>14875</v>
       </c>
     </row>
     <row r="1400" spans="1:6" customHeight="0">
       <c r="A1400" s="4" t="inlineStr">
         <is>
-          <t>F6629</t>
+          <t>F6176</t>
         </is>
       </c>
       <c r="C1400" s="6" t="inlineStr">
         <is>
-          <t>2,5 kg</t>
+          <t>500 g</t>
         </is>
       </c>
       <c r="D1400" s="7">
-        <v>33655</v>
+        <v>7830</v>
       </c>
       <c r="E1400" s="8">
-        <v>13462</v>
+        <v>15660</v>
       </c>
     </row>
     <row r="1401" spans="1:6" customHeight="0">
       <c r="A1401" s="4" t="inlineStr">
         <is>
-          <t>F6630</t>
+          <t>F9244</t>
+        </is>
+      </c>
+      <c r="B1401" s="5" t="inlineStr">
+        <is>
+          <t>CASTAÑAS DE PARA GRANDE</t>
         </is>
       </c>
       <c r="C1401" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>250 g</t>
         </is>
       </c>
       <c r="D1401" s="7">
-        <v>13965</v>
+        <v>10090</v>
       </c>
       <c r="E1401" s="8">
-        <v>13965</v>
+        <v>40360</v>
       </c>
     </row>
     <row r="1402" spans="1:6" customHeight="0">
       <c r="A1402" s="4" t="inlineStr">
         <is>
-          <t>F6631</t>
+          <t>F9243</t>
         </is>
       </c>
       <c r="C1402" s="6" t="inlineStr">
         <is>
           <t>500 g</t>
         </is>
       </c>
       <c r="D1402" s="7">
-        <v>7295</v>
+        <v>19315</v>
       </c>
       <c r="E1402" s="8">
-        <v>14590</v>
+        <v>38630</v>
       </c>
     </row>
     <row r="1403" spans="1:6" customHeight="0">
       <c r="A1403" s="4" t="inlineStr">
         <is>
-          <t>S6632</t>
-[...4 lines deleted...]
-          <t>JENGIBREGLACE EN REBANADAS</t>
+          <t>F9242</t>
         </is>
       </c>
       <c r="C1403" s="6" t="inlineStr">
         <is>
-          <t>5 kg</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D1403" s="7">
-        <v>97035</v>
+        <v>30920</v>
       </c>
       <c r="E1403" s="8">
-        <v>19407</v>
+        <v>30920</v>
       </c>
     </row>
     <row r="1404" spans="1:6" customHeight="0">
       <c r="A1404" s="4" t="inlineStr">
         <is>
-          <t>F6634</t>
+          <t>F9241</t>
         </is>
       </c>
       <c r="C1404" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>2,5 kg</t>
         </is>
       </c>
       <c r="D1404" s="7">
-        <v>20185</v>
+        <v>74925</v>
       </c>
       <c r="E1404" s="8">
-        <v>20185</v>
+        <v>29970</v>
       </c>
     </row>
     <row r="1405" spans="1:6" customHeight="0">
       <c r="A1405" s="4" t="inlineStr">
         <is>
-          <t>F6635</t>
+          <t>F9240</t>
         </is>
       </c>
       <c r="C1405" s="6" t="inlineStr">
         <is>
-          <t>500 g</t>
+          <t>5 kg</t>
         </is>
       </c>
       <c r="D1405" s="7">
-        <v>10485</v>
+        <v>145660</v>
       </c>
       <c r="E1405" s="8">
-        <v>20970</v>
+        <v>29132</v>
       </c>
     </row>
     <row r="1406" spans="1:6" customHeight="0">
       <c r="A1406" s="4" t="inlineStr">
         <is>
-          <t>S6473</t>
-[...4 lines deleted...]
-          <t>FRUTILLA DESHIDRATADA ENTERA</t>
+          <t>F9239</t>
         </is>
       </c>
       <c r="C1406" s="6" t="inlineStr">
         <is>
-          <t>20 kg</t>
+          <t>10 kg</t>
         </is>
       </c>
       <c r="D1406" s="7">
-        <v>417705</v>
+        <v>283540</v>
       </c>
       <c r="E1406" s="8">
-        <v>20885</v>
+        <v>28354</v>
       </c>
     </row>
     <row r="1407" spans="1:6" customHeight="0">
       <c r="A1407" s="4" t="inlineStr">
         <is>
-          <t>F6475</t>
+          <t>S9238</t>
         </is>
       </c>
       <c r="C1407" s="6" t="inlineStr">
         <is>
-          <t>5 kg</t>
+          <t>20 kg</t>
         </is>
       </c>
       <c r="D1407" s="7">
-        <v>107285</v>
+        <v>550925</v>
       </c>
       <c r="E1407" s="8">
-        <v>21457</v>
+        <v>27546</v>
       </c>
     </row>
     <row r="1408" spans="1:6" customHeight="0">
       <c r="A1408" s="4" t="inlineStr">
         <is>
-          <t>F6476</t>
+          <t>F3110</t>
+        </is>
+      </c>
+      <c r="B1408" s="5" t="inlineStr">
+        <is>
+          <t>SEMILLA DE CACAO</t>
         </is>
       </c>
       <c r="C1408" s="6" t="inlineStr">
         <is>
-          <t>1 kg</t>
+          <t>250 g</t>
         </is>
       </c>
       <c r="D1408" s="7">
-        <v>22215</v>
+        <v>7365</v>
       </c>
       <c r="E1408" s="8">
-        <v>22215</v>
+        <v>29460</v>
       </c>
     </row>
     <row r="1409" spans="1:6" customHeight="0">
       <c r="A1409" s="4" t="inlineStr">
         <is>
-          <t>F6592</t>
+          <t>F3109</t>
         </is>
       </c>
       <c r="C1409" s="6" t="inlineStr">
         <is>
           <t>500 g</t>
         </is>
       </c>
       <c r="D1409" s="7">
-        <v>11430</v>
+        <v>13760</v>
       </c>
       <c r="E1409" s="8">
-        <v>22860</v>
+        <v>27520</v>
       </c>
     </row>
     <row r="1410" spans="1:6" customHeight="0">
       <c r="A1410" s="4" t="inlineStr">
         <is>
-          <t>S6358</t>
-[...4 lines deleted...]
-          <t>MAÍZ FRITO SALADO</t>
+          <t>S3108</t>
         </is>
       </c>
       <c r="C1410" s="6" t="inlineStr">
         <is>
-          <t>20 kg</t>
+          <t>1 kg</t>
         </is>
       </c>
       <c r="D1410" s="7">
-        <v>202760</v>
+        <v>25535</v>
       </c>
       <c r="E1410" s="8">
-        <v>10138</v>
-[...1167 lines deleted...]
-        <v>25744</v>
+        <v>25535</v>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:subject/>
   <dc:creator>OpenSpout</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>
   <dc:language/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>